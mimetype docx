--- v0 (2026-03-07)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacques Magnaudet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Senior Researcher at CNRS,Fluid Mechanics Institute of Toulouse (IMFT)CNRS & University of Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacques-magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6166-4877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">magnaudet_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/J-6731-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a senior researcher at CNRS (the French National Center for Scientific Research), working at the Fluid Mechanics Institute of Toulouse (IMFT).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">My abridged CV may be found here </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://smallpdf.com/fr/file#s=dca9f9fa-d995-477a-b534-55ce82175939</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">A more complete version can be downloaded at </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://smallpdf.com/fr/file#s=d07cedc5-f1ba-4dd1-9207-5c0ec1eaa330</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research focuses on several fundamental aspects of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">hydrodynamics and turbulence in two-phase flows and inhomogeneous fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mostly studied by means of computational and theoretical approaches. I also closely collaborate with experimentalists and occasionally directly supervise simple experiments myself.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am especially involved in two main areas:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">the dynamics of particles, drops and bubbles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, most notably:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the determination of forces acting on these objects when they move in non-uniform or time-dependent flows;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">their hydrodynamic interactions with similar neighboring entities or walls;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the motion and possible trapping of particles and bubbles in vortical structures and the way they may collectively alter/destroy v&amp;gt;ortices or generate specific flow patterns;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">how phase change (evaporation, boiling, condensation) or contamination by surfactants modifies the dynamics of rising bubbles and spreading drops;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the topological changes that may be experienced by large rising bubbles or drops spreading on a liquid surface in the presence of Marangoni effect;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the path instability and subsequent style of paths of bubbles and rigid bodies freely moving under the effect of an external force (such as gravity/ buoyancy);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the dynamics of particles and bubbles crossing a sharp interface separating immiscible liquids;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the specific flow structure and dynamics of rigid particles settling or rising in density-stratified and rapidly-rotating fluids.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">the structure, mixing properties and near-surface interactions of non-standard inhomogeneous turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, especially:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">inter-component transfers and boundary layer structure in free-surface turbulence;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">high-Schmidt-number mass transfer across walls and free surfaces;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the peculiar structure of turbulence and mean currents beneath surface waves;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the generation of surface waves on viscous liquids by a turbulent air flow;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the physics of gravitationally-induced turbulence in open and confined geometries;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the dynamics of confined high-Reynolds-number gravity currents.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Other topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> I am or have been involved in include:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">complex two-phase flows (liquid-liquid phase inversion, sudden emptying of liquid-filled containers);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">fluid slip at rigid surfaces (influence on the dynamics of bluff-body wakes, generalization of the Navier condition to rough surfaces, drag reduction by air-filled micro-cavities);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">dynamics of droplet chains and living cells in microchannels;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">numerical techniques for two-phase flows (interface capture, modeling of viscous stresses).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">To study these problems and phenomena, I use and sometimes develop a variety of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">techniques and methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Some of them are analytical, including perturbation approaches, reciprocal theorems and vector field decomposition. Most others are computational. In particular, I developed, first by myself, then with successive generations of students and colleagues, the in-house code JADIM that solves the Navier-Stokes equations, possibly coupled with the transport of passive or active scalars such as temperature, density or surfactant concentration. This code includes boundary-fitted and fixed-grid approaches thanks to which interfacial phenomena may be accurately captured. It allows fully-resolved simulations of two- and three-phase incompressible flows, possibly with moving rigid bodies and interfacial topological changes, from viscous-dominated to fully turbulent regimes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Together with my students and colleagues, I employ these various and complementary tools to dissect and model the physical mechanisms at play in the above types of flow. This frequently yields predictions in the form of generic laws that are then used to understand, predict and sometimes optimize the properties of complex flows of engineering or geophysical relevance.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">More specifically, through various </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">collaborations with industrial and institutional partners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I have been directly involved in a variety of problems related to nuclear safety (cooling circuits, accident scenarios), steelmaking, chemical engineering (gas separation, fluidization, microfluidics), oil recovery (mixing in wellbores), transportation (interfacial phenomena in aircraft and launcher tanks, bubble-induced drag reduction), defense (bubbly wakes, container emptying, inertial confinement), air-sea interactions (wind-induced waves and near-surface turbulence, CO2 transfer and sequestration), marine pollution (microplastics, oil spills) and volcanology (viscous mixing in magmatic chimneys).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A list of my </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">publications in peer-reviewed journals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> may be found at:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www-webofscience-com.insis.bib.cnrs.fr/wos/woscc/citation-report/f43ba4d9-03a0-43ca-86fd-b78f0bfb6fa2-016e0ff02e</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">•	</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=bVYTlS4AAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Records of some talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> I gave over the last few years are available through the links below:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Falling styles of gravity/buoyancy-driven disks, ICTS Distinguished lecture (Bengaluru, 2019):</w:t></w:r><w:br/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=UUZzh740_Ls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Interplay of a pair of rising bubbles released in line, Multiphase Flows - Advances and Future Directions (online, 2021):</w:t></w:r><w:br/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=A4J6AqcESy0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Particles and bubbles getting through interfaces and stratified layers, IJMF Spotlight seminar (online, 2023):</w:t></w:r><w:br/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=wlsu8H9lbgQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Maxworthy's 1970 experiment on a computer, Perspectives in Hydrodynamics (IIT Bombay, 2024):</w:t></w:r><w:br/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=i2kPQqBZVMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	In the skin and folds of a pulsating drop, Waves and Instabilities on Fluid Interfaces (IIT Bombay, 2024):</w:t></w:r><w:br/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=kXOjPCH3DAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	From Leonardo to Stabfem: The long story of path instability of rising bubbles made short, Sectional lecture, 26th ICTAM (Daegu, 2024):</w:t></w:r><w:br/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/6b0ce61c-3f1b-4648-93ca-a38860f74061/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short videos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> illustrating some of the physical problems I investigated are also available here:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buoyancy-driven turbulent mixing of two immiscible fluids in an inclined pipe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (paper here </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-01102240/document</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Two fluids with slightly different densities, identical viscosities and no interfacial tension are unstably superimposed in a long circular pipe inclined by 15 degrees to the vertical. The fluids are slightly viscous, so that the flow that sets in quickly becomes turbulent. The first of these DNS-based videos provides an overview of the flow dynamics throughout the pipe; colors correspond to isopycnal surfaces, from C=0.9 (blue) to C=0.1 (red), with C=1 referring to the heavy fluid. The second video provides a closer view at the dynamics of the ascending fluid by visualizing the evolution of the C=0.1 iso-surface. The latter is colored by the &amp;quot;swirling strength&amp;quot; intensity, a criterion that helps identify three-dimensional vortical structures:</w:t></w:r><w:br/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/1ff8f78d-3acf-491b-8dac-bec6e094303b/</w:t></w:r></w:hyperlink><w:br/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/9444fdfc-379b-4625-b776-230d54858b4c/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Falling styles of gravity-driven disks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (paper here </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-00908124/file/auguste_10246.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">An infinitely thin rigid disk is released from rest broadside on in a slightly viscous fluid. The type of path followed by the disk depends on the ratio of the inertial and viscous forces it experiences and on the disk-to-fluid inertia ratio. The first of these DNS-based videos displays the fall of a thin disk performing large-amplitude planar zigzags. In the second video, the disk has more inertia with respect to the fluid and performs complete tumbles; colors reveal the wake structure, based on the lambda2 criterion:</w:t></w:r><w:br/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/6c38932f-296b-4117-bea5-fc73005e59a5/</w:t></w:r></w:hyperlink><w:br/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/ed05d78e-6954-46e1-bd47-c65ba0df5c30/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les gouttes qui pulsent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, a short outreach video (in French) produced by CNRS </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://images.cnrs.fr/video/6499</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, based on this paper:</w:t></w:r><w:br/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.nature.com/articles/s41467-018-03201-3</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">A more complete video showing the full experimental sequence analyzed in the paper is available at </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/893529ac-a0a2-40dd-bc6d-52660c4d8cb5/</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">A millimeter-sized dichloromethane drop is released on an aqueous bath in the presence of a surfactant, CTAB. The drop spreads over the bath surface. Evaporation-driven Marangoni stresses develop and induce a rim at the edge of the dichloromethane film. The Rayleigh-Plateau instability produces successive circular droplet crowns, while an evaporative instability induces radial wrinkles in late stages. Time variations of interfacial tensions resulting from droplet ejections and specific properties of CTAB make the system able to perform successive large-amplitude pulsations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmentation of the tail past a steel marble crossing an interface separating two immiscible liquids</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(paper here </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-01660835/file/pierson_19284.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Steel marbles settle in a silicone oil layer before they cross the interface separating this layer from a water bath. Because of their large density, they easily cross the interface and settle within the water bath with a significant speed, towing a long column (tail) of silicone oil. Provided the oil viscosity is not too large, the Kelvin-Helmholtz instability that develops soon at the tail surface yields a massive fragmentation phenomenon by which the tail breaks up into a myriad of droplets. The silicone oil if 50 times more viscous than water in the first experimental sequence, and is only 5 times more viscous in the second one:</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/57b39efd-0a2f-4581-bf8f-7a7aa9728263/</w:t></w:r></w:hyperlink><w:br/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/cec4763e-1b05-43bd-8a70-b2ac9192eacb/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air bubbles crossing an interface separating two immiscible viscous liquids</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(paper here </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-00908876/file/Bonhomme_10245.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">These three videos illustrate the complex influence of the viscosity jump encountered by a bubble crossing an interface separating two liquids, and that of the bubble size which dictates its equilibrium shape in the lower fluid. In the first video, an air bubble with a diameter d≈7mm rises first through a very viscous water-glycerin mixture, then through a silicone oil 50 times less viscous. The bubble is slightly larger (d≈11mm) and the two fluids have nearly equal viscosities in the second video. The third video shows a d≈20mm bubble rising first in water, then through a silicone oil 10 times more viscous. As the three videos make clear, increasing the bubble size yields strikingly different shapes (spheroidal, then spherical cap and finally toroidal), while varying the viscosity ratio has a deep impact on the breakthrough dynamics as well as on the geometry and volume of the tail of lower fluid entrained by the bubble.</w:t></w:r><w:br/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/e0a6cc53-6082-4cd0-9ade-e7a6dded4502/</w:t></w:r></w:hyperlink><w:br/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/d721e1c7-5753-4534-9f7d-5dc248ec2a6b/</w:t></w:r></w:hyperlink><w:br/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/46490fae-8c9b-48a9-a247-16f07434ea8a/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational constitutive law for the viscous stress tensor in incompressible two-phase flows: Derivation and tests against a three-dimensional benchmark experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Bruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), pp.074001. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/9j1f-w77d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle-laden flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Marchioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Coletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 191, pp.105291. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119368v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral migration and bouncing of a deformable bubble rising near a vertical wall. Part 2. Highly inertial regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1013, pp.A19. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2025.10167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral migration and bouncing of a deformable bubble rising near a vertical wall. Part 1. Moderately inertial regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 998, pp.A8. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2024.865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path instability of deformable bubbles rising in Newtonian liquids: A linear study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bonnefis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sierra Ausin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 980, pp.A19. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2024.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455958v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When, how, and why the path of an air bubble rising in pure water becomes unstable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bonnefis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (11), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2300897120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow past a sphere translating along the axis of a rotating fluid: revisiting numerically Maxworthy's experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Aurégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 967, pp.A25. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2023.469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined VOF-RANS approach for studying the evolution of incipient two-dimensional wind-driven waves over a viscous liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Burdairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 102, pp.150-167. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2023.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-order inertial forces and torques on a sphere in a viscous steady linear flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Mehaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Mehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Fluid Mechanics, 954, pp.A25. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2022.1015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a gas bubble in a straining flow: Deformation, oscillations, self-propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sierra-Ausin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bonnefis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Tirri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (11), pp.113603. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.113603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous spinning of a dichloromethane drop on an aqueous surfactant solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolachai Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sebilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pimienta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 625, pp.990-1001. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2022.05.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional dynamics of a pair of deformable bubbles rising initially in line.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Jiu Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 943, pp.A10. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2022.416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase inversion benchmark for multiscale multiphase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Aniszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Osmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 450, pp.110810. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419715v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag and lift forces on a rigid sphere immersed in a wall-bounded linear shear flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Rzehak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (10), pp.104309. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevfluids.6.104309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-wall forces on a neutrally buoyant spherical particle in an axisymmetric stagnation-point flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special JFM volume in celebration of the George K. Batchelor centenary, 914, pp.A18. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2020.398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic torque on a slender cylinder rotating perpendicularly to its symmetry axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Kharrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (9), pp.094303. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.094303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional dynamics of a pair of deformable bubbles rising initially in line. Part 1. Moderately inertial regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Jiu Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 920, pp.A16. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2021.429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow structure and loads over inclined cylindrical rodlike particles and fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Kharrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (4), pp.044308. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.044308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic forces on a clean spherical bubble translating in a wall-bounded linear shear flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Rzehak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (7), pp.073601. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.073601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Taylor-Culick approximation: Retraction of an axisymmetric filament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Popinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (7), pp.073602. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.073602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-wall dynamics of a neutrally buoyant spherical particle in an axisymmetric stagnation point flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey F. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 892, pp.A32. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2020.185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particles, Drops, and Bubbles Moving Across Sharp Interfaces and Stratified Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (1), pp.61-91. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-fluid-010719-060139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core mechanisms of drag enhancement on bodies settling in a stratified fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 875, pp.622-656. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2019.524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent lift and drag on a rigid body in a viscous steady linear flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Mehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 864, pp.554-595. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2019.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compliant riblets: Problem formulation and effective macrostructural properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Antonio Zampogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahrish B Naqvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bottaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91, pp.102708. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2019.102708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emptying of a bottle: How a robust pressure-driven oscillator coexists with complex two-phase flow dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.23-36. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2019.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized slip condition over rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Antonio Zampogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bottaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 858, pp.407-436. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marangoni-driven flower-like patterning of an evaporating drop spreading on a liquid surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Wodlei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sebilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pimienta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.820. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-03201-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emptying of a bottle as a test case for assessing interfacial momentum exchange models for Euler–Euler simulations of multi-scale gas-liquid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Merigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. 106, pp. 109-124. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path oscillations and enhanced drag of light rising spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. 841, pp. 228-266. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial settling of a sphere through an interface. Part 2. Sphere and tail dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. 835, pp. 808-851. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2017.748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial settling of a sphere through an interface. Part 1. From sphere flotation to wake fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. 835, pp. 762-807. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2017.747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global stability approach to wake and path instabilities of nearly oblate spheroidal rising bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Cano-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Martínez-Bazán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 28 (n° 1), pp. 014102. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4939703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paths and wakes of deformable nearly spheroidal rising bubbles close to the transition to path instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Cano-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Martinez-Bazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (5), pp.053604. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.053604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly Nonlinear Model with Exact Coefficients for the Fluttering and Spiraling Motion of Buoyancy-Driven Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 115 (n° 11), pp. 1-5. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.114501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buoyancy-induced turbulence in a tilted pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 762, pp. 435-477. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2014.638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear instability of the path of a freely rising spheroidal bubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 751, pp. 754 R4-1 1. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2014.340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global linear stability analysis of the wake and path of buoyancy-driven disks and thin cylinders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 740, pp. 278-311. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2013.642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear stability and sensitivity of the flow past a fixed oblate spheroidal bubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 25, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4804552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falling styles of disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 719, pp.388-405. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2012.602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The steady oblique path of buoyancy-driven disks and spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 707, pp. 24-36. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2012.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake-induced oscillatory paths of bodies freely rising or falling in fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Risso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (1), pp.97-121. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-fluid-120710-101250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial dynamics of air bubbles crossing a horizontal fluid-fluid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 707, pp. 405-443. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2012.288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The onset of unsteadiness of two-dimensional bodies falling or rising freely in a viscous fluid: a linear study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Assemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 690, pp. 173-202. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2011.419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quasi-static approach to the stability of the path of heavy bodies falling within a viscous fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Assemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 27, pp. 758-767. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2011.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 'reciprocal' theorem for the prediction of loads on a body moving in an inhomogeneous flow at arbitrary Reynolds number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 689, pp.564-604. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2011.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of neutrophil motion and deformation: influence of rheology and flow configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 14, pp. 107-109. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2011.592377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de bulles traversant l'interface séparant deux liquides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 12, pp. 163-168. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2011108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 'reciprocal' theorem for the prediction of loads on a body moving in an inhomogeneous flow at arbitrary Reynolds number - CORRIGENDUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 689, pp.605-606. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2011.475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcations in the wake of a thick circular disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 24, pp. 305-313. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00162-009-0144-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigations of flow structure and momentum transport in a turbulent buoyancy-driven flow inside a tilted tube.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jemil Znaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (11), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3259972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversal of the lift force on an oblate bubble in a weakly viscous linear shear flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturnin Richard Adoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 628, pp.23-41. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112009006090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence-induced secondary motion in a buoyancy-driven flow in a circular pipe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (8), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3213246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical investigation of horizontal viscous gravity currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 630, pp.71-91. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112009006454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcations and symmetry breaking in the wake of axisymmetric bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 20, pp. 1-4. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2909609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall effects in non-Boussinesq density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Balachandar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 616, pp. 445-475. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002211200800414X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of channel geometry on buoyancy-driven mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (5), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2918379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic structures of droplets in square micro-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.131-137. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-007-0233-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dispersion of solid particles in a liquid agitated by a bubble swarm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 38B, pp. 739-750. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11663-007-9085-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential accumulation of bubbles in Couette-Taylor flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.0. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2752839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interface-capturing method for incompressible two-phase flows. Validation and application to bubble dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 33, pp. 109-133. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2006.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory observations of mean flows under surface gravity waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G. Monismith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Cowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Nepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 573, pp.131-147. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112006003594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from spherical cap to toroidal bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vol. 18, pp. 1-12. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2196451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble capture by a propeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 560, pp.311. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112006000747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a two-dimensional upflowing mixing layer seeded with bubbles : bubble dispersion and effect of two-way coupling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (10), pp.103304-103305. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2363968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of droplets hydrodynamics in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (12), pp.4061-4070. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.11033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of the gas phase during bottle emptying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the emptying of a water bottle with a multi-scale two-fluid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st NEPTUNE_CFD user meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Saclay (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the emptying of a water bottle with a multi-scale two-fluid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Joint US-European Fluids Engineering Division Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Jul 2018, Montreal (Canada), Canada. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FEDSM2018-83196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of multi-scale two-fluid approach by simulating the emptying of a bottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispersed Two-Phase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHF, Sep 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the emptying of a water bottle with a multi-scale two-fluid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Merigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop of Non-Invasive Experimental Tools and Numerical Methods for the Investigation of Non-Reactive and Reactive Gas-Liquid Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hambourg (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chute d'une sphère au travers de l'interface séparant deux fluides visqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly nonlinear analysis of the flutter motion of thin cylinders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ercoftac International Symposium on Unsteady separation in Fluid-Structure Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rich life of light rising spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th APS DFD Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Pittsburg, Etats-Unis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hard life of air bubbles crossing a fluid/fluid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Fluids &amp; Flows in industry &amp; nature II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Vancouver (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path instabilities of heavy bodies in free fall in a viscous fluid: wake dynamics vs. aerodynamic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kemal Selvam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th APS DFD Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Pittsburg, Etats-Unis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of air bubbles crossing a horizontal interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Euromech Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear stability of disks falling or rising freely in a viscous fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Euromech Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized reciprocal theorem for predicting the force and torque on bodies moving in an unhomogeneous flow at arbitrary reynolds number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de bulles traversant l'interface séparant deux liquides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la déformation des neutrophiles : influence de la rhéologie et du type d'écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation aux grandes échelles d'écoulements turbulents à phases séparées par une méthode lagrangienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Renaud-Assemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthode de simulation d'écoulements diphasiques turbulents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélange de fluides miscibles sous l'effet de la gravité dans un tube incliné.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la transition entre calottes sphériques et bulles toriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sillage de bulles des navires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulement d'un fluide visqueux autour d'un disque en incidence frontale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forces et couple sur une bulle ellipsoïdale plongée dans un écoulement cisaillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturnin Richard Adoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large eddy simulations of Rayleigh-Taylor turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Silvani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Turbulence, Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Dubrovnik, Croatia. pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake instability past a sphere settling in a strongly stratified flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Fan Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu J. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation and stability of a gas bubble in a biaxial straining flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sharp and conservative method for modeling interfacial flows with insoluble surfactants in the framework of a geometric volume-of-fluid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Han Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId295"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacques Magnaudet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Senior Researcher at CNRS,Fluid Mechanics Institute of Toulouse (IMFT)CNRS & University of Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacques-magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6166-4877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">magnaudet_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/J-6731-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a senior researcher at CNRS (the French National Center for Scientific Research), working at the Fluid Mechanics Institute of Toulouse (IMFT).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">My abridged CV may be found here </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://smallpdf.com/fr/file#s=dca9f9fa-d995-477a-b534-55ce82175939</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">A more complete version can be downloaded at </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://smallpdf.com/fr/file#s=d07cedc5-f1ba-4dd1-9207-5c0ec1eaa330</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research focuses on several fundamental aspects of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">hydrodynamics and turbulence in two-phase flows and inhomogeneous fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mostly studied by means of computational and theoretical approaches. I also closely collaborate with experimentalists and occasionally directly supervise simple experiments myself.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am especially involved in two main areas:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">the dynamics of particles, drops and bubbles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, most notably:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the determination of forces acting on these objects when they move in non-uniform or time-dependent flows;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">their hydrodynamic interactions with similar neighboring entities or walls;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the motion and possible trapping of particles and bubbles in vortical structures and the way they may collectively alter/destroy v&amp;gt;ortices or generate specific flow patterns;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">how phase change (evaporation, boiling, condensation) or contamination by surfactants modifies the dynamics of rising bubbles and spreading drops;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the topological changes that may be experienced by large rising bubbles or drops spreading on a liquid surface in the presence of Marangoni effect;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the path instability and subsequent style of paths of bubbles and rigid bodies freely moving under the effect of an external force (such as gravity/ buoyancy);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the dynamics of particles and bubbles crossing a sharp interface separating immiscible liquids;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the specific flow structure and dynamics of rigid particles settling or rising in density-stratified and rapidly-rotating fluids.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">the structure, mixing properties and near-surface interactions of non-standard inhomogeneous turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, especially:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">inter-component transfers and boundary layer structure in free-surface turbulence;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">high-Schmidt-number mass transfer across walls and free surfaces;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the peculiar structure of turbulence and mean currents beneath surface waves;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the generation of surface waves on viscous liquids by a turbulent air flow;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the physics of gravitationally-induced turbulence in open and confined geometries;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the dynamics of confined high-Reynolds-number gravity currents.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Other topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> I am or have been involved in include:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">complex two-phase flows (liquid-liquid phase inversion, sudden emptying of liquid-filled containers);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">fluid slip at rigid surfaces (influence on the dynamics of bluff-body wakes, generalization of the Navier condition to rough surfaces, drag reduction by air-filled micro-cavities);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">dynamics of droplet chains and living cells in microchannels;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">numerical techniques for two-phase flows (interface capture, modeling of viscous stresses).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">To study these problems and phenomena, I use and sometimes develop a variety of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">techniques and methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Some of them are analytical, including perturbation approaches, reciprocal theorems and vector field decomposition. Most others are computational. In particular, I developed, first by myself, then with successive generations of students and colleagues, the in-house code JADIM that solves the Navier-Stokes equations, possibly coupled with the transport of passive or active scalars such as temperature, density or surfactant concentration. This code includes boundary-fitted and fixed-grid approaches thanks to which interfacial phenomena may be accurately captured. It allows fully-resolved simulations of two- and three-phase incompressible flows, possibly with moving rigid bodies and interfacial topological changes, from viscous-dominated to fully turbulent regimes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Together with my students and colleagues, I employ these various and complementary tools to dissect and model the physical mechanisms at play in the above types of flow. This frequently yields predictions in the form of generic laws that are then used to understand, predict and sometimes optimize the properties of complex flows of engineering or geophysical relevance.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">More specifically, through various </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">collaborations with industrial and institutional partners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I have been directly involved in a variety of problems related to nuclear safety (cooling circuits, accident scenarios), steelmaking, chemical engineering (gas separation, fluidization, microfluidics), oil recovery (mixing in wellbores), transportation (interfacial phenomena in aircraft and launcher tanks, bubble-induced drag reduction), defense (bubbly wakes, container emptying, inertial confinement), air-sea interactions (wind-induced waves and near-surface turbulence, CO2 transfer and sequestration), marine pollution (microplastics, oil spills) and volcanology (viscous mixing in magmatic chimneys).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A list of my </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">publications in peer-reviewed journals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> may be found at:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www-webofscience-com.insis.bib.cnrs.fr/wos/woscc/citation-report/f43ba4d9-03a0-43ca-86fd-b78f0bfb6fa2-016e0ff02e</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">•	</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=bVYTlS4AAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Records of some talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> I gave over the last few years are available through the links below:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Falling styles of gravity/buoyancy-driven disks, ICTS Distinguished lecture (Bengaluru, 2019):</w:t></w:r><w:br/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=UUZzh740_Ls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Interplay of a pair of rising bubbles released in line, Multiphase Flows - Advances and Future Directions (online, 2021):</w:t></w:r><w:br/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=A4J6AqcESy0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Particles and bubbles getting through interfaces and stratified layers, IJMF Spotlight seminar (online, 2023):</w:t></w:r><w:br/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=wlsu8H9lbgQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Maxworthy's 1970 experiment on a computer, Perspectives in Hydrodynamics (IIT Bombay, 2024):</w:t></w:r><w:br/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=i2kPQqBZVMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	In the skin and folds of a pulsating drop, Waves and Instabilities on Fluid Interfaces (IIT Bombay, 2024):</w:t></w:r><w:br/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=kXOjPCH3DAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	From Leonardo to Stabfem: The long story of path instability of rising bubbles made short, Sectional lecture, 26th ICTAM (Daegu, 2024):</w:t></w:r><w:br/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/6b0ce61c-3f1b-4648-93ca-a38860f74061/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short videos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> illustrating some of the physical problems I investigated are also available here:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buoyancy-driven turbulent mixing of two immiscible fluids in an inclined pipe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (paper here </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-01102240/document</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Two fluids with slightly different densities, identical viscosities and no interfacial tension are unstably superimposed in a long circular pipe inclined by 15 degrees to the vertical. The fluids are slightly viscous, so that the flow that sets in quickly becomes turbulent. The first of these DNS-based videos provides an overview of the flow dynamics throughout the pipe; colors correspond to isopycnal surfaces, from C=0.9 (blue) to C=0.1 (red), with C=1 referring to the heavy fluid. The second video provides a closer view at the dynamics of the ascending fluid by visualizing the evolution of the C=0.1 iso-surface. The latter is colored by the &amp;quot;swirling strength&amp;quot; intensity, a criterion that helps identify three-dimensional vortical structures:</w:t></w:r><w:br/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/1ff8f78d-3acf-491b-8dac-bec6e094303b/</w:t></w:r></w:hyperlink><w:br/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/9444fdfc-379b-4625-b776-230d54858b4c/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Falling styles of gravity-driven disks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (paper here </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-00908124/file/auguste_10246.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">An infinitely thin rigid disk is released from rest broadside on in a slightly viscous fluid. The type of path followed by the disk depends on the ratio of the inertial and viscous forces it experiences and on the disk-to-fluid inertia ratio. The first of these DNS-based videos displays the fall of a thin disk performing large-amplitude planar zigzags. In the second video, the disk has more inertia with respect to the fluid and performs complete tumbles; colors reveal the wake structure, based on the lambda2 criterion:</w:t></w:r><w:br/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/6c38932f-296b-4117-bea5-fc73005e59a5/</w:t></w:r></w:hyperlink><w:br/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/ed05d78e-6954-46e1-bd47-c65ba0df5c30/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les gouttes qui pulsent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, a short outreach video (in French) produced by CNRS </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://images.cnrs.fr/video/6499</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, based on this paper:</w:t></w:r><w:br/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.nature.com/articles/s41467-018-03201-3</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">A more complete video showing the full experimental sequence analyzed in the paper is available at </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/893529ac-a0a2-40dd-bc6d-52660c4d8cb5/</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">A millimeter-sized dichloromethane drop is released on an aqueous bath in the presence of a surfactant, CTAB. The drop spreads over the bath surface. Evaporation-driven Marangoni stresses develop and induce a rim at the edge of the dichloromethane film. The Rayleigh-Plateau instability produces successive circular droplet crowns, while an evaporative instability induces radial wrinkles in late stages. Time variations of interfacial tensions resulting from droplet ejections and specific properties of CTAB make the system able to perform successive large-amplitude pulsations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmentation of the tail past a steel marble crossing an interface separating two immiscible liquids</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(paper here </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-01660835/file/pierson_19284.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Steel marbles settle in a silicone oil layer before they cross the interface separating this layer from a water bath. Because of their large density, they easily cross the interface and settle within the water bath with a significant speed, towing a long column (tail) of silicone oil. Provided the oil viscosity is not too large, the Kelvin-Helmholtz instability that develops soon at the tail surface yields a massive fragmentation phenomenon by which the tail breaks up into a myriad of droplets. The silicone oil if 50 times more viscous than water in the first experimental sequence, and is only 5 times more viscous in the second one:</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/57b39efd-0a2f-4581-bf8f-7a7aa9728263/</w:t></w:r></w:hyperlink><w:br/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/cec4763e-1b05-43bd-8a70-b2ac9192eacb/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air bubbles crossing an interface separating two immiscible viscous liquids</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(paper here </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-00908876/file/Bonhomme_10245.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">These three videos illustrate the complex influence of the viscosity jump encountered by a bubble crossing an interface separating two liquids, and that of the bubble size which dictates its equilibrium shape in the lower fluid. In the first video, an air bubble with a diameter d≈7mm rises first through a very viscous water-glycerin mixture, then through a silicone oil 50 times less viscous. The bubble is slightly larger (d≈11mm) and the two fluids have nearly equal viscosities in the second video. The third video shows a d≈20mm bubble rising first in water, then through a silicone oil 10 times more viscous. As the three videos make clear, increasing the bubble size yields strikingly different shapes (spheroidal, then spherical cap and finally toroidal), while varying the viscosity ratio has a deep impact on the breakthrough dynamics as well as on the geometry and volume of the tail of lower fluid entrained by the bubble.</w:t></w:r><w:br/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/e0a6cc53-6082-4cd0-9ade-e7a6dded4502/</w:t></w:r></w:hyperlink><w:br/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/d721e1c7-5753-4534-9f7d-5dc248ec2a6b/</w:t></w:r></w:hyperlink><w:br/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/46490fae-8c9b-48a9-a247-16f07434ea8a/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational constitutive law for the viscous stress tensor in incompressible two-phase flows: Derivation and tests against a three-dimensional benchmark experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Bruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), pp.074001. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/9j1f-w77d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle-laden flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Marchioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Coletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 191, pp.105291. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119368v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral migration and bouncing of a deformable bubble rising near a vertical wall. Part 2. Highly inertial regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1013, pp.A19. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2025.10167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral migration and bouncing of a deformable bubble rising near a vertical wall. Part 1. Moderately inertial regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 998, pp.A8. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2024.865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path instability of deformable bubbles rising in Newtonian liquids: A linear study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bonnefis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sierra Ausin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 980, pp.A19. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2024.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455958v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow past a sphere translating along the axis of a rotating fluid: revisiting numerically Maxworthy's experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Aurégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 967, pp.A25. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2023.469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When, how, and why the path of an air bubble rising in pure water becomes unstable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bonnefis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (11), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2300897120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined VOF-RANS approach for studying the evolution of incipient two-dimensional wind-driven waves over a viscous liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Burdairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 102, pp.150-167. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2023.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-order inertial forces and torques on a sphere in a viscous steady linear flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Mehaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Mehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Fluid Mechanics, 954, pp.A25. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2022.1015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a gas bubble in a straining flow: Deformation, oscillations, self-propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sierra-Ausin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bonnefis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Tirri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (11), pp.113603. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.113603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous spinning of a dichloromethane drop on an aqueous surfactant solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolachai Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sebilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pimienta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 625, pp.990-1001. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2022.05.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional dynamics of a pair of deformable bubbles rising initially in line.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Jiu Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 943, pp.A10. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2022.416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase inversion benchmark for multiscale multiphase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Aniszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Osmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 450, pp.110810. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419715v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag and lift forces on a rigid sphere immersed in a wall-bounded linear shear flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Rzehak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (10), pp.104309. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevfluids.6.104309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic torque on a slender cylinder rotating perpendicularly to its symmetry axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Kharrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (9), pp.094303. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.094303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-wall forces on a neutrally buoyant spherical particle in an axisymmetric stagnation-point flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special JFM volume in celebration of the George K. Batchelor centenary, 914, pp.A18. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2020.398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional dynamics of a pair of deformable bubbles rising initially in line. Part 1. Moderately inertial regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Jiu Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 920, pp.A16. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2021.429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow structure and loads over inclined cylindrical rodlike particles and fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Kharrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (4), pp.044308. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.044308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic forces on a clean spherical bubble translating in a wall-bounded linear shear flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Rzehak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (7), pp.073601. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.073601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Taylor-Culick approximation: Retraction of an axisymmetric filament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Popinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (7), pp.073602. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.073602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-wall dynamics of a neutrally buoyant spherical particle in an axisymmetric stagnation point flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey F. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 892, pp.A32. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2020.185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particles, Drops, and Bubbles Moving Across Sharp Interfaces and Stratified Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (1), pp.61-91. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-fluid-010719-060139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core mechanisms of drag enhancement on bodies settling in a stratified fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 875, pp.622-656. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2019.524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent lift and drag on a rigid body in a viscous steady linear flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Mehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 864, pp.554-595. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2019.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compliant riblets: Problem formulation and effective macrostructural properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Antonio Zampogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahrish B Naqvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bottaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91, pp.102708. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2019.102708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emptying of a bottle: How a robust pressure-driven oscillator coexists with complex two-phase flow dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.23-36. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2019.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized slip condition over rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Antonio Zampogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bottaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 858, pp.407-436. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emptying of a bottle as a test case for assessing interfacial momentum exchange models for Euler–Euler simulations of multi-scale gas-liquid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Merigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. 106, pp. 109-124. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marangoni-driven flower-like patterning of an evaporating drop spreading on a liquid surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Wodlei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sebilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pimienta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.820. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-03201-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path oscillations and enhanced drag of light rising spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. 841, pp. 228-266. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial settling of a sphere through an interface. Part 2. Sphere and tail dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. 835, pp. 808-851. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2017.748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial settling of a sphere through an interface. Part 1. From sphere flotation to wake fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. 835, pp. 762-807. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2017.747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global stability approach to wake and path instabilities of nearly oblate spheroidal rising bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Cano-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Martínez-Bazán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 28 (n° 1), pp. 014102. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4939703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paths and wakes of deformable nearly spheroidal rising bubbles close to the transition to path instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Cano-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Martinez-Bazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (5), pp.053604. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.053604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly Nonlinear Model with Exact Coefficients for the Fluttering and Spiraling Motion of Buoyancy-Driven Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 115 (n° 11), pp. 1-5. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.114501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buoyancy-induced turbulence in a tilted pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 762, pp. 435-477. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2014.638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear instability of the path of a freely rising spheroidal bubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 751, pp. 754 R4-1 1. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2014.340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global linear stability analysis of the wake and path of buoyancy-driven disks and thin cylinders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 740, pp. 278-311. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2013.642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear stability and sensitivity of the flow past a fixed oblate spheroidal bubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 25, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4804552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falling styles of disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 719, pp.388-405. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2012.602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The steady oblique path of buoyancy-driven disks and spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 707, pp. 24-36. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2012.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake-induced oscillatory paths of bodies freely rising or falling in fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Risso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (1), pp.97-121. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-fluid-120710-101250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial dynamics of air bubbles crossing a horizontal fluid-fluid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 707, pp. 405-443. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2012.288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The onset of unsteadiness of two-dimensional bodies falling or rising freely in a viscous fluid: a linear study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Assemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 690, pp. 173-202. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2011.419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quasi-static approach to the stability of the path of heavy bodies falling within a viscous fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Assemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 27, pp. 758-767. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2011.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 'reciprocal' theorem for the prediction of loads on a body moving in an inhomogeneous flow at arbitrary Reynolds number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 689, pp.564-604. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2011.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of neutrophil motion and deformation: influence of rheology and flow configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 14, pp. 107-109. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2011.592377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de bulles traversant l'interface séparant deux liquides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 12, pp. 163-168. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2011108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 'reciprocal' theorem for the prediction of loads on a body moving in an inhomogeneous flow at arbitrary Reynolds number - CORRIGENDUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 689, pp.605-606. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2011.475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcations in the wake of a thick circular disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 24, pp. 305-313. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00162-009-0144-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigations of flow structure and momentum transport in a turbulent buoyancy-driven flow inside a tilted tube.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jemil Znaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (11), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3259972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversal of the lift force on an oblate bubble in a weakly viscous linear shear flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturnin Richard Adoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 628, pp.23-41. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112009006090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence-induced secondary motion in a buoyancy-driven flow in a circular pipe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (8), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3213246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical investigation of horizontal viscous gravity currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 630, pp.71-91. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112009006454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcations and symmetry breaking in the wake of axisymmetric bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 20, pp. 1-4. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2909609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall effects in non-Boussinesq density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Balachandar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 616, pp. 445-475. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002211200800414X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of channel geometry on buoyancy-driven mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (5), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2918379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic structures of droplets in square micro-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.131-137. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-007-0233-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dispersion of solid particles in a liquid agitated by a bubble swarm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 38B, pp. 739-750. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11663-007-9085-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential accumulation of bubbles in Couette-Taylor flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.0. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2752839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interface-capturing method for incompressible two-phase flows. Validation and application to bubble dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 33, pp. 109-133. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2006.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory observations of mean flows under surface gravity waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G. Monismith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Cowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Nepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 573, pp.131-147. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112006003594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from spherical cap to toroidal bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vol. 18, pp. 1-12. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2196451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble capture by a propeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 560, pp.311. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112006000747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a two-dimensional upflowing mixing layer seeded with bubbles : bubble dispersion and effect of two-way coupling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (10), pp.103304-103305. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2363968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of droplets hydrodynamics in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (12), pp.4061-4070. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.11033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of the gas phase during bottle emptying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the emptying of a water bottle with a multi-scale two-fluid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st NEPTUNE_CFD user meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Saclay (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the emptying of a water bottle with a multi-scale two-fluid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Joint US-European Fluids Engineering Division Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Jul 2018, Montreal (Canada), Canada. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FEDSM2018-83196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of multi-scale two-fluid approach by simulating the emptying of a bottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispersed Two-Phase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHF, Sep 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the emptying of a water bottle with a multi-scale two-fluid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Merigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop of Non-Invasive Experimental Tools and Numerical Methods for the Investigation of Non-Reactive and Reactive Gas-Liquid Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hambourg (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chute d'une sphère au travers de l'interface séparant deux fluides visqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly nonlinear analysis of the flutter motion of thin cylinders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ercoftac International Symposium on Unsteady separation in Fluid-Structure Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rich life of light rising spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th APS DFD Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Pittsburg, Etats-Unis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hard life of air bubbles crossing a fluid/fluid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Fluids &amp; Flows in industry &amp; nature II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Vancouver (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path instabilities of heavy bodies in free fall in a viscous fluid: wake dynamics vs. aerodynamic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kemal Selvam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th APS DFD Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Pittsburg, Etats-Unis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of air bubbles crossing a horizontal interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Euromech Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear stability of disks falling or rising freely in a viscous fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Euromech Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized reciprocal theorem for predicting the force and torque on bodies moving in an unhomogeneous flow at arbitrary reynolds number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de bulles traversant l'interface séparant deux liquides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la déformation des neutrophiles : influence de la rhéologie et du type d'écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation aux grandes échelles d'écoulements turbulents à phases séparées par une méthode lagrangienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Renaud-Assemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthode de simulation d'écoulements diphasiques turbulents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la transition entre calottes sphériques et bulles toriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélange de fluides miscibles sous l'effet de la gravité dans un tube incliné.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sillage de bulles des navires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulement d'un fluide visqueux autour d'un disque en incidence frontale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forces et couple sur une bulle ellipsoïdale plongée dans un écoulement cisaillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturnin Richard Adoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large eddy simulations of Rayleigh-Taylor turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Silvani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Turbulence, Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Dubrovnik, Croatia. pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake instability past a sphere settling in a strongly stratified flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Fan Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu J. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation and stability of a gas bubble in a biaxial straining flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sharp and conservative method for modeling interfacial flows with insoluble surfactants in the framework of a geometric volume-of-fluid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Han Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId295"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="378EE53C"/>
+    <w:nsid w:val="F27B69DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FD3D1185"/>
+    <w:nsid w:val="BDD2EEDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7D47C058"/>
+    <w:nsid w:val="5737C3A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="88C6DD59"/>
+    <w:nsid w:val="1398C1D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-magnaudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6166-4877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/magnaudet_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6731-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smallpdf.com/fr/file#s=dca9f9fa-d995-477a-b534-55ce82175939" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smallpdf.com/fr/file#s=d07cedc5-f1ba-4dd1-9207-5c0ec1eaa330" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-webofscience-com.insis.bib.cnrs.fr/wos/woscc/citation-report/f43ba4d9-03a0-43ca-86fd-b78f0bfb6fa2-016e0ff02e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=bVYTlS4AAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=UUZzh740_Ls" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=A4J6AqcESy0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=wlsu8H9lbgQ" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=i2kPQqBZVMA" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kXOjPCH3DAs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/6b0ce61c-3f1b-4648-93ca-a38860f74061/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102240/document" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/1ff8f78d-3acf-491b-8dac-bec6e094303b/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/9444fdfc-379b-4625-b776-230d54858b4c/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908124/file/auguste_10246.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/6c38932f-296b-4117-bea5-fc73005e59a5/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/ed05d78e-6954-46e1-bd47-c65ba0df5c30/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.cnrs.fr/video/6499" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-018-03201-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/893529ac-a0a2-40dd-bc6d-52660c4d8cb5/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660835/file/pierson_19284.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/57b39efd-0a2f-4581-bf8f-7a7aa9728263/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/cec4763e-1b05-43bd-8a70-b2ac9192eacb/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908876/file/Bonhomme_10245.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/e0a6cc53-6082-4cd0-9ade-e7a6dded4502/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/d721e1c7-5753-4534-9f7d-5dc248ec2a6b/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/46490fae-8c9b-48a9-a247-16f07434ea8a/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magnaudet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Bruhier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonometti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/9j1f-w77d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119368v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Marchioli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourgoin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Coletti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Fox" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105291" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118867v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyu Shi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10167" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744765v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.865" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455958v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonnefis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sierra Ausin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.19" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024265v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2300897120" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165883v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Aur&#233;gan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.469" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189597v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Burdairon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2023.08.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Candelier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Mehaddi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Mehlig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sierra-Ausin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Tirri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.113603" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760210v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolachai Boniface" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sebilleau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pimienta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.05.154" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Jiu Ni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.416" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419715v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estival&#232;zes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Aniszewski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Auguste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ling" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Osmar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110810" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413058v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Rzehak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Lucas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.6.104309" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.398" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Pierson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kharrouba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.094303" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.429" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215136v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.044308" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933780v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.073601" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747137v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Soares" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.073602" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735362v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey F. Morris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.185" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383288v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mercier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-010719-060139" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194243v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.524" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052051v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.23" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383276v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Antonio Zampogna" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahrish B Naqvi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bottaro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2019.102708" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152629v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Praud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roig" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2019.05.012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924709v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.780" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717626v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wodlei" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03201-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801495v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Neau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merigoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.05.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715490v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.100" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660645v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.748" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660835v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.747" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330745v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Cano-Lozano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tchoufag" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mart&#237;nez-Baz&#225;n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939703" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379970v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Martinez-Bazan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.053604" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196195v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.114501" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102240v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hallez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.638" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015463v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.340" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958683v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.642" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874779v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804552" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908124v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.602" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877022v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.231" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468415v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ern" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Risso" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-120710-101250" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908876v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonhomme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duval" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.288" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908868v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Assemat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.419" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908806v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.03.013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907975v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.363" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908036v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Roux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.592377" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912372v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011108" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908114v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.475" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877297v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-009-0144-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C730C666B82A68F727D040F0AF0F5453F4B2BFDC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565022v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemil Znaien" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3259972" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561328v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saturnin Richard Adoua" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009006090" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/266ACD71AD14CB361E40990CC272F36AFED13ADF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565009v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3213246" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564994v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009006454" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/750EFE51589F0226F35EEDE57C61E1416CD57279/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874366v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2909609" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862825v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balachandar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200800414X" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574511v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2918379" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579901v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sarrazin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-007-0233-9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-129QZ687-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862695v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-007-9085-7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0CF6F8A87EE5E3876706C333DF1CDE1ADFF849D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592229v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonnet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752839" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862680v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2006.07.003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147558v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Monismith" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Cowen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Nepf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112006003594" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-SZKQV0ZR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862651v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2196451" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357011v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caill&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112006000747" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/07217DDED451B35F57D39B2D710ECA72A18ACB1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595586v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2363968" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598005v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11033" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728850v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727883v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;rigoux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728811v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2018-83196" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728828v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728788v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444932v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918002v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481492v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lieu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481446v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481514v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemal Selvam" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918004v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918006v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910910v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421147v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421232v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378575v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Renaud-Assemat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378680v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Adjoua" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361083v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362009v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362142v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caille" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362031v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362123v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189734v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Silvani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423638v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Fan Mo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu J. Mercier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389444v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Rivi&#232;re" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallaire" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411638v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Han Xue" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-magnaudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6166-4877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/magnaudet_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6731-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smallpdf.com/fr/file#s=dca9f9fa-d995-477a-b534-55ce82175939" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smallpdf.com/fr/file#s=d07cedc5-f1ba-4dd1-9207-5c0ec1eaa330" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-webofscience-com.insis.bib.cnrs.fr/wos/woscc/citation-report/f43ba4d9-03a0-43ca-86fd-b78f0bfb6fa2-016e0ff02e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=bVYTlS4AAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=UUZzh740_Ls" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=A4J6AqcESy0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=wlsu8H9lbgQ" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=i2kPQqBZVMA" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kXOjPCH3DAs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/6b0ce61c-3f1b-4648-93ca-a38860f74061/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102240/document" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/1ff8f78d-3acf-491b-8dac-bec6e094303b/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/9444fdfc-379b-4625-b776-230d54858b4c/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908124/file/auguste_10246.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/6c38932f-296b-4117-bea5-fc73005e59a5/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/ed05d78e-6954-46e1-bd47-c65ba0df5c30/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.cnrs.fr/video/6499" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-018-03201-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/893529ac-a0a2-40dd-bc6d-52660c4d8cb5/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660835/file/pierson_19284.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/57b39efd-0a2f-4581-bf8f-7a7aa9728263/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/cec4763e-1b05-43bd-8a70-b2ac9192eacb/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908876/file/Bonhomme_10245.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/e0a6cc53-6082-4cd0-9ade-e7a6dded4502/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/d721e1c7-5753-4534-9f7d-5dc248ec2a6b/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/46490fae-8c9b-48a9-a247-16f07434ea8a/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magnaudet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Bruhier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonometti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/9j1f-w77d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119368v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Marchioli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourgoin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Coletti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Fox" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105291" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118867v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyu Shi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10167" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744765v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.865" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455958v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonnefis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sierra Ausin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.19" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Aur&#233;gan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.469" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024265v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2300897120" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189597v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Burdairon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2023.08.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Candelier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Mehaddi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Mehlig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sierra-Ausin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Tirri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.113603" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760210v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolachai Boniface" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sebilleau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pimienta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.05.154" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Jiu Ni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.416" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419715v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estival&#232;zes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Aniszewski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Auguste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ling" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Osmar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110810" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413058v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Rzehak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Lucas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.6.104309" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356843v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Pierson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kharrouba" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.094303" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345254v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.398" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.429" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215136v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.044308" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933780v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.073601" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747137v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Soares" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.073602" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735362v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey F. Morris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.185" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383288v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mercier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-010719-060139" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194243v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.524" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052051v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.23" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383276v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Antonio Zampogna" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahrish B Naqvi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bottaro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2019.102708" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152629v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Praud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roig" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2019.05.012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924709v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.780" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801495v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Neau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merigoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.05.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717626v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wodlei" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03201-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715490v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.100" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660645v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.748" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660835v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.747" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330745v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Cano-Lozano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tchoufag" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mart&#237;nez-Baz&#225;n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939703" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379970v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Martinez-Bazan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.053604" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196195v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.114501" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102240v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hallez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.638" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015463v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.340" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958683v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.642" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874779v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804552" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908124v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.602" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877022v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.231" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468415v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ern" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Risso" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-120710-101250" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908876v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonhomme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duval" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.288" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908868v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Assemat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.419" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908806v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.03.013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907975v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.363" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908036v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Roux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.592377" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912372v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011108" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908114v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.475" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877297v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-009-0144-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C730C666B82A68F727D040F0AF0F5453F4B2BFDC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565022v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemil Znaien" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3259972" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561328v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saturnin Richard Adoua" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009006090" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/266ACD71AD14CB361E40990CC272F36AFED13ADF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565009v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3213246" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564994v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009006454" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/750EFE51589F0226F35EEDE57C61E1416CD57279/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874366v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2909609" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862825v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balachandar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200800414X" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574511v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2918379" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579901v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sarrazin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-007-0233-9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-129QZ687-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862695v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-007-9085-7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0CF6F8A87EE5E3876706C333DF1CDE1ADFF849D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592229v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonnet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752839" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862680v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2006.07.003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147558v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Monismith" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Cowen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Nepf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112006003594" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-SZKQV0ZR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862651v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2196451" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357011v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caill&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112006000747" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/07217DDED451B35F57D39B2D710ECA72A18ACB1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595586v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2363968" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598005v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11033" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728850v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727883v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;rigoux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728811v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2018-83196" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728828v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728788v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444932v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918002v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481492v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lieu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481446v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481514v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemal Selvam" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918004v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918006v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910910v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421147v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421232v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378575v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Renaud-Assemat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378680v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Adjoua" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362009v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361083v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362142v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caille" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362031v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362123v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189734v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Silvani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423638v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Fan Mo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu J. Mercier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389444v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Rivi&#232;re" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallaire" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411638v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Han Xue" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>