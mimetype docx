--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacques Magnaudet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Senior Researcher at CNRS,Fluid Mechanics Institute of Toulouse (IMFT)CNRS & University of Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacques-magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6166-4877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">magnaudet_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/J-6731-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a senior researcher at CNRS (the French National Center for Scientific Research), working at the Fluid Mechanics Institute of Toulouse (IMFT).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">My abridged CV may be found here </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://smallpdf.com/fr/file#s=dca9f9fa-d995-477a-b534-55ce82175939</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">A more complete version can be downloaded at </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://smallpdf.com/fr/file#s=d07cedc5-f1ba-4dd1-9207-5c0ec1eaa330</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research focuses on several fundamental aspects of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">hydrodynamics and turbulence in two-phase flows and inhomogeneous fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mostly studied by means of computational and theoretical approaches. I also closely collaborate with experimentalists and occasionally directly supervise simple experiments myself.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am especially involved in two main areas:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">the dynamics of particles, drops and bubbles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, most notably:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the determination of forces acting on these objects when they move in non-uniform or time-dependent flows;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">their hydrodynamic interactions with similar neighboring entities or walls;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the motion and possible trapping of particles and bubbles in vortical structures and the way they may collectively alter/destroy v&amp;gt;ortices or generate specific flow patterns;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">how phase change (evaporation, boiling, condensation) or contamination by surfactants modifies the dynamics of rising bubbles and spreading drops;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the topological changes that may be experienced by large rising bubbles or drops spreading on a liquid surface in the presence of Marangoni effect;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the path instability and subsequent style of paths of bubbles and rigid bodies freely moving under the effect of an external force (such as gravity/ buoyancy);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the dynamics of particles and bubbles crossing a sharp interface separating immiscible liquids;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the specific flow structure and dynamics of rigid particles settling or rising in density-stratified and rapidly-rotating fluids.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">the structure, mixing properties and near-surface interactions of non-standard inhomogeneous turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, especially:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">inter-component transfers and boundary layer structure in free-surface turbulence;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">high-Schmidt-number mass transfer across walls and free surfaces;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the peculiar structure of turbulence and mean currents beneath surface waves;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the generation of surface waves on viscous liquids by a turbulent air flow;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the physics of gravitationally-induced turbulence in open and confined geometries;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the dynamics of confined high-Reynolds-number gravity currents.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Other topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> I am or have been involved in include:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">complex two-phase flows (liquid-liquid phase inversion, sudden emptying of liquid-filled containers);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">fluid slip at rigid surfaces (influence on the dynamics of bluff-body wakes, generalization of the Navier condition to rough surfaces, drag reduction by air-filled micro-cavities);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">dynamics of droplet chains and living cells in microchannels;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">numerical techniques for two-phase flows (interface capture, modeling of viscous stresses).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">To study these problems and phenomena, I use and sometimes develop a variety of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">techniques and methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Some of them are analytical, including perturbation approaches, reciprocal theorems and vector field decomposition. Most others are computational. In particular, I developed, first by myself, then with successive generations of students and colleagues, the in-house code JADIM that solves the Navier-Stokes equations, possibly coupled with the transport of passive or active scalars such as temperature, density or surfactant concentration. This code includes boundary-fitted and fixed-grid approaches thanks to which interfacial phenomena may be accurately captured. It allows fully-resolved simulations of two- and three-phase incompressible flows, possibly with moving rigid bodies and interfacial topological changes, from viscous-dominated to fully turbulent regimes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Together with my students and colleagues, I employ these various and complementary tools to dissect and model the physical mechanisms at play in the above types of flow. This frequently yields predictions in the form of generic laws that are then used to understand, predict and sometimes optimize the properties of complex flows of engineering or geophysical relevance.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">More specifically, through various </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">collaborations with industrial and institutional partners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I have been directly involved in a variety of problems related to nuclear safety (cooling circuits, accident scenarios), steelmaking, chemical engineering (gas separation, fluidization, microfluidics), oil recovery (mixing in wellbores), transportation (interfacial phenomena in aircraft and launcher tanks, bubble-induced drag reduction), defense (bubbly wakes, container emptying, inertial confinement), air-sea interactions (wind-induced waves and near-surface turbulence, CO2 transfer and sequestration), marine pollution (microplastics, oil spills) and volcanology (viscous mixing in magmatic chimneys).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A list of my </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">publications in peer-reviewed journals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> may be found at:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www-webofscience-com.insis.bib.cnrs.fr/wos/woscc/citation-report/f43ba4d9-03a0-43ca-86fd-b78f0bfb6fa2-016e0ff02e</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">•	</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=bVYTlS4AAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Records of some talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> I gave over the last few years are available through the links below:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Falling styles of gravity/buoyancy-driven disks, ICTS Distinguished lecture (Bengaluru, 2019):</w:t></w:r><w:br/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=UUZzh740_Ls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Interplay of a pair of rising bubbles released in line, Multiphase Flows - Advances and Future Directions (online, 2021):</w:t></w:r><w:br/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=A4J6AqcESy0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Particles and bubbles getting through interfaces and stratified layers, IJMF Spotlight seminar (online, 2023):</w:t></w:r><w:br/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=wlsu8H9lbgQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Maxworthy's 1970 experiment on a computer, Perspectives in Hydrodynamics (IIT Bombay, 2024):</w:t></w:r><w:br/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=i2kPQqBZVMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	In the skin and folds of a pulsating drop, Waves and Instabilities on Fluid Interfaces (IIT Bombay, 2024):</w:t></w:r><w:br/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=kXOjPCH3DAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	From Leonardo to Stabfem: The long story of path instability of rising bubbles made short, Sectional lecture, 26th ICTAM (Daegu, 2024):</w:t></w:r><w:br/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/6b0ce61c-3f1b-4648-93ca-a38860f74061/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short videos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> illustrating some of the physical problems I investigated are also available here:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buoyancy-driven turbulent mixing of two immiscible fluids in an inclined pipe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (paper here </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-01102240/document</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Two fluids with slightly different densities, identical viscosities and no interfacial tension are unstably superimposed in a long circular pipe inclined by 15 degrees to the vertical. The fluids are slightly viscous, so that the flow that sets in quickly becomes turbulent. The first of these DNS-based videos provides an overview of the flow dynamics throughout the pipe; colors correspond to isopycnal surfaces, from C=0.9 (blue) to C=0.1 (red), with C=1 referring to the heavy fluid. The second video provides a closer view at the dynamics of the ascending fluid by visualizing the evolution of the C=0.1 iso-surface. The latter is colored by the &amp;quot;swirling strength&amp;quot; intensity, a criterion that helps identify three-dimensional vortical structures:</w:t></w:r><w:br/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/1ff8f78d-3acf-491b-8dac-bec6e094303b/</w:t></w:r></w:hyperlink><w:br/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/9444fdfc-379b-4625-b776-230d54858b4c/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Falling styles of gravity-driven disks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (paper here </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-00908124/file/auguste_10246.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">An infinitely thin rigid disk is released from rest broadside on in a slightly viscous fluid. The type of path followed by the disk depends on the ratio of the inertial and viscous forces it experiences and on the disk-to-fluid inertia ratio. The first of these DNS-based videos displays the fall of a thin disk performing large-amplitude planar zigzags. In the second video, the disk has more inertia with respect to the fluid and performs complete tumbles; colors reveal the wake structure, based on the lambda2 criterion:</w:t></w:r><w:br/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/6c38932f-296b-4117-bea5-fc73005e59a5/</w:t></w:r></w:hyperlink><w:br/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/ed05d78e-6954-46e1-bd47-c65ba0df5c30/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les gouttes qui pulsent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, a short outreach video (in French) produced by CNRS </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://images.cnrs.fr/video/6499</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, based on this paper:</w:t></w:r><w:br/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.nature.com/articles/s41467-018-03201-3</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">A more complete video showing the full experimental sequence analyzed in the paper is available at </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/893529ac-a0a2-40dd-bc6d-52660c4d8cb5/</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">A millimeter-sized dichloromethane drop is released on an aqueous bath in the presence of a surfactant, CTAB. The drop spreads over the bath surface. Evaporation-driven Marangoni stresses develop and induce a rim at the edge of the dichloromethane film. The Rayleigh-Plateau instability produces successive circular droplet crowns, while an evaporative instability induces radial wrinkles in late stages. Time variations of interfacial tensions resulting from droplet ejections and specific properties of CTAB make the system able to perform successive large-amplitude pulsations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmentation of the tail past a steel marble crossing an interface separating two immiscible liquids</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(paper here </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-01660835/file/pierson_19284.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Steel marbles settle in a silicone oil layer before they cross the interface separating this layer from a water bath. Because of their large density, they easily cross the interface and settle within the water bath with a significant speed, towing a long column (tail) of silicone oil. Provided the oil viscosity is not too large, the Kelvin-Helmholtz instability that develops soon at the tail surface yields a massive fragmentation phenomenon by which the tail breaks up into a myriad of droplets. The silicone oil if 50 times more viscous than water in the first experimental sequence, and is only 5 times more viscous in the second one:</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/57b39efd-0a2f-4581-bf8f-7a7aa9728263/</w:t></w:r></w:hyperlink><w:br/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/cec4763e-1b05-43bd-8a70-b2ac9192eacb/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air bubbles crossing an interface separating two immiscible viscous liquids</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(paper here </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-00908876/file/Bonhomme_10245.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">These three videos illustrate the complex influence of the viscosity jump encountered by a bubble crossing an interface separating two liquids, and that of the bubble size which dictates its equilibrium shape in the lower fluid. In the first video, an air bubble with a diameter d≈7mm rises first through a very viscous water-glycerin mixture, then through a silicone oil 50 times less viscous. The bubble is slightly larger (d≈11mm) and the two fluids have nearly equal viscosities in the second video. The third video shows a d≈20mm bubble rising first in water, then through a silicone oil 10 times more viscous. As the three videos make clear, increasing the bubble size yields strikingly different shapes (spheroidal, then spherical cap and finally toroidal), while varying the viscosity ratio has a deep impact on the breakthrough dynamics as well as on the geometry and volume of the tail of lower fluid entrained by the bubble.</w:t></w:r><w:br/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/e0a6cc53-6082-4cd0-9ade-e7a6dded4502/</w:t></w:r></w:hyperlink><w:br/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/d721e1c7-5753-4534-9f7d-5dc248ec2a6b/</w:t></w:r></w:hyperlink><w:br/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/46490fae-8c9b-48a9-a247-16f07434ea8a/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational constitutive law for the viscous stress tensor in incompressible two-phase flows: Derivation and tests against a three-dimensional benchmark experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Bruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), pp.074001. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/9j1f-w77d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle-laden flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Marchioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Coletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 191, pp.105291. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119368v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral migration and bouncing of a deformable bubble rising near a vertical wall. Part 2. Highly inertial regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1013, pp.A19. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2025.10167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral migration and bouncing of a deformable bubble rising near a vertical wall. Part 1. Moderately inertial regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 998, pp.A8. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2024.865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path instability of deformable bubbles rising in Newtonian liquids: A linear study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bonnefis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sierra Ausin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 980, pp.A19. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2024.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455958v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow past a sphere translating along the axis of a rotating fluid: revisiting numerically Maxworthy's experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Aurégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 967, pp.A25. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2023.469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When, how, and why the path of an air bubble rising in pure water becomes unstable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bonnefis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (11), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2300897120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined VOF-RANS approach for studying the evolution of incipient two-dimensional wind-driven waves over a viscous liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Burdairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 102, pp.150-167. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2023.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-order inertial forces and torques on a sphere in a viscous steady linear flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Mehaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Mehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Fluid Mechanics, 954, pp.A25. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2022.1015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a gas bubble in a straining flow: Deformation, oscillations, self-propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sierra-Ausin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bonnefis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Tirri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (11), pp.113603. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.113603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous spinning of a dichloromethane drop on an aqueous surfactant solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolachai Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sebilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pimienta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 625, pp.990-1001. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2022.05.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional dynamics of a pair of deformable bubbles rising initially in line.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Jiu Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 943, pp.A10. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2022.416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase inversion benchmark for multiscale multiphase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Aniszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Osmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 450, pp.110810. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419715v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag and lift forces on a rigid sphere immersed in a wall-bounded linear shear flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Rzehak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (10), pp.104309. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevfluids.6.104309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic torque on a slender cylinder rotating perpendicularly to its symmetry axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Kharrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (9), pp.094303. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.094303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-wall forces on a neutrally buoyant spherical particle in an axisymmetric stagnation-point flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special JFM volume in celebration of the George K. Batchelor centenary, 914, pp.A18. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2020.398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional dynamics of a pair of deformable bubbles rising initially in line. Part 1. Moderately inertial regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Jiu Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 920, pp.A16. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2021.429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow structure and loads over inclined cylindrical rodlike particles and fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Kharrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (4), pp.044308. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.044308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic forces on a clean spherical bubble translating in a wall-bounded linear shear flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Rzehak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (7), pp.073601. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.073601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Taylor-Culick approximation: Retraction of an axisymmetric filament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Popinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (7), pp.073602. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.073602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-wall dynamics of a neutrally buoyant spherical particle in an axisymmetric stagnation point flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey F. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 892, pp.A32. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2020.185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particles, Drops, and Bubbles Moving Across Sharp Interfaces and Stratified Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (1), pp.61-91. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-fluid-010719-060139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core mechanisms of drag enhancement on bodies settling in a stratified fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 875, pp.622-656. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2019.524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent lift and drag on a rigid body in a viscous steady linear flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Mehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 864, pp.554-595. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2019.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compliant riblets: Problem formulation and effective macrostructural properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Antonio Zampogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahrish B Naqvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bottaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91, pp.102708. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2019.102708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emptying of a bottle: How a robust pressure-driven oscillator coexists with complex two-phase flow dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.23-36. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2019.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized slip condition over rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Antonio Zampogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bottaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 858, pp.407-436. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emptying of a bottle as a test case for assessing interfacial momentum exchange models for Euler–Euler simulations of multi-scale gas-liquid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Merigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. 106, pp. 109-124. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marangoni-driven flower-like patterning of an evaporating drop spreading on a liquid surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Wodlei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sebilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pimienta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.820. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-03201-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path oscillations and enhanced drag of light rising spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. 841, pp. 228-266. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial settling of a sphere through an interface. Part 2. Sphere and tail dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. 835, pp. 808-851. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2017.748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial settling of a sphere through an interface. Part 1. From sphere flotation to wake fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. 835, pp. 762-807. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2017.747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global stability approach to wake and path instabilities of nearly oblate spheroidal rising bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Cano-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Martínez-Bazán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 28 (n° 1), pp. 014102. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4939703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paths and wakes of deformable nearly spheroidal rising bubbles close to the transition to path instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Cano-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Martinez-Bazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (5), pp.053604. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.053604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly Nonlinear Model with Exact Coefficients for the Fluttering and Spiraling Motion of Buoyancy-Driven Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 115 (n° 11), pp. 1-5. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.114501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buoyancy-induced turbulence in a tilted pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 762, pp. 435-477. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2014.638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear instability of the path of a freely rising spheroidal bubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 751, pp. 754 R4-1 1. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2014.340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global linear stability analysis of the wake and path of buoyancy-driven disks and thin cylinders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 740, pp. 278-311. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2013.642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear stability and sensitivity of the flow past a fixed oblate spheroidal bubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 25, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4804552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falling styles of disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 719, pp.388-405. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2012.602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The steady oblique path of buoyancy-driven disks and spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 707, pp. 24-36. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2012.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake-induced oscillatory paths of bodies freely rising or falling in fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Risso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (1), pp.97-121. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-fluid-120710-101250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial dynamics of air bubbles crossing a horizontal fluid-fluid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 707, pp. 405-443. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2012.288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The onset of unsteadiness of two-dimensional bodies falling or rising freely in a viscous fluid: a linear study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Assemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 690, pp. 173-202. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2011.419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quasi-static approach to the stability of the path of heavy bodies falling within a viscous fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Assemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 27, pp. 758-767. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2011.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 'reciprocal' theorem for the prediction of loads on a body moving in an inhomogeneous flow at arbitrary Reynolds number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 689, pp.564-604. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2011.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of neutrophil motion and deformation: influence of rheology and flow configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 14, pp. 107-109. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2011.592377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de bulles traversant l'interface séparant deux liquides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 12, pp. 163-168. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2011108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 'reciprocal' theorem for the prediction of loads on a body moving in an inhomogeneous flow at arbitrary Reynolds number - CORRIGENDUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 689, pp.605-606. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2011.475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcations in the wake of a thick circular disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 24, pp. 305-313. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00162-009-0144-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigations of flow structure and momentum transport in a turbulent buoyancy-driven flow inside a tilted tube.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jemil Znaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (11), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3259972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversal of the lift force on an oblate bubble in a weakly viscous linear shear flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturnin Richard Adoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 628, pp.23-41. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112009006090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence-induced secondary motion in a buoyancy-driven flow in a circular pipe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (8), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3213246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical investigation of horizontal viscous gravity currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 630, pp.71-91. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112009006454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcations and symmetry breaking in the wake of axisymmetric bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 20, pp. 1-4. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2909609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall effects in non-Boussinesq density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Balachandar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 616, pp. 445-475. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002211200800414X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of channel geometry on buoyancy-driven mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (5), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2918379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic structures of droplets in square micro-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.131-137. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-007-0233-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dispersion of solid particles in a liquid agitated by a bubble swarm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 38B, pp. 739-750. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11663-007-9085-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential accumulation of bubbles in Couette-Taylor flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.0. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2752839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interface-capturing method for incompressible two-phase flows. Validation and application to bubble dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 33, pp. 109-133. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2006.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory observations of mean flows under surface gravity waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G. Monismith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Cowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Nepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 573, pp.131-147. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112006003594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from spherical cap to toroidal bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vol. 18, pp. 1-12. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2196451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble capture by a propeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 560, pp.311. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112006000747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a two-dimensional upflowing mixing layer seeded with bubbles : bubble dispersion and effect of two-way coupling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (10), pp.103304-103305. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2363968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of droplets hydrodynamics in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (12), pp.4061-4070. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.11033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of the gas phase during bottle emptying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the emptying of a water bottle with a multi-scale two-fluid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st NEPTUNE_CFD user meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Saclay (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the emptying of a water bottle with a multi-scale two-fluid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Joint US-European Fluids Engineering Division Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Jul 2018, Montreal (Canada), Canada. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FEDSM2018-83196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of multi-scale two-fluid approach by simulating the emptying of a bottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispersed Two-Phase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHF, Sep 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the emptying of a water bottle with a multi-scale two-fluid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Merigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop of Non-Invasive Experimental Tools and Numerical Methods for the Investigation of Non-Reactive and Reactive Gas-Liquid Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hambourg (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chute d'une sphère au travers de l'interface séparant deux fluides visqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly nonlinear analysis of the flutter motion of thin cylinders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ercoftac International Symposium on Unsteady separation in Fluid-Structure Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rich life of light rising spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th APS DFD Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Pittsburg, Etats-Unis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hard life of air bubbles crossing a fluid/fluid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Fluids &amp; Flows in industry &amp; nature II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Vancouver (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path instabilities of heavy bodies in free fall in a viscous fluid: wake dynamics vs. aerodynamic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kemal Selvam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th APS DFD Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Pittsburg, Etats-Unis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of air bubbles crossing a horizontal interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Euromech Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear stability of disks falling or rising freely in a viscous fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Euromech Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized reciprocal theorem for predicting the force and torque on bodies moving in an unhomogeneous flow at arbitrary reynolds number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de bulles traversant l'interface séparant deux liquides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la déformation des neutrophiles : influence de la rhéologie et du type d'écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation aux grandes échelles d'écoulements turbulents à phases séparées par une méthode lagrangienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Renaud-Assemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthode de simulation d'écoulements diphasiques turbulents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la transition entre calottes sphériques et bulles toriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélange de fluides miscibles sous l'effet de la gravité dans un tube incliné.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sillage de bulles des navires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulement d'un fluide visqueux autour d'un disque en incidence frontale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forces et couple sur une bulle ellipsoïdale plongée dans un écoulement cisaillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturnin Richard Adoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large eddy simulations of Rayleigh-Taylor turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Silvani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Turbulence, Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Dubrovnik, Croatia. pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake instability past a sphere settling in a strongly stratified flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Fan Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu J. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation and stability of a gas bubble in a biaxial straining flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sharp and conservative method for modeling interfacial flows with insoluble surfactants in the framework of a geometric volume-of-fluid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Han Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId295"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacques Magnaudet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Senior Researcher at CNRS,Fluid Mechanics Institute of Toulouse (IMFT)CNRS & University of Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacques-magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6166-4877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">magnaudet_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/J-6731-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a senior researcher at CNRS (the French National Center for Scientific Research), working at the Fluid Mechanics Institute of Toulouse (IMFT).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">My abridged CV may be found here </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://smallpdf.com/fr/file#s=dca9f9fa-d995-477a-b534-55ce82175939</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">A more complete version can be downloaded at </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://smallpdf.com/fr/file#s=d07cedc5-f1ba-4dd1-9207-5c0ec1eaa330</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research focuses on several fundamental aspects of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">hydrodynamics and turbulence in two-phase flows and inhomogeneous fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mostly studied by means of computational and theoretical approaches. I also closely collaborate with experimentalists and occasionally directly supervise simple experiments myself.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am especially involved in two main areas:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">the dynamics of particles, drops and bubbles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, most notably:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the determination of forces acting on these objects when they move in non-uniform or time-dependent flows;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">their hydrodynamic interactions with similar neighboring entities or walls;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the motion and possible trapping of particles and bubbles in vortical structures and the way they may collectively alter/destroy v&amp;gt;ortices or generate specific flow patterns;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">how phase change (evaporation, boiling, condensation) or contamination by surfactants modifies the dynamics of rising bubbles and spreading drops;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the topological changes that may be experienced by large rising bubbles or drops spreading on a liquid surface in the presence of Marangoni effect;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the path instability and subsequent style of paths of bubbles and rigid bodies freely moving under the effect of an external force (such as gravity/ buoyancy);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the dynamics of particles and bubbles crossing a sharp interface separating immiscible liquids;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the specific flow structure and dynamics of rigid particles settling or rising in density-stratified and rapidly-rotating fluids.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">the structure, mixing properties and near-surface interactions of non-standard inhomogeneous turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, especially:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">inter-component transfers and boundary layer structure in free-surface turbulence;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">high-Schmidt-number mass transfer across walls and free surfaces;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the peculiar structure of turbulence and mean currents beneath surface waves;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the generation of surface waves on viscous liquids by a turbulent air flow;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the physics of gravitationally-induced turbulence in open and confined geometries;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the dynamics of confined high-Reynolds-number gravity currents.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Other topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> I am or have been involved in include:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">complex two-phase flows (liquid-liquid phase inversion, sudden emptying of liquid-filled containers);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">fluid slip at rigid surfaces (influence on the dynamics of bluff-body wakes, generalization of the Navier condition to rough surfaces, drag reduction by air-filled micro-cavities);</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">dynamics of droplet chains and living cells in microchannels;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">numerical techniques for two-phase flows (interface capture, modeling of viscous stresses).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">To study these problems and phenomena, I use and sometimes develop a variety of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">techniques and methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Some of them are analytical, including perturbation approaches, reciprocal theorems and vector field decomposition. Most others are computational. In particular, I developed, first by myself, then with successive generations of students and colleagues, the in-house code JADIM that solves the Navier-Stokes equations, possibly coupled with the transport of passive or active scalars such as temperature, density or surfactant concentration. This code includes boundary-fitted and fixed-grid approaches thanks to which interfacial phenomena may be accurately captured. It allows fully-resolved simulations of two- and three-phase incompressible flows, possibly with moving rigid bodies and interfacial topological changes, from viscous-dominated to fully turbulent regimes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Together with my students and colleagues, I employ these various and complementary tools to dissect and model the physical mechanisms at play in the above types of flow. This frequently yields predictions in the form of generic laws that are then used to understand, predict and sometimes optimize the properties of complex flows of engineering or geophysical relevance.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">More specifically, through various </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">collaborations with industrial and institutional partners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I have been directly involved in a variety of problems related to nuclear safety (cooling circuits, accident scenarios), steelmaking, chemical engineering (gas separation, fluidization, microfluidics), oil recovery (mixing in wellbores), transportation (interfacial phenomena in aircraft and launcher tanks, bubble-induced drag reduction), defense (bubbly wakes, container emptying, inertial confinement), air-sea interactions (wind-induced waves and near-surface turbulence, CO2 transfer and sequestration), marine pollution (microplastics, oil spills) and volcanology (viscous mixing in magmatic chimneys).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A list of my </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">publications in peer-reviewed journals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> may be found at:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www-webofscience-com.insis.bib.cnrs.fr/wos/woscc/citation-report/f43ba4d9-03a0-43ca-86fd-b78f0bfb6fa2-016e0ff02e</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">•	</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=bVYTlS4AAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Records of some talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> I gave over the last few years are available through the links below:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Falling styles of gravity/buoyancy-driven disks, ICTS Distinguished lecture (Bengaluru, 2019):</w:t></w:r><w:br/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=UUZzh740_Ls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Interplay of a pair of rising bubbles released in line, Multiphase Flows - Advances and Future Directions (online, 2021):</w:t></w:r><w:br/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=A4J6AqcESy0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Particles and bubbles getting through interfaces and stratified layers, IJMF Spotlight seminar (online, 2023):</w:t></w:r><w:br/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=wlsu8H9lbgQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Maxworthy's 1970 experiment on a computer, Perspectives in Hydrodynamics (IIT Bombay, 2024):</w:t></w:r><w:br/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=i2kPQqBZVMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	In the skin and folds of a pulsating drop, Waves and Instabilities on Fluid Interfaces (IIT Bombay, 2024):</w:t></w:r><w:br/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=kXOjPCH3DAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	From Leonardo to Stabfem: The long story of path instability of rising bubbles made short, Sectional lecture, 26th ICTAM (Daegu, 2024):</w:t></w:r><w:br/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/6b0ce61c-3f1b-4648-93ca-a38860f74061/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short videos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> illustrating some of the physical problems I investigated are also available here:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buoyancy-driven turbulent mixing of two immiscible fluids in an inclined pipe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (paper here </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-01102240/document</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Two fluids with slightly different densities, identical viscosities and no interfacial tension are unstably superimposed in a long circular pipe inclined by 15 degrees to the vertical. The fluids are slightly viscous, so that the flow that sets in quickly becomes turbulent. The first of these DNS-based videos provides an overview of the flow dynamics throughout the pipe; colors correspond to isopycnal surfaces, from C=0.9 (blue) to C=0.1 (red), with C=1 referring to the heavy fluid. The second video provides a closer view at the dynamics of the ascending fluid by visualizing the evolution of the C=0.1 iso-surface. The latter is colored by the &amp;quot;swirling strength&amp;quot; intensity, a criterion that helps identify three-dimensional vortical structures:</w:t></w:r><w:br/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/1ff8f78d-3acf-491b-8dac-bec6e094303b/</w:t></w:r></w:hyperlink><w:br/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/9444fdfc-379b-4625-b776-230d54858b4c/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Falling styles of gravity-driven disks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (paper here </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-00908124/file/auguste_10246.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">An infinitely thin rigid disk is released from rest broadside on in a slightly viscous fluid. The type of path followed by the disk depends on the ratio of the inertial and viscous forces it experiences and on the disk-to-fluid inertia ratio. The first of these DNS-based videos displays the fall of a thin disk performing large-amplitude planar zigzags. In the second video, the disk has more inertia with respect to the fluid and performs complete tumbles; colors reveal the wake structure, based on the lambda2 criterion:</w:t></w:r><w:br/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/6c38932f-296b-4117-bea5-fc73005e59a5/</w:t></w:r></w:hyperlink><w:br/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/ed05d78e-6954-46e1-bd47-c65ba0df5c30/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les gouttes qui pulsent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, a short outreach video (in French) produced by CNRS </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://images.cnrs.fr/video/6499</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, based on this paper:</w:t></w:r><w:br/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.nature.com/articles/s41467-018-03201-3</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">A more complete video showing the full experimental sequence analyzed in the paper is available at </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/893529ac-a0a2-40dd-bc6d-52660c4d8cb5/</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">A millimeter-sized dichloromethane drop is released on an aqueous bath in the presence of a surfactant, CTAB. The drop spreads over the bath surface. Evaporation-driven Marangoni stresses develop and induce a rim at the edge of the dichloromethane film. The Rayleigh-Plateau instability produces successive circular droplet crowns, while an evaporative instability induces radial wrinkles in late stages. Time variations of interfacial tensions resulting from droplet ejections and specific properties of CTAB make the system able to perform successive large-amplitude pulsations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmentation of the tail past a steel marble crossing an interface separating two immiscible liquids</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(paper here </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-01660835/file/pierson_19284.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Steel marbles settle in a silicone oil layer before they cross the interface separating this layer from a water bath. Because of their large density, they easily cross the interface and settle within the water bath with a significant speed, towing a long column (tail) of silicone oil. Provided the oil viscosity is not too large, the Kelvin-Helmholtz instability that develops soon at the tail surface yields a massive fragmentation phenomenon by which the tail breaks up into a myriad of droplets. The silicone oil if 50 times more viscous than water in the first experimental sequence, and is only 5 times more viscous in the second one:</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/57b39efd-0a2f-4581-bf8f-7a7aa9728263/</w:t></w:r></w:hyperlink><w:br/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/cec4763e-1b05-43bd-8a70-b2ac9192eacb/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air bubbles crossing an interface separating two immiscible viscous liquids</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(paper here </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-00908876/file/Bonhomme_10245.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">These three videos illustrate the complex influence of the viscosity jump encountered by a bubble crossing an interface separating two liquids, and that of the bubble size which dictates its equilibrium shape in the lower fluid. In the first video, an air bubble with a diameter d≈7mm rises first through a very viscous water-glycerin mixture, then through a silicone oil 50 times less viscous. The bubble is slightly larger (d≈11mm) and the two fluids have nearly equal viscosities in the second video. The third video shows a d≈20mm bubble rising first in water, then through a silicone oil 10 times more viscous. As the three videos make clear, increasing the bubble size yields strikingly different shapes (spheroidal, then spherical cap and finally toroidal), while varying the viscosity ratio has a deep impact on the breakthrough dynamics as well as on the geometry and volume of the tail of lower fluid entrained by the bubble.</w:t></w:r><w:br/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/e0a6cc53-6082-4cd0-9ade-e7a6dded4502/</w:t></w:r></w:hyperlink><w:br/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/d721e1c7-5753-4534-9f7d-5dc248ec2a6b/</w:t></w:r></w:hyperlink><w:br/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://app.videas.fr/46490fae-8c9b-48a9-a247-16f07434ea8a/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational constitutive law for the viscous stress tensor in incompressible two-phase flows: Derivation and tests against a three-dimensional benchmark experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Bruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), pp.074001. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/9j1f-w77d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle-laden flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Marchioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Coletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 191, pp.105291. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119368v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral migration and bouncing of a deformable bubble rising near a vertical wall. Part 2. Highly inertial regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1013, pp.A19. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2025.10167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral migration and bouncing of a deformable bubble rising near a vertical wall. Part 1. Moderately inertial regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 998, pp.A8. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2024.865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path instability of deformable bubbles rising in Newtonian liquids: A linear study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bonnefis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sierra Ausin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 980, pp.A19. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2024.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455958v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow past a sphere translating along the axis of a rotating fluid: revisiting numerically Maxworthy's experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Aurégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 967, pp.A25. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2023.469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When, how, and why the path of an air bubble rising in pure water becomes unstable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bonnefis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (11), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2300897120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined VOF-RANS approach for studying the evolution of incipient two-dimensional wind-driven waves over a viscous liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Burdairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 102, pp.150-167. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2023.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-order inertial forces and torques on a sphere in a viscous steady linear flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Mehaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Mehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Journal of Fluid Mechanics, 954, pp.A25. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2022.1015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a gas bubble in a straining flow: Deformation, oscillations, self-propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sierra-Ausin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bonnefis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Tirri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (11), pp.113603. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.113603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous spinning of a dichloromethane drop on an aqueous surfactant solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolachai Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sebilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pimienta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 625, pp.990-1001. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2022.05.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional dynamics of a pair of deformable bubbles rising initially in line.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Jiu Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 943, pp.A10. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2022.416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase inversion benchmark for multiscale multiphase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Aniszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Osmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 450, pp.110810. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419715v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag and lift forces on a rigid sphere immersed in a wall-bounded linear shear flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Rzehak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (10), pp.104309. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevfluids.6.104309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic torque on a slender cylinder rotating perpendicularly to its symmetry axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Kharrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (9), pp.094303. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.094303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-wall forces on a neutrally buoyant spherical particle in an axisymmetric stagnation-point flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special JFM volume in celebration of the George K. Batchelor centenary, 914, pp.A18. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2020.398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional dynamics of a pair of deformable bubbles rising initially in line. Part 1. Moderately inertial regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Jiu Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 920, pp.A16. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2021.429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow structure and loads over inclined cylindrical rodlike particles and fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Kharrouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (4), pp.044308. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.044308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic forces on a clean spherical bubble translating in a wall-bounded linear shear flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengyu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Rzehak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (7), pp.073601. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.073601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Taylor-Culick approximation: Retraction of an axisymmetric filament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Popinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (7), pp.073602. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.073602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-wall dynamics of a neutrally buoyant spherical particle in an axisymmetric stagnation point flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey F. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 892, pp.A32. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2020.185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particles, Drops, and Bubbles Moving Across Sharp Interfaces and Stratified Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (1), pp.61-91. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-fluid-010719-060139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core mechanisms of drag enhancement on bodies settling in a stratified fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 875, pp.622-656. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2019.524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent lift and drag on a rigid body in a viscous steady linear flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Mehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 864, pp.554-595. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2019.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compliant riblets: Problem formulation and effective macrostructural properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Antonio Zampogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahrish B Naqvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bottaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91, pp.102708. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2019.102708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emptying of a bottle: How a robust pressure-driven oscillator coexists with complex two-phase flow dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.23-36. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2019.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized slip condition over rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Antonio Zampogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bottaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 858, pp.407-436. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emptying of a bottle as a test case for assessing interfacial momentum exchange models for Euler–Euler simulations of multi-scale gas-liquid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Merigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. 106, pp. 109-124. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path oscillations and enhanced drag of light rising spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. 841, pp. 228-266. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marangoni-driven flower-like patterning of an evaporating drop spreading on a liquid surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Wodlei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sebilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pimienta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.820. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-03201-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial settling of a sphere through an interface. Part 2. Sphere and tail dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. 835, pp. 808-851. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2017.748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial settling of a sphere through an interface. Part 1. From sphere flotation to wake fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. 835, pp. 762-807. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2017.747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global stability approach to wake and path instabilities of nearly oblate spheroidal rising bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Cano-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Martínez-Bazán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 28 (n° 1), pp. 014102. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4939703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paths and wakes of deformable nearly spheroidal rising bubbles close to the transition to path instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Cano-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Martinez-Bazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (5), pp.053604. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.053604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly Nonlinear Model with Exact Coefficients for the Fluttering and Spiraling Motion of Buoyancy-Driven Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 115 (n° 11), pp. 1-5. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.114501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buoyancy-induced turbulence in a tilted pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 762, pp. 435-477. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2014.638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear instability of the path of a freely rising spheroidal bubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 751, pp. 754 R4-1 1. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2014.340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global linear stability analysis of the wake and path of buoyancy-driven disks and thin cylinders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 740, pp. 278-311. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2013.642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear stability and sensitivity of the flow past a fixed oblate spheroidal bubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 25, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4804552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falling styles of disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 719, pp.388-405. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2012.602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The steady oblique path of buoyancy-driven disks and spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 707, pp. 24-36. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2012.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake-induced oscillatory paths of bodies freely rising or falling in fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Risso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (1), pp.97-121. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-fluid-120710-101250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial dynamics of air bubbles crossing a horizontal fluid-fluid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 707, pp. 405-443. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2012.288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The onset of unsteadiness of two-dimensional bodies falling or rising freely in a viscous fluid: a linear study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Assemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 690, pp. 173-202. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2011.419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 'reciprocal' theorem for the prediction of loads on a body moving in an inhomogeneous flow at arbitrary Reynolds number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 689, pp.564-604. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2011.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quasi-static approach to the stability of the path of heavy bodies falling within a viscous fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Assemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 27, pp. 758-767. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2011.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of neutrophil motion and deformation: influence of rheology and flow configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 14, pp. 107-109. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2011.592377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de bulles traversant l'interface séparant deux liquides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 12, pp. 163-168. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2011108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 'reciprocal' theorem for the prediction of loads on a body moving in an inhomogeneous flow at arbitrary Reynolds number - CORRIGENDUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 689, pp.605-606. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2011.475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcations in the wake of a thick circular disk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 24, pp. 305-313. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00162-009-0144-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigations of flow structure and momentum transport in a turbulent buoyancy-driven flow inside a tilted tube.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jemil Znaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (11), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3259972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversal of the lift force on an oblate bubble in a weakly viscous linear shear flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturnin Richard Adoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 628, pp.23-41. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112009006090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence-induced secondary motion in a buoyancy-driven flow in a circular pipe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (8), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3213246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical investigation of horizontal viscous gravity currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 630, pp.71-91. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112009006454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcations and symmetry breaking in the wake of axisymmetric bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 20, pp. 1-4. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2909609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall effects in non-Boussinesq density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Balachandar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 616, pp. 445-475. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002211200800414X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic structures of droplets in square micro-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.131-137. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-007-0233-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of channel geometry on buoyancy-driven mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (5), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2918379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dispersion of solid particles in a liquid agitated by a bubble swarm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 38B, pp. 739-750. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11663-007-9085-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential accumulation of bubbles in Couette-Taylor flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.0. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2752839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interface-capturing method for incompressible two-phase flows. Validation and application to bubble dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 33, pp. 109-133. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2006.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory observations of mean flows under surface gravity waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G. Monismith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Cowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Nepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 573, pp.131-147. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112006003594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from spherical cap to toroidal bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vol. 18, pp. 1-12. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2196451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble capture by a propeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 560, pp.311. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112006000747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a two-dimensional upflowing mixing layer seeded with bubbles : bubble dispersion and effect of two-way coupling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (10), pp.103304-103305. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2363968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of droplets hydrodynamics in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (12), pp.4061-4070. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.11033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of the gas phase during bottle emptying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the emptying of a water bottle with a multi-scale two-fluid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st NEPTUNE_CFD user meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Saclay (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the emptying of a water bottle with a multi-scale two-fluid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Joint US-European Fluids Engineering Division Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Jul 2018, Montreal (Canada), Canada. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FEDSM2018-83196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of multi-scale two-fluid approach by simulating the emptying of a bottle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispersed Two-Phase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHF, Sep 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the emptying of a water bottle with a multi-scale two-fluid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Merigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop of Non-Invasive Experimental Tools and Numerical Methods for the Investigation of Non-Reactive and Reactive Gas-Liquid Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hambourg (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chute d'une sphère au travers de l'interface séparant deux fluides visqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly nonlinear analysis of the flutter motion of thin cylinders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ercoftac International Symposium on Unsteady separation in Fluid-Structure Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rich life of light rising spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th APS DFD Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Pittsburg, Etats-Unis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hard life of air bubbles crossing a fluid/fluid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Fluids &amp; Flows in industry &amp; nature II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Vancouver (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path instabilities of heavy bodies in free fall in a viscous fluid: wake dynamics vs. aerodynamic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kemal Selvam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th APS DFD Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Pittsburg, Etats-Unis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of air bubbles crossing a horizontal interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Euromech Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear stability of disks falling or rising freely in a viscous fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Tchoufag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Euromech Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized reciprocal theorem for predicting the force and torque on bodies moving in an unhomogeneous flow at arbitrary reynolds number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de bulles traversant l'interface séparant deux liquides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la déformation des neutrophiles : influence de la rhéologie et du type d'écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation aux grandes échelles d'écoulements turbulents à phases séparées par une méthode lagrangienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Renaud-Assemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthode de simulation d'écoulements diphasiques turbulents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Adjoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la transition entre calottes sphériques et bulles toriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélange de fluides miscibles sous l'effet de la gravité dans un tube incliné.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sillage de bulles des navires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulement d'un fluide visqueux autour d'un disque en incidence frontale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forces et couple sur une bulle ellipsoïdale plongée dans un écoulement cisaillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturnin Richard Adoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large eddy simulations of Rayleigh-Taylor turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Silvani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Turbulence, Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Dubrovnik, Croatia. pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake instability past a sphere settling in a strongly stratified flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Fan Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu J. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation and stability of a gas bubble in a biaxial straining flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sharp and conservative method for modeling interfacial flows with insoluble surfactants in the framework of a geometric volume-of-fluid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Han Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Magnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId295"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F27B69DB"/>
+    <w:nsid w:val="363205B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BDD2EEDC"/>
+    <w:nsid w:val="C77D2051"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5737C3A2"/>
+    <w:nsid w:val="4056B4A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1398C1D9"/>
+    <w:nsid w:val="383CEDB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-magnaudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6166-4877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/magnaudet_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6731-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smallpdf.com/fr/file#s=dca9f9fa-d995-477a-b534-55ce82175939" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smallpdf.com/fr/file#s=d07cedc5-f1ba-4dd1-9207-5c0ec1eaa330" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-webofscience-com.insis.bib.cnrs.fr/wos/woscc/citation-report/f43ba4d9-03a0-43ca-86fd-b78f0bfb6fa2-016e0ff02e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=bVYTlS4AAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=UUZzh740_Ls" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=A4J6AqcESy0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=wlsu8H9lbgQ" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=i2kPQqBZVMA" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kXOjPCH3DAs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/6b0ce61c-3f1b-4648-93ca-a38860f74061/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102240/document" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/1ff8f78d-3acf-491b-8dac-bec6e094303b/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/9444fdfc-379b-4625-b776-230d54858b4c/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908124/file/auguste_10246.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/6c38932f-296b-4117-bea5-fc73005e59a5/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/ed05d78e-6954-46e1-bd47-c65ba0df5c30/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.cnrs.fr/video/6499" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-018-03201-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/893529ac-a0a2-40dd-bc6d-52660c4d8cb5/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660835/file/pierson_19284.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/57b39efd-0a2f-4581-bf8f-7a7aa9728263/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/cec4763e-1b05-43bd-8a70-b2ac9192eacb/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908876/file/Bonhomme_10245.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/e0a6cc53-6082-4cd0-9ade-e7a6dded4502/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/d721e1c7-5753-4534-9f7d-5dc248ec2a6b/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/46490fae-8c9b-48a9-a247-16f07434ea8a/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magnaudet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Bruhier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonometti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/9j1f-w77d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119368v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Marchioli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourgoin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Coletti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Fox" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105291" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118867v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyu Shi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10167" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744765v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.865" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455958v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonnefis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sierra Ausin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.19" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Aur&#233;gan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.469" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024265v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2300897120" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189597v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Burdairon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2023.08.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Candelier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Mehaddi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Mehlig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sierra-Ausin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Tirri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.113603" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760210v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolachai Boniface" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sebilleau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pimienta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.05.154" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Jiu Ni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.416" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419715v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estival&#232;zes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Aniszewski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Auguste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ling" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Osmar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110810" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413058v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Rzehak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Lucas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.6.104309" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356843v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Pierson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kharrouba" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.094303" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345254v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.398" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.429" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215136v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.044308" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933780v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.073601" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747137v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Soares" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.073602" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735362v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey F. Morris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.185" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383288v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mercier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-010719-060139" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194243v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.524" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052051v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.23" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383276v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Antonio Zampogna" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahrish B Naqvi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bottaro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2019.102708" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152629v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Praud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roig" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2019.05.012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924709v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.780" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801495v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Neau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merigoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.05.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717626v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wodlei" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03201-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715490v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.100" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660645v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.748" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660835v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.747" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330745v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Cano-Lozano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tchoufag" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mart&#237;nez-Baz&#225;n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939703" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379970v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Martinez-Bazan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.053604" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196195v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.114501" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102240v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hallez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.638" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015463v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.340" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958683v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.642" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874779v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804552" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908124v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.602" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877022v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.231" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468415v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ern" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Risso" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-120710-101250" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908876v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonhomme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duval" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.288" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908868v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Assemat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.419" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908806v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.03.013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907975v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.363" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908036v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Roux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.592377" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912372v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011108" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908114v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.475" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877297v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-009-0144-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C730C666B82A68F727D040F0AF0F5453F4B2BFDC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565022v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemil Znaien" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3259972" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561328v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saturnin Richard Adoua" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009006090" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/266ACD71AD14CB361E40990CC272F36AFED13ADF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565009v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3213246" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564994v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009006454" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/750EFE51589F0226F35EEDE57C61E1416CD57279/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874366v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2909609" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862825v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balachandar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200800414X" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574511v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2918379" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579901v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sarrazin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-007-0233-9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-129QZ687-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862695v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-007-9085-7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0CF6F8A87EE5E3876706C333DF1CDE1ADFF849D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592229v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonnet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752839" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862680v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2006.07.003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147558v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Monismith" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Cowen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Nepf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112006003594" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-SZKQV0ZR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862651v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2196451" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357011v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caill&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112006000747" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/07217DDED451B35F57D39B2D710ECA72A18ACB1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595586v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2363968" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598005v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11033" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728850v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727883v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;rigoux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728811v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2018-83196" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728828v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728788v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444932v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918002v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481492v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lieu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481446v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481514v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemal Selvam" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918004v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918006v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910910v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421147v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421232v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378575v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Renaud-Assemat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378680v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Adjoua" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362009v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361083v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362142v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caille" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362031v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362123v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189734v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Silvani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423638v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Fan Mo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu J. Mercier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389444v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Rivi&#232;re" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallaire" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411638v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Han Xue" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-magnaudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6166-4877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/magnaudet_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6731-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smallpdf.com/fr/file#s=dca9f9fa-d995-477a-b534-55ce82175939" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smallpdf.com/fr/file#s=d07cedc5-f1ba-4dd1-9207-5c0ec1eaa330" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-webofscience-com.insis.bib.cnrs.fr/wos/woscc/citation-report/f43ba4d9-03a0-43ca-86fd-b78f0bfb6fa2-016e0ff02e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=bVYTlS4AAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=UUZzh740_Ls" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=A4J6AqcESy0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=wlsu8H9lbgQ" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=i2kPQqBZVMA" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kXOjPCH3DAs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/6b0ce61c-3f1b-4648-93ca-a38860f74061/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102240/document" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/1ff8f78d-3acf-491b-8dac-bec6e094303b/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/9444fdfc-379b-4625-b776-230d54858b4c/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908124/file/auguste_10246.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/6c38932f-296b-4117-bea5-fc73005e59a5/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/ed05d78e-6954-46e1-bd47-c65ba0df5c30/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.cnrs.fr/video/6499" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41467-018-03201-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/893529ac-a0a2-40dd-bc6d-52660c4d8cb5/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660835/file/pierson_19284.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/57b39efd-0a2f-4581-bf8f-7a7aa9728263/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/cec4763e-1b05-43bd-8a70-b2ac9192eacb/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908876/file/Bonhomme_10245.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/e0a6cc53-6082-4cd0-9ade-e7a6dded4502/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/d721e1c7-5753-4534-9f7d-5dc248ec2a6b/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.videas.fr/46490fae-8c9b-48a9-a247-16f07434ea8a/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magnaudet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Bruhier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonometti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/9j1f-w77d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119368v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Marchioli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourgoin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Coletti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Fox" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105291" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118867v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyu Shi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10167" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744765v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.865" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455958v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonnefis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sierra Ausin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.19" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Aur&#233;gan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.469" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024265v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2300897120" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189597v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Burdairon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2023.08.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Candelier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Mehaddi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Mehlig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sierra-Ausin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Tirri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.113603" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760210v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolachai Boniface" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sebilleau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pimienta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.05.154" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Jiu Ni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.416" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419715v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estival&#232;zes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Aniszewski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Auguste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ling" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Osmar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110810" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413058v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Rzehak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Lucas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.6.104309" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356843v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Pierson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kharrouba" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.094303" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345254v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.398" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.429" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215136v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.044308" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933780v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.073601" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747137v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Soares" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.073602" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735362v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey F. Morris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.185" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383288v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mercier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-010719-060139" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194243v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.524" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052051v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.23" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383276v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Antonio Zampogna" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahrish B Naqvi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bottaro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2019.102708" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152629v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Praud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roig" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2019.05.012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924709v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.780" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801495v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Neau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merigoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.05.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715490v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.100" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717626v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wodlei" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03201-3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660645v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.748" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660835v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.747" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330745v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Cano-Lozano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tchoufag" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mart&#237;nez-Baz&#225;n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939703" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379970v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Martinez-Bazan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.053604" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196195v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.114501" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102240v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hallez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.638" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015463v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.340" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958683v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.642" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874779v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804552" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908124v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.602" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877022v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.231" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468415v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ern" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Risso" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-120710-101250" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908876v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonhomme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duval" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.288" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908868v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Assemat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.419" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907975v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.363" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908806v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.03.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908036v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Roux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.592377" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912372v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011108" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908114v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.475" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877297v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-009-0144-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C730C666B82A68F727D040F0AF0F5453F4B2BFDC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565022v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemil Znaien" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3259972" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561328v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saturnin Richard Adoua" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009006090" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/266ACD71AD14CB361E40990CC272F36AFED13ADF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565009v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3213246" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564994v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009006454" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/750EFE51589F0226F35EEDE57C61E1416CD57279/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874366v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2909609" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862825v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balachandar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200800414X" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579901v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sarrazin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-007-0233-9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-129QZ687-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574511v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2918379" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862695v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gardin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-007-9085-7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0CF6F8A87EE5E3876706C333DF1CDE1ADFF849D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592229v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonnet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752839" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862680v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2006.07.003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147558v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Monismith" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Cowen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Nepf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112006003594" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-SZKQV0ZR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862651v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2196451" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357011v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caill&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112006000747" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/07217DDED451B35F57D39B2D710ECA72A18ACB1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595586v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2363968" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598005v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11033" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728850v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727883v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;rigoux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728811v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2018-83196" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728828v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728788v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444932v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918002v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481492v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lieu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481446v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481514v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemal Selvam" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918004v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918006v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910910v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421147v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421232v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378575v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Renaud-Assemat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378680v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Adjoua" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362009v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361083v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362142v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caille" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362031v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362123v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189734v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Silvani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423638v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Fan Mo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu J. Mercier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389444v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Rivi&#232;re" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallaire" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411638v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Han Xue" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>