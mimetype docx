--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -944,165 +944,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Roman populaire et idéologie : bouquet final de notes en forme de points d'interrogation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Migozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belphegor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (2), http://etc.dal.ca/belphegor</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Storytelling : opium du peuple et / ou plaisirs du texte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Migozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Cultural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764242v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00764198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire le journal, du poétique au politique : perspectives et perplexités</w:t>
               </w:r>
@@ -2795,173 +2795,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Hypocrite lecteur, mon semblable, mon frère ! » : le roman populaire du XIXe siècle et de la Belle Époque entre manichéisme et mauvaise foi</w:t>
+                <w:t xml:space="preserve">« « Hypocrite lecteur, mon semblable, mon frère ! » : le roman populaire du XIXe siècle et de la Belle Époque entre manichéisme et mauvaise foi. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Migozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flocel Sabaté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perverse identities. Identities in conflict</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437764v1</w:t>
+                <w:t xml:space="preserve">hal-02437803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« « Hypocrite lecteur, mon semblable, mon frère ! » : le roman populaire du XIXe siècle et de la Belle Époque entre manichéisme et mauvaise foi. »</w:t>
+                <w:t xml:space="preserve">« Hypocrite lecteur, mon semblable, mon frère ! » : le roman populaire du XIXe siècle et de la Belle Époque entre manichéisme et mauvaise foi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Migozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flocel Sabaté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perverse identities. Identities in conflict</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437803v1</w:t>
+                <w:t xml:space="preserve">hal-02437764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Reconnaître l’altérité du lecteur « populaire » : du scandale au défi épistémologique. »</w:t>
               </w:r>
@@ -3079,173 +3079,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storyplaying : la machine à fabriquer ses histoires et à apaiser son esprit</w:t>
+                <w:t xml:space="preserve">Finding the plot : l'histoire n'est pas terminée ... (Postface)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Migozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diana Holmes, David Platten, Loïc Artiaga, Jacques Migozzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finding the Plot. Storytelling in Popular Fictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932113v1</w:t>
+                <w:t xml:space="preserve">hal-00932117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the plot : l'histoire n'est pas terminée ... (Postface)</w:t>
+                <w:t xml:space="preserve">Storyplaying : la machine à fabriquer ses histoires et à apaiser son esprit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Migozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diana Holmes, David Platten, Loïc Artiaga, Jacques Migozzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finding the Plot. Storytelling in Popular Fictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932117v1</w:t>
+                <w:t xml:space="preserve">hal-00932113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les artifices de la consolation &amp;quot; : illusions et vertus du jeu romanesque</w:t>
               </w:r>
@@ -4345,51 +4345,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528540v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Migozzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.4734" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.4535" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834722v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Langlet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Levet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437848v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002553v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Amir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1062798720001118" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437825v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Letourneux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.1228" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437794v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616115v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Saumon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764193v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764242v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764198v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824173v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263650v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poupin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437847v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437842v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03222536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437730v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437717v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Artiaga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Holmes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Platten" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528526v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Dall'Asta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Pepper" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pagello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21979-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437812v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437389v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437816v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437764v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437803v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437228v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932113v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932117v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764609v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932109v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764591v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764216v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764184v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528544v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437417v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437405v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528559v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764631v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528540v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Migozzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.4734" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.4535" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834722v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Langlet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Levet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437848v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002553v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Amir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1062798720001118" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437825v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Letourneux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.1228" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437794v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616115v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Saumon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764193v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764198v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764242v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824173v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263650v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poupin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437847v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437842v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03222536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437730v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437717v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Artiaga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Holmes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Platten" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528526v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Dall'Asta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Pepper" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pagello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21979-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437812v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437389v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437816v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437803v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437764v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437228v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764609v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932109v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764591v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764216v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764184v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528544v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437417v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437405v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528559v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764631v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>