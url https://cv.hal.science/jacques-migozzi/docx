--- v1 (2026-04-16)
+++ v2 (2026-05-12)
@@ -944,165 +944,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Storytelling : opium du peuple et / ou plaisirs du texte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Migozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Cultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Roman populaire et idéologie : bouquet final de notes en forme de points d'interrogation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Migozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belphegor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9 (2), http://etc.dal.ca/belphegor</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764198v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00764242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire le journal, du poétique au politique : perspectives et perplexités</w:t>
               </w:r>
@@ -1472,57 +1472,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Extension du domaine de la littérature : quelques propositions pour repenser la formation « littéraire » à l’Université inspirées de quelques recherches récentes en LPCM. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Migozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la SELF 2017 : "Extension du domaine des lettres"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SELF XX-XXI, Sep 2017, Aix en Provence., France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Table ronde « Littératures et cultures médiatiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1550,126 +1619,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extension du domaine des lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SELF XX-XXI, Sep 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03222536v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02437730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Zigomar à Fantômas, ou le passage du côté obscur de la Force.</w:t>
               </w:r>
@@ -1952,221 +1952,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De Zigomar à Fantômas : charmes sensationnalistes de la fiction transmédiatique à la Belle Epoque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Migozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Anselmini et Chantal Massol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecritures et discours "populaires" (XIXe-XXe siècles). Nouveaux regards.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA Editions, 2023, 978-2-37747-424-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Migozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Dall'Asta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Pepper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Pagello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monica Dall'Asta, Jacques Migozzi, Federico Pagello and Andrew Pepper. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary European Crime Fiction. Representing History and Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, 2023, 978-3-031-21978-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-21979-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528526v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04528509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« « Tous pour un ! Un pour tous ! » : petite enquête multimédiatique sur une amitié au-dessus de tout soupçon. »</w:t>
               </w:r>
@@ -2388,580 +2388,580 @@
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Migozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danielle Perrot-Corpet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiction littéraire contre storytelling. Formes, valeurs, pouvoirs du récit aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de la Sorbonne, 2016, Comparatismes en Sorbonne, n° 7</w:t>
+              <w:t xml:space="preserve">, Comparatismes en Sorbonne (7), Presses Universitaires de La Sorbonne, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437812v1</w:t>
+                <w:t xml:space="preserve">hal-02437389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les fictions populaires européennes au crible du big data et du distant reading : carnet de fouilles (2008-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Migozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Besson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fictions médiatiques et récits de genre. Pour en finir avec le populaire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFLGC, 2016, Poétiques comparatistes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les fictions populaires européennes au crible du big data et du distant reading : carnet de fouilles (2008-2015) »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Migozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Besson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fictions médiatiques et récits de genre. Pour en finir avec le populaire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFLGC, 2016, Collection Poétiques comparatistes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le lecteur « populaire » au miroir déformant du regard « savant » : 50 ans de recherches littéraires sur les fictions de grande consommation, entre constantes et mutations. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Migozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jamil Dakhlia, Delphine Le Nozach, Céline Ségur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A la recherche des publics populaires. 2 Etre peuple</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Lorraine, 2016, Questions de communication, série Actes 33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lecteur « populaire » au miroir déformant du regard « savant » : 50 ans de recherches littéraires sur les fictions de grande consommation, entre constantes et mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Migozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jamil Dakhlia, Delphine Le Nozach, Céline Ségur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A la recherche des publics populaires. 2 Etre peuple</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33, Presses Universitaires de Lorraine, 2016, Questions de communication, série Actes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “Fiction littéraire contre storytelling” ? Les pièges d'un vieux duel et d'un faux débat »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Migozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danielle Perrot-Corpet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiction littéraire contre storytelling. Formes, valeurs, pouvoirs du récit aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Comparatismes en Sorbonne (7), Presses Universitaires de La Sorbonne, 2016</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de la Sorbonne, 2016, Comparatismes en Sorbonne, n° 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...239 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-02437750v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« « Hypocrite lecteur, mon semblable, mon frère ! » : le roman populaire du XIXe siècle et de la Belle Époque entre manichéisme et mauvaise foi. »</w:t>
+                <w:t xml:space="preserve">« Hypocrite lecteur, mon semblable, mon frère ! » : le roman populaire du XIXe siècle et de la Belle Époque entre manichéisme et mauvaise foi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Migozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flocel Sabaté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perverse identities. Identities in conflict</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437803v1</w:t>
+                <w:t xml:space="preserve">hal-02437764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Hypocrite lecteur, mon semblable, mon frère ! » : le roman populaire du XIXe siècle et de la Belle Époque entre manichéisme et mauvaise foi</w:t>
+                <w:t xml:space="preserve">« « Hypocrite lecteur, mon semblable, mon frère ! » : le roman populaire du XIXe siècle et de la Belle Époque entre manichéisme et mauvaise foi. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Migozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flocel Sabaté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perverse identities. Identities in conflict</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437764v1</w:t>
+                <w:t xml:space="preserve">hal-02437803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Reconnaître l’altérité du lecteur « populaire » : du scandale au défi épistémologique. »</w:t>
               </w:r>
@@ -3079,173 +3079,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the plot : l'histoire n'est pas terminée ... (Postface)</w:t>
+                <w:t xml:space="preserve">Storyplaying : la machine à fabriquer ses histoires et à apaiser son esprit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Migozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diana Holmes, David Platten, Loïc Artiaga, Jacques Migozzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finding the Plot. Storytelling in Popular Fictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932117v1</w:t>
+                <w:t xml:space="preserve">hal-00932113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storyplaying : la machine à fabriquer ses histoires et à apaiser son esprit</w:t>
+                <w:t xml:space="preserve">Finding the plot : l'histoire n'est pas terminée ... (Postface)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Migozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diana Holmes, David Platten, Loïc Artiaga, Jacques Migozzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finding the Plot. Storytelling in Popular Fictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932113v1</w:t>
+                <w:t xml:space="preserve">hal-00932117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les artifices de la consolation &amp;quot; : illusions et vertus du jeu romanesque</w:t>
               </w:r>
@@ -4345,51 +4345,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528540v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Migozzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.4734" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.4535" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834722v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Langlet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Levet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437848v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002553v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Amir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1062798720001118" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437825v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Letourneux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.1228" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437794v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616115v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Saumon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764193v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764198v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764242v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824173v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263650v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poupin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437847v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437842v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03222536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437730v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437717v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Artiaga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Holmes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Platten" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528526v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Dall'Asta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Pepper" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pagello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21979-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437812v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437389v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437816v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437803v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437764v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437228v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764609v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932109v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764591v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764216v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764184v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528544v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437417v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437405v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528559v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764631v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528540v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Migozzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.4734" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.4535" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834722v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Langlet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Levet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437848v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002553v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Amir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1062798720001118" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437825v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Letourneux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.1228" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437794v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616115v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Saumon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764193v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764242v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764198v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824173v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263650v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poupin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437847v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437842v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437730v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03222536v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437717v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Artiaga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Holmes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Platten" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Dall'Asta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Pepper" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pagello" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21979-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437389v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437816v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437807v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437812v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437764v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437803v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437228v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932113v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932117v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764609v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932109v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764591v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764216v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764184v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528544v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437417v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437405v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528559v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02437214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764631v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>