--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -368,248 +368,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of isolated or mixed strains from long reads: a challenge met on Streptococcus thermophilus using a MinION sequencer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequencing DNA with nanopores: Troubles and biases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Téo Lemane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Guédon</w:t>
+                <w:t xml:space="preserve">Clara Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.000654⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (10), pp.e0257521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0257521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03444296v1</w:t>
+                <w:t xml:space="preserve">hal-03362956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing DNA with nanopores: Troubles and biases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of isolated or mixed strains from long reads: a challenge met on Streptococcus thermophilus using a MinION sequencer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Siekaniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Lemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Delahaye</w:t>
+                <w:t xml:space="preserve">Eric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (10), pp.e0257521. </w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (11), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0257521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.000654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362956v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring Biochemical Reactions and Metabolite Structures to Understand Metabolic Pathway Drift</w:t>
               </w:r>
@@ -1484,429 +1484,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ModuleOrganizer: detecting modules in families of transposable elements.</w:t>
+                <w:t xml:space="preserve">Introduction Special Theme Computational Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Tempel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fariza Tahi</w:t>
+                <w:t xml:space="preserve">Klau Gunnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ERCIM News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Special Theme Computational Biology, 82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00536742v1</w:t>
+                <w:t xml:space="preserve">inria-00537580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction Special Theme Computational Biology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioinformatic prediction, deep sequencing of microRNAs and expression analysis during phenotypic plasticity in the pea aphid, Acyrthosiphon pisum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klau Gunnar</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Owain Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCIM News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00537580v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00482283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décoder le vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interstices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinformatic prediction, deep sequencing of microRNAs and expression analysis during phenotypic plasticity in the pea aphid, Acyrthosiphon pisum.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ModuleOrganizer: detecting modules in families of transposable elements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Walsh</w:t>
+                <w:t xml:space="preserve">Sebastien Tempel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Owain Edwards</w:t>
+                <w:t xml:space="preserve">Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Gordon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fariza Tahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 (1), pp.281. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-11-474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00482283v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décoder le vivant</w:t>
               </w:r>
@@ -1961,51 +1961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPI: a CRISPR Interactive database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4179,217 +4179,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Substitutability for Sequence Generalization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Garet</w:t>
+                <w:t xml:space="preserve">Recherche d'instances de motifs expressifs avec Logol. Application à la modélisation d'événements de frameshift -1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belleannée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICGI 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Maryland, Sep 2012, Washington, United States. pp.97-111</w:t>
+              <w:t xml:space="preserve">JOBIM 2012- 13e Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.5-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730553v1</w:t>
+                <w:t xml:space="preserve">hal-00726791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'instances de motifs expressifs avec Logol. Application à la modélisation d'événements de frameshift -1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sallou</w:t>
+                <w:t xml:space="preserve">Local Substitutability for Sequence Generalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2012- 13e Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.5-14</w:t>
+              <w:t xml:space="preserve">ICGI 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Maryland, Sep 2012, Washington, United States. pp.97-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726791v1</w:t>
+                <w:t xml:space="preserve">hal-00730553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification rapide de familles protéiques par dominance</w:t>
               </w:r>
@@ -4496,90 +4496,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction and analyzes of non coding RNA sequences in the pea aphid genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owain Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4848,282 +4848,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From AphidBase and Lepido-DB to an Information System for Insect Plant pest genomics studies.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">c-GAMMA: Comparative Genome Analysis of Molecular Markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lavenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Cousserans</w:t>
+                <w:t xml:space="preserve">Raoul Vorc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joël Querellou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on Information System for Insect Pest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pattern Recognition in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Sheffield, United Kingdom. pp.255-269, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04031-3_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00435823v1</w:t>
+                <w:t xml:space="preserve">inria-00425373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">c-GAMMA: Comparative Genome Analysis of Molecular Markers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From AphidBase and Lepido-DB to an Information System for Insect Plant pest genomics studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lavenier</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoul Vorc'H</w:t>
+                <w:t xml:space="preserve">François Cousserans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Querellou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition in Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st Workshop on Information System for Insect Pest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00425373v1</w:t>
+                <w:t xml:space="preserve">inria-00435823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de domaines dans des séquences génomiques : un problème de couverture optimale</w:t>
               </w:r>
@@ -5381,277 +5381,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genomic basis of the Streptococcus thermophilus health-promoting properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victoria Chuat</w:t>
+                <w:t xml:space="preserve">Storing the declaration of human rights on one data DNA molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouenou Coatrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belaid Hamoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2022 - Les journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France. , pp.1-1, 2022</w:t>
+              <w:t xml:space="preserve">CominLabs day 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rennes, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717986v1</w:t>
+                <w:t xml:space="preserve">hal-03817852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storing the declaration of human rights on one data DNA molecule</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Derrien</w:t>
+                <w:t xml:space="preserve">The genomic basis of the Streptococcus thermophilus health-promoting properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Siekaniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CominLabs day 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Rennes, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">JOBIM 2022 - Les journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. , pp.1-1, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817852v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of bacterial strains using ORI (Oxford nanopore Reads Identification)</w:t>
               </w:r>
@@ -5676,51 +5676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ouazahrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5788,51 +5788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Siekaniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6112,216 +6112,216 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA et bioinformatique</w:t>
+                <w:t xml:space="preserve">Artificial Intelligence and Bioinformatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. </w:t>
+              <w:t xml:space="preserve">Marquis, P., Papini, O., Prade, H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’intelligence artificielle: De quoi s’agit-il vraiment ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cépaduès, pp.101, 2020, 9782364938502</w:t>
+              <w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, III, Springer, pp.575, 2020, Interfaces and Applications of Artificial Intelligence, 978-3-030-06169-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127545v1</w:t>
+                <w:t xml:space="preserve">hal-01850570v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Intelligence and Bioinformatics</w:t>
+                <w:t xml:space="preserve">IA et bioinformatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marquis, P., Papini, O., Prade, H. </w:t>
+              <w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, III, Springer, pp.575, 2020, Interfaces and Applications of Artificial Intelligence, 978-3-030-06169-2</w:t>
+              <w:t xml:space="preserve">L’intelligence artificielle: De quoi s’agit-il vraiment ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cépaduès, pp.101, 2020, 9782364938502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850570v2</w:t>
+                <w:t xml:space="preserve">hal-03127545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding and Characterizing Repeats in Plant Genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tempel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6957,77 +6957,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling local repeats on genomic sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7632,51 +7632,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leblanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2023-0109" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612308v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Siekaniec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08459-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444296v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Lemane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000654" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03362956v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delahaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0257521" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943880v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100849" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02018724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Wery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2019.01.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643156v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Lecompte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky834" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laniau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Cort&#233;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3860" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058610v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Videla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Eduati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gebser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.06.022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100051v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belleann&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911795v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Pluchon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fouqueau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Crez&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Briffotaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079707" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tempel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariza Tahi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-474" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klau Gunnar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00482283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walsh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owain Edwards" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Gordon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-281" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438517v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438512v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Romancer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp586" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448730v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Renault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Moundras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006397" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180376v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tempel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak El Amrani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.06.030" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090517v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l-C&#233;sar C. Lerman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Valin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129773v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-477" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107100v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quignon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lavigne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2005-6-10-r83" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015234v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ranchy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184805v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caraux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gu&#233;noche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001498000336" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399578v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourneuf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21462-3_18" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872266v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558302v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59271-8_6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327368v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moinard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quiniou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01198943v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Antoine-Lorquin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063030v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bazille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059506v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sallou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09192-1_4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566284v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Legeai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Seitz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063727v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Garet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080249v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Garet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924413v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00730553v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726791v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00611457v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Boudic-Jamin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Malod-Dognin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cornu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Andonov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537927v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Walsh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536680v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaros Mavridis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwesh Venkatraman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ritchie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Morikawa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667141v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgeon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Melaine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435823v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousserans" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425373v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Vorc'H" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Querellou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04031-3_23" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186471v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015261v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717986v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817852v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Berton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belaid Hamoum" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374572v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ouazahrou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121440v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242893v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Andrieux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093072v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Gon&#231;alves" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mucherino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03127545v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850570v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01228488v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3167-5_17" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196714v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas S. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlile Lavor" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093337v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inria.fr/hal-01093337" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44983-7_31" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00730207v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-603-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129758v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643408v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00353690v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186568v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070303v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian H&#228;ussler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073042v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073427v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sinoquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00355156v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leblanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2023-0109" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612308v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Siekaniec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08459-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03362956v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delahaye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0257521" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444296v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Lemane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000654" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943880v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100849" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02018724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Wery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2019.01.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643156v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Lecompte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky834" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laniau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Cort&#233;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3860" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058610v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Videla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Eduati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gebser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.06.022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100051v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belleann&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911795v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Pluchon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fouqueau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Crez&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Briffotaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079707" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537580v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klau Gunnar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00482283v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walsh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owain Edwards" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Gordon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-281" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350190v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536742v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tempel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousseau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariza Tahi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-474" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438517v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438512v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Romancer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp586" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448730v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Renault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Moundras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006397" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180376v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tempel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak El Amrani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.06.030" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090517v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l-C&#233;sar C. Lerman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Valin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129773v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-477" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107100v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quignon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lavigne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2005-6-10-r83" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015234v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ranchy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184805v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caraux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gu&#233;noche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001498000336" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399578v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourneuf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21462-3_18" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872266v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558302v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59271-8_6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327368v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moinard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quiniou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01198943v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Antoine-Lorquin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063030v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bazille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059506v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sallou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09192-1_4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566284v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Legeai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Seitz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063727v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Garet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080249v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Garet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924413v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726791v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00730553v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00611457v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Boudic-Jamin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Malod-Dognin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cornu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Andonov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537927v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Walsh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536680v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaros Mavridis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwesh Venkatraman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ritchie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Morikawa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667141v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgeon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Melaine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425373v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Vorc'H" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Querellou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04031-3_23" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435823v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousserans" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186471v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015261v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817852v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Berton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belaid Hamoum" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717986v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374572v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ouazahrou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121440v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242893v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Andrieux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093072v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Gon&#231;alves" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mucherino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850570v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03127545v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01228488v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3167-5_17" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196714v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas S. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlile Lavor" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093337v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inria.fr/hal-01093337" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44983-7_31" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00730207v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-603-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129758v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643408v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00353690v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186568v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070303v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian H&#228;ussler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073042v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073427v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sinoquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00355156v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>