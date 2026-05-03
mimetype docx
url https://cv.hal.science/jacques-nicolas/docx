--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -368,248 +368,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing DNA with nanopores: Troubles and biases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of isolated or mixed strains from long reads: a challenge met on Streptococcus thermophilus using a MinION sequencer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Siekaniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Delahaye</w:t>
+                <w:t xml:space="preserve">Téo Lemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0257521⟩</w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (11), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.000654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362956v1</w:t>
+                <w:t xml:space="preserve">hal-03444296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of isolated or mixed strains from long reads: a challenge met on Streptococcus thermophilus using a MinION sequencer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequencing DNA with nanopores: Troubles and biases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Guédon</w:t>
+                <w:t xml:space="preserve">Clara Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (11), pp.1-14. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (10), pp.e0257521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.000654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0257521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444296v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring Biochemical Reactions and Metabolite Structures to Understand Metabolic Pathway Drift</w:t>
               </w:r>
@@ -1484,749 +1484,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction Special Theme Computational Biology</w:t>
+                <w:t xml:space="preserve">ModuleOrganizer: detecting modules in families of transposable elements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klau Gunnar</w:t>
+                <w:t xml:space="preserve">Sebastien Tempel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fariza Tahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCIM News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-11-474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00537580v1</w:t>
+                <w:t xml:space="preserve">inria-00536742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinformatic prediction, deep sequencing of microRNAs and expression analysis during phenotypic plasticity in the pea aphid, Acyrthosiphon pisum.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction Special Theme Computational Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Owain Edwards</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Klau Gunnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ERCIM News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Special Theme Computational Biology, 82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00482283v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00537580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décoder le vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interstices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ModuleOrganizer: detecting modules in families of transposable elements.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioinformatic prediction, deep sequencing of microRNAs and expression analysis during phenotypic plasticity in the pea aphid, Acyrthosiphon pisum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Tempel</w:t>
+                <w:t xml:space="preserve">Thomas Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Rousseau</w:t>
+                <w:t xml:space="preserve">Owain Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fariza Tahi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karl Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11, pp.474. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-11-474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536742v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00482283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décoder le vivant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symbiotic Virus at the Evolutionary Intersection of Three Types of Large DNA Viruses; Iridoviruses, Ascoviruses, and Ichnoviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Moundras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Véronique Demattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DocSciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (7), pp.e6397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00438517v1</w:t>
+                <w:t xml:space="preserve">inria-00448730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPI: a CRISPR Interactive database</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Décoder le vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DocSciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Le numérique et les sciences du vivant, 8, pp.26-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00438512v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00438517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbiotic Virus at the Evolutionary Intersection of Three Types of Large DNA Viruses; Iridoviruses, Ascoviruses, and Ichnoviruses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Renault</w:t>
+                <w:t xml:space="preserve">CRISPI: a CRISPR Interactive database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Romancer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (7), pp.e6397. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (24), pp.3317-3318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btp586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00448730v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00438512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based Identification of Helitrons Results in a New Classification of Their Families in Arabidopsis thaliana</w:t>
               </w:r>
@@ -2323,312 +2323,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00180376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain organization within repeated DNA sequences: application to the study of a family of transposable elements.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Browsing repeats in genomes : Pygram and an application to non-coding region analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Giraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lavenier</w:t>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israël-César C. Lerman</w:t>
+                <w:t xml:space="preserve">Frédéric Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Valin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-7-477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00090517v1</w:t>
+                <w:t xml:space="preserve">hal-00129773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Browsing repeats in genomes : Pygram and an application to non-coding region analysis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Durand</w:t>
+                <w:t xml:space="preserve">Domain organization within repeated DNA sequences: application to the study of a family of transposable elements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tempel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mahé</w:t>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lavenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël-César C. Lerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Valin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22(16), pp.1948-1954</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00129773v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dog and rat olfactory receptor repertoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Quignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2718,51 +2718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suffix-Tree Analyser (STAN): looking for nucleotidic and peptidic patterns in genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Ranchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3358,230 +3358,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From formal concepts to analogical complexes</w:t>
+                <w:t xml:space="preserve">Comparaison des cibles d’une matrice de score et d’une expression régulière. Application à la recherche de sites de fixation du facteur de transcription LXR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Miclet</w:t>
+                <w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belleannée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLA 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIMOS, CNRS et Université Blaise Pascal, Oct 2015, Clermont-Ferrand, France. pp.12</w:t>
+              <w:t xml:space="preserve">JOBIM 2015- 16e Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198943v1</w:t>
+                <w:t xml:space="preserve">hal-01197050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des cibles d’une matrice de score et d’une expression régulière. Application à la recherche de sites de fixation du facteur de transcription LXR</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From formal concepts to analogical complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
+                <w:t xml:space="preserve">Laurent Miclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Belleannée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2015- 16e Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">CLA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIMOS, CNRS et Université Blaise Pascal, Oct 2015, Clermont-Ferrand, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197050v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Protein Design: trying an Answer Set Programming approach to solve the problem</w:t>
               </w:r>
@@ -4179,217 +4179,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'instances de motifs expressifs avec Logol. Application à la modélisation d'événements de frameshift -1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sallou</w:t>
+                <w:t xml:space="preserve">Local Substitutability for Sequence Generalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2012- 13e Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.5-14</w:t>
+              <w:t xml:space="preserve">ICGI 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Maryland, Sep 2012, Washington, United States. pp.97-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726791v1</w:t>
+                <w:t xml:space="preserve">hal-00730553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Substitutability for Sequence Generalization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Garet</w:t>
+                <w:t xml:space="preserve">Recherche d'instances de motifs expressifs avec Logol. Application à la modélisation d'événements de frameshift -1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belleannée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICGI 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Maryland, Sep 2012, Washington, United States. pp.97-111</w:t>
+              <w:t xml:space="preserve">JOBIM 2012- 13e Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.5-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730553v1</w:t>
+                <w:t xml:space="preserve">hal-00726791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification rapide de familles protéiques par dominance</w:t>
               </w:r>
@@ -4496,90 +4496,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction and analyzes of non coding RNA sequences in the pea aphid genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owain Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4984,51 +4984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From AphidBase and Lepido-DB to an Information System for Insect Plant pest genomics studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5243,64 +5243,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation modulaire des séquences d'ADN répétées: application à l'étude des hélitrons non-autonomes dans le génome d'Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tempel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël-César C. Lerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Couée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5381,277 +5381,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storing the declaration of human rights on one data DNA molecule</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Derrien</w:t>
+                <w:t xml:space="preserve">The genomic basis of the Streptococcus thermophilus health-promoting properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Siekaniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CominLabs day 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Rennes, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">JOBIM 2022 - Les journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. , pp.1-1, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817852v1</w:t>
+                <w:t xml:space="preserve">hal-03717986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genomic basis of the Streptococcus thermophilus health-promoting properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victoria Chuat</w:t>
+                <w:t xml:space="preserve">Storing the declaration of human rights on one data DNA molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouenou Coatrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belaid Hamoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2022 - Les journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France. , pp.1-1, 2022</w:t>
+              <w:t xml:space="preserve">CominLabs day 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rennes, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717986v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of bacterial strains using ORI (Oxford nanopore Reads Identification)</w:t>
               </w:r>
@@ -5676,51 +5676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ouazahrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5788,51 +5788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Siekaniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6112,173 +6112,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Intelligence and Bioinformatics</w:t>
+                <w:t xml:space="preserve">IA et bioinformatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marquis, P., Papini, O., Prade, H. </w:t>
+              <w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, III, Springer, pp.575, 2020, Interfaces and Applications of Artificial Intelligence, 978-3-030-06169-2</w:t>
+              <w:t xml:space="preserve">L’intelligence artificielle: De quoi s’agit-il vraiment ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cépaduès, pp.101, 2020, 9782364938502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850570v2</w:t>
+                <w:t xml:space="preserve">hal-03127545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA et bioinformatique</w:t>
+                <w:t xml:space="preserve">Artificial Intelligence and Bioinformatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. </w:t>
+              <w:t xml:space="preserve">Marquis, P., Papini, O., Prade, H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’intelligence artificielle: De quoi s’agit-il vraiment ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cépaduès, pp.101, 2020, 9782364938502</w:t>
+              <w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, III, Springer, pp.575, 2020, Interfaces and Applications of Artificial Intelligence, 978-3-030-06169-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127545v1</w:t>
+                <w:t xml:space="preserve">hal-01850570v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding and Characterizing Repeats in Plant Genomes</w:t>
               </w:r>
@@ -6719,64 +6719,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyramid diagram: visualizing the organization of repetitive sequences in genomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Valin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6957,51 +6957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling local repeats on genomic sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7632,51 +7632,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leblanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2023-0109" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612308v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Siekaniec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08459-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03362956v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delahaye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0257521" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444296v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Lemane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000654" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943880v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100849" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02018724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Wery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2019.01.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643156v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Lecompte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky834" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laniau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Cort&#233;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3860" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058610v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Videla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Eduati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gebser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.06.022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100051v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belleann&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911795v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Pluchon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fouqueau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Crez&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Briffotaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079707" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537580v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klau Gunnar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00482283v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walsh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owain Edwards" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Gordon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-281" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350190v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536742v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tempel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousseau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariza Tahi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-474" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438517v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438512v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Romancer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp586" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448730v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Renault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Moundras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006397" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180376v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tempel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak El Amrani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.06.030" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090517v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l-C&#233;sar C. Lerman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Valin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129773v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-477" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107100v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quignon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lavigne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2005-6-10-r83" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015234v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ranchy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184805v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caraux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gu&#233;noche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001498000336" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399578v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourneuf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21462-3_18" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872266v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558302v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59271-8_6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327368v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moinard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quiniou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01198943v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Antoine-Lorquin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063030v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bazille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059506v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sallou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09192-1_4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566284v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Legeai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Seitz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063727v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Garet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080249v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Garet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924413v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726791v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00730553v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00611457v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Boudic-Jamin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Malod-Dognin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cornu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Andonov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537927v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Walsh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536680v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaros Mavridis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwesh Venkatraman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ritchie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Morikawa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667141v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgeon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Melaine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425373v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Vorc'H" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Querellou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04031-3_23" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435823v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousserans" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186471v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015261v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817852v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Berton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belaid Hamoum" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717986v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374572v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ouazahrou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121440v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242893v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Andrieux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093072v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Gon&#231;alves" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mucherino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850570v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03127545v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01228488v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3167-5_17" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196714v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas S. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlile Lavor" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093337v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inria.fr/hal-01093337" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44983-7_31" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00730207v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-603-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129758v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643408v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00353690v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186568v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070303v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian H&#228;ussler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073042v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073427v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sinoquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00355156v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leblanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2023-0109" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612308v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Siekaniec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08459-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444296v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Lemane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000654" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03362956v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delahaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0257521" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943880v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100849" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02018724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Wery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2019.01.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643156v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Lecompte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky834" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laniau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Cort&#233;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3860" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058610v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Videla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Eduati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gebser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.06.022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100051v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belleann&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911795v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Pluchon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fouqueau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Crez&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Briffotaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079707" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tempel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariza Tahi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-474" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klau Gunnar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00482283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walsh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owain Edwards" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Gordon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-281" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448730v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Renault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Moundras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006397" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438517v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438512v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Romancer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp586" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180376v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tempel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak El Amrani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.06.030" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129773v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Valin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-477" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090517v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l-C&#233;sar C. Lerman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107100v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quignon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lavigne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2005-6-10-r83" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015234v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ranchy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184805v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caraux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gu&#233;noche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001498000336" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399578v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourneuf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21462-3_18" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872266v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558302v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59271-8_6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327368v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moinard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quiniou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197050v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Antoine-Lorquin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01198943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063030v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bazille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059506v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sallou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09192-1_4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566284v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Legeai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Seitz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063727v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Garet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080249v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Garet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924413v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00730553v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726791v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00611457v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Boudic-Jamin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Malod-Dognin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cornu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Andonov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537927v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Walsh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536680v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaros Mavridis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwesh Venkatraman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ritchie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Morikawa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667141v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgeon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Melaine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425373v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Vorc'H" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Querellou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04031-3_23" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435823v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousserans" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186471v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015261v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717986v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817852v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Berton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belaid Hamoum" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374572v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ouazahrou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121440v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242893v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Andrieux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093072v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Gon&#231;alves" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mucherino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03127545v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850570v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01228488v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3167-5_17" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196714v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas S. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlile Lavor" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093337v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inria.fr/hal-01093337" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44983-7_31" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00730207v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-603-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129758v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643408v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00353690v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186568v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070303v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian H&#228;ussler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073042v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073427v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sinoquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00355156v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>