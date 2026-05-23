--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -368,248 +368,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of isolated or mixed strains from long reads: a challenge met on Streptococcus thermophilus using a MinION sequencer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequencing DNA with nanopores: Troubles and biases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Téo Lemane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Guédon</w:t>
+                <w:t xml:space="preserve">Clara Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.000654⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (10), pp.e0257521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0257521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03444296v1</w:t>
+                <w:t xml:space="preserve">hal-03362956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing DNA with nanopores: Troubles and biases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of isolated or mixed strains from long reads: a challenge met on Streptococcus thermophilus using a MinION sequencer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Siekaniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Lemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Delahaye</w:t>
+                <w:t xml:space="preserve">Eric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (10), pp.e0257521. </w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (11), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0257521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.000654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362956v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring Biochemical Reactions and Metabolite Structures to Understand Metabolic Pathway Drift</w:t>
               </w:r>
@@ -1484,749 +1484,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ModuleOrganizer: detecting modules in families of transposable elements.</w:t>
+                <w:t xml:space="preserve">Introduction Special Theme Computational Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Tempel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fariza Tahi</w:t>
+                <w:t xml:space="preserve">Klau Gunnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ERCIM News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Special Theme Computational Biology, 82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00536742v1</w:t>
+                <w:t xml:space="preserve">inria-00537580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction Special Theme Computational Biology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioinformatic prediction, deep sequencing of microRNAs and expression analysis during phenotypic plasticity in the pea aphid, Acyrthosiphon pisum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klau Gunnar</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Owain Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCIM News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00537580v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00482283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décoder le vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interstices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinformatic prediction, deep sequencing of microRNAs and expression analysis during phenotypic plasticity in the pea aphid, Acyrthosiphon pisum.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ModuleOrganizer: detecting modules in families of transposable elements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Walsh</w:t>
+                <w:t xml:space="preserve">Sebastien Tempel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Owain Edwards</w:t>
+                <w:t xml:space="preserve">Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Gordon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fariza Tahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 (1), pp.281. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-11-474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00482283v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbiotic Virus at the Evolutionary Intersection of Three Types of Large DNA Viruses; Iridoviruses, Ascoviruses, and Ichnoviruses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Décoder le vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DocSciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Le numérique et les sciences du vivant, 8, pp.26-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00448730v1</w:t>
+                <w:t xml:space="preserve">inria-00438517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décoder le vivant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CRISPI: a CRISPR Interactive database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Romancer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DocSciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (24), pp.3317-3318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btp586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00438517v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00438512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPI: a CRISPR Interactive database</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Rousseau</w:t>
+                <w:t xml:space="preserve">Symbiotic Virus at the Evolutionary Intersection of Three Types of Large DNA Viruses; Iridoviruses, Ascoviruses, and Ichnoviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gonnet</w:t>
+                <w:t xml:space="preserve">Corinne Moundras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Le Romancer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Véronique Demattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25 (24), pp.3317-3318. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (7), pp.e6397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btp586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00438512v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00448730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based Identification of Helitrons Results in a New Classification of Their Families in Arabidopsis thaliana</w:t>
               </w:r>
@@ -3358,230 +3358,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des cibles d’une matrice de score et d’une expression régulière. Application à la recherche de sites de fixation du facteur de transcription LXR</w:t>
+                <w:t xml:space="preserve">From formal concepts to analogical complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
+                <w:t xml:space="preserve">Laurent Miclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Belleannée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2015- 16e Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">CLA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIMOS, CNRS et Université Blaise Pascal, Oct 2015, Clermont-Ferrand, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197050v1</w:t>
+                <w:t xml:space="preserve">hal-01198943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From formal concepts to analogical complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison des cibles d’une matrice de score et d’une expression régulière. Application à la recherche de sites de fixation du facteur de transcription LXR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Miclet</w:t>
+                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belleannée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLA 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIMOS, CNRS et Université Blaise Pascal, Oct 2015, Clermont-Ferrand, France. pp.12</w:t>
+              <w:t xml:space="preserve">JOBIM 2015- 16e Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198943v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Protein Design: trying an Answer Set Programming approach to solve the problem</w:t>
               </w:r>
@@ -4179,217 +4179,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Substitutability for Sequence Generalization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Garet</w:t>
+                <w:t xml:space="preserve">Recherche d'instances de motifs expressifs avec Logol. Application à la modélisation d'événements de frameshift -1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belleannée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICGI 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Maryland, Sep 2012, Washington, United States. pp.97-111</w:t>
+              <w:t xml:space="preserve">JOBIM 2012- 13e Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.5-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730553v1</w:t>
+                <w:t xml:space="preserve">hal-00726791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'instances de motifs expressifs avec Logol. Application à la modélisation d'événements de frameshift -1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sallou</w:t>
+                <w:t xml:space="preserve">Local Substitutability for Sequence Generalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2012- 13e Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.5-14</w:t>
+              <w:t xml:space="preserve">ICGI 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Maryland, Sep 2012, Washington, United States. pp.97-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726791v1</w:t>
+                <w:t xml:space="preserve">hal-00730553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification rapide de familles protéiques par dominance</w:t>
               </w:r>
@@ -4490,277 +4490,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00611457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction and analyzes of non coding RNA sequences in the pea aphid genome</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SHREC'10 Track: Protein Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Walsh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Nicolas</w:t>
+                <w:t xml:space="preserve">Lazaros Mavridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishwesh Venkatraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ritchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoto Morikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumen Andonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropods Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Kansas City, United States</w:t>
+              <w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval - 3DOR 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Norrköping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00537927v1</w:t>
+                <w:t xml:space="preserve">inria-00536680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHREC'10 Track: Protein Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Ritchie</w:t>
+                <w:t xml:space="preserve">Prediction and analyzes of non coding RNA sequences in the pea aphid genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoto Morikawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rumen Andonov</w:t>
+                <w:t xml:space="preserve">T. Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owain Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval - 3DOR 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Norrköping, Sweden</w:t>
+              <w:t xml:space="preserve">Arthropods Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Kansas City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536680v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00537927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and characterization of novel anti-infectious peptides from the male genital tract.</w:t>
               </w:r>
@@ -4984,51 +4984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From AphidBase and Lepido-DB to an Information System for Insect Plant pest genomics studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5381,277 +5381,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genomic basis of the Streptococcus thermophilus health-promoting properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victoria Chuat</w:t>
+                <w:t xml:space="preserve">Storing the declaration of human rights on one data DNA molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouenou Coatrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belaid Hamoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2022 - Les journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France. , pp.1-1, 2022</w:t>
+              <w:t xml:space="preserve">CominLabs day 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rennes, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717986v1</w:t>
+                <w:t xml:space="preserve">hal-03817852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storing the declaration of human rights on one data DNA molecule</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Derrien</w:t>
+                <w:t xml:space="preserve">The genomic basis of the Streptococcus thermophilus health-promoting properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Siekaniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CominLabs day 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Rennes, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">JOBIM 2022 - Les journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. , pp.1-1, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817852v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of bacterial strains using ORI (Oxford nanopore Reads Identification)</w:t>
               </w:r>
@@ -5676,51 +5676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ouazahrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5788,51 +5788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Siekaniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6112,173 +6112,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA et bioinformatique</w:t>
+                <w:t xml:space="preserve">Artificial Intelligence and Bioinformatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. </w:t>
+              <w:t xml:space="preserve">Marquis, P., Papini, O., Prade, H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’intelligence artificielle: De quoi s’agit-il vraiment ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cépaduès, pp.101, 2020, 9782364938502</w:t>
+              <w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, III, Springer, pp.575, 2020, Interfaces and Applications of Artificial Intelligence, 978-3-030-06169-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127545v1</w:t>
+                <w:t xml:space="preserve">hal-01850570v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Intelligence and Bioinformatics</w:t>
+                <w:t xml:space="preserve">IA et bioinformatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marquis, P., Papini, O., Prade, H. </w:t>
+              <w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, III, Springer, pp.575, 2020, Interfaces and Applications of Artificial Intelligence, 978-3-030-06169-2</w:t>
+              <w:t xml:space="preserve">L’intelligence artificielle: De quoi s’agit-il vraiment ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cépaduès, pp.101, 2020, 9782364938502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850570v2</w:t>
+                <w:t xml:space="preserve">hal-03127545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding and Characterizing Repeats in Plant Genomes</w:t>
               </w:r>
@@ -6957,51 +6957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling local repeats on genomic sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7632,51 +7632,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leblanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2023-0109" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612308v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Siekaniec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08459-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444296v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Lemane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000654" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03362956v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delahaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0257521" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943880v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100849" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02018724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Wery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2019.01.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643156v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Lecompte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky834" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laniau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Cort&#233;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3860" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058610v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Videla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Eduati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gebser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.06.022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100051v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belleann&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911795v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Pluchon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fouqueau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Crez&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Briffotaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079707" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tempel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariza Tahi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-474" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klau Gunnar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00482283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walsh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owain Edwards" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Gordon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-281" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448730v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Renault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Moundras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006397" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438517v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438512v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Romancer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp586" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180376v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tempel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak El Amrani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.06.030" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129773v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Valin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-477" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090517v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l-C&#233;sar C. Lerman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107100v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quignon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lavigne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2005-6-10-r83" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015234v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ranchy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184805v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caraux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gu&#233;noche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001498000336" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399578v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourneuf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21462-3_18" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872266v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558302v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59271-8_6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327368v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moinard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quiniou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197050v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Antoine-Lorquin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01198943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063030v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bazille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059506v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sallou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09192-1_4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566284v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Legeai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Seitz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063727v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Garet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080249v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Garet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924413v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00730553v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726791v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00611457v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Boudic-Jamin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Malod-Dognin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cornu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Andonov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537927v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Walsh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536680v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaros Mavridis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwesh Venkatraman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ritchie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Morikawa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667141v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgeon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Melaine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425373v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Vorc'H" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Querellou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04031-3_23" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435823v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousserans" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186471v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015261v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717986v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817852v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Berton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belaid Hamoum" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374572v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ouazahrou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121440v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242893v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Andrieux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093072v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Gon&#231;alves" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mucherino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03127545v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850570v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01228488v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3167-5_17" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196714v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas S. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlile Lavor" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093337v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inria.fr/hal-01093337" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44983-7_31" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00730207v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-603-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129758v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643408v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00353690v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186568v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070303v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian H&#228;ussler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073042v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073427v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sinoquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00355156v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leblanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2023-0109" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612308v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Siekaniec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08459-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03362956v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delahaye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0257521" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444296v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Lemane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000654" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943880v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100849" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02018724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Wery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2019.01.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643156v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Lecompte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky834" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laniau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Cort&#233;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3860" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058610v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Videla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Eduati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gebser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.06.022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100051v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belleann&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911795v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Pluchon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fouqueau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Crez&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Briffotaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079707" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537580v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klau Gunnar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00482283v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walsh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owain Edwards" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Gordon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-281" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350190v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536742v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tempel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousseau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariza Tahi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-474" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438517v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438512v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Romancer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp586" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448730v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Renault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Moundras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006397" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180376v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tempel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak El Amrani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.06.030" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129773v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Valin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-477" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090517v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l-C&#233;sar C. Lerman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107100v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quignon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lavigne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2005-6-10-r83" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015234v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ranchy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184805v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caraux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gu&#233;noche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001498000336" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399578v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourneuf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21462-3_18" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872266v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558302v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59271-8_6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327368v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moinard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quiniou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01198943v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Antoine-Lorquin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063030v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bazille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059506v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sallou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09192-1_4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566284v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Legeai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Seitz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063727v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Garet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080249v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Garet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924413v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726791v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00730553v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00611457v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Boudic-Jamin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Malod-Dognin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cornu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Andonov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536680v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaros Mavridis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwesh Venkatraman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ritchie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Morikawa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537927v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Walsh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667141v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgeon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Melaine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425373v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Vorc'H" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Querellou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04031-3_23" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435823v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousserans" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186471v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015261v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817852v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Berton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belaid Hamoum" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717986v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374572v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ouazahrou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121440v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242893v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Andrieux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093072v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Gon&#231;alves" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mucherino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850570v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03127545v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01228488v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3167-5_17" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196714v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas S. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlile Lavor" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093337v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inria.fr/hal-01093337" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44983-7_31" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00730207v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-603-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129758v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643408v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00353690v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186568v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070303v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian H&#228;ussler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073042v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073427v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sinoquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00355156v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>