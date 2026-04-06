--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -106,443 +106,443 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Bijective rigid rotation: quantitative and qualitative study</w:t>
+                <w:t xml:space="preserve">New Properties for Full Convex Sets and Full Convex Hulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Breuils</w:t>
+                <w:t xml:space="preserve">Fabien Feschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 67 (4), pp.37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-025-01252-y⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 67 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-024-01225-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125278v1</w:t>
+                <w:t xml:space="preserve">hal-04984051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Properties for Full Convex Sets and Full Convex Hulls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recognition of Pieces of Arithmetic Hyperplanes Using the Stern–Brocot Tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Laboureix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Feschet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Alban Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 67 (1), pp.8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-024-01225-7⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 67 (2), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S10851-025-01229-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984051v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of Pieces of Arithmetic Hyperplanes Using the Stern–Brocot Tree</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrected Laplace–Beltrami Operators for Digital Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Mattei</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Colin Weill-Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 67 (2), pp.15. </w:t>
+              <w:t xml:space="preserve">, 2025, 67 (2), pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S10851-025-01229-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10851-024-01226-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452467v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrected Laplace–Beltrami Operators for Digital Surfaces</w:t>
+                <w:t xml:space="preserve">2D Bijective rigid rotation: quantitative and qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Weill-Duflos</w:t>
+                <w:t xml:space="preserve">Stéphane Breuils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 67 (2), pp.11. </w:t>
+              <w:t xml:space="preserve">, 2025, 67 (4), pp.37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-024-01226-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10851-025-01252-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913546v1</w:t>
+                <w:t xml:space="preserve">hal-05125278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delaunay property and proximity results of the L-algorithm for digital plane probing</w:t>
               </w:r>
@@ -554,64 +554,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jui-Ting Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Roussillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -645,64 +645,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightweight Curvature Estimation on Point Clouds with Randomized Corrected Curvature Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Labart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -769,265 +769,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Envelope Operator for Full Convexity to Define Polyhedral Models in Digital Spaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Joint optimization of distortion and cut location for mesh parameterization using an Ambrosio-Tortorelli functional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Weill-Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando de Goes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-023-01155-w⟩</w:t>
+              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Proceedings of GMP 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cagd.2023.102231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432223v1</w:t>
+                <w:t xml:space="preserve">hal-04140452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint optimization of distortion and cut location for mesh parameterization using an Ambrosio-Tortorelli functional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colin Weill-Duflos</w:t>
+                <w:t xml:space="preserve">An Envelope Operator for Full Convexity to Define Polyhedral Models in Digital Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Feschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Proceedings of GMP 2023, </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (5), pp.754-769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cagd.2023.102231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10851-023-01155-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140452v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrected Curvature Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Romon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1087,51 +1087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Alternative Definition for Digital Convexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 64 (7), pp.718-735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1178,51 +1178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Elastica-driven Digital Curve Evolution Model for Image Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1269,64 +1269,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital surface regularization with guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gueth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1367,304 +1367,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimized Framework for Plane-Probing Algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Interpolated corrected curvature measures for polygonal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tristan Roussillon</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Romon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Thibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-020-00965-6⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (5), pp.41-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.14067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879784v1</w:t>
+                <w:t xml:space="preserve">hal-02891465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolated corrected curvature measures for polygonal surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An Optimized Framework for Plane-Probing Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Coeurjolly</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Meyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39 (5), pp.41-54. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62, pp.718-736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cgf.14067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10851-020-00965-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891465v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laplace–Beltrami Operator on Digital Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1724,64 +1724,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Voxel and Normal Predictions for Multi-View 3D Sketching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Delanoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1854,51 +1854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Bretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Oudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1958,51 +1958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Description of Digital Intersections : Minimal parameters and Multiscale representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhammad Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 784, pp.99-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2049,77 +2049,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mumford-Shah Mesh Processing using the Ambrosio-Tortorelli Functional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Proceedings of Pacific Graphics 2018, 37 (7), pp.75-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2153,51 +2153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Plane-Probing Algorithms for the Computation of the Normal Vector to a Digital Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Provençal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2257,51 +2257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An output-sensitive algorithm to compute the normal vector of a digital plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Provençal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2361,51 +2361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of Gauss digitized sets and digital surface integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Thibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2452,90 +2452,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piecewise smooth reconstruction of normal vector field on digital data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Foare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Proc. Pacific Graphics 2016, 35 (7)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2573,64 +2573,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-space Feature Extraction on Digital Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (C), pp. 177-189 </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2677,51 +2677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Geometry Estimation using the Generalized Voronoi Covariance Measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Mérigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2794,51 +2794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meaningful Scales Detection: an Unsupervised Noise Detection Algorithm for Digital Contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Processing On Line</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Special Issue on Discrete Geometry (DGCI 2011), 4, pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2872,64 +2872,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multigrid convergent principal curvature estimators in digital geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Levallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2976,77 +2976,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of Connected Region Boundary in Multidimensional Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Processing On Line</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, pp. 30-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3119,51 +3119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Roussillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (4), pp.438--450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3209,64 +3209,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of integral based digital curvature estimators in DGtal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Levallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3317,51 +3317,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meaningful Scales Detection along Digital Contours for Unsupervised Local Noise Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34 (12), pp.2379--2392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3421,51 +3421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (9), pp.1374-1383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3499,51 +3499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two linear-time algorithms for computing the minimum length polygon of a digital contour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Provençal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3603,51 +3603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison and improvement of tangent estimators on digital curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vieilleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (8), pp.1693-1707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3706,51 +3706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature based corner detector for discrete, noisy and multi-scale contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3823,51 +3823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Alayrangues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Daragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lienhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3939,51 +3939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature Estimation along Noisy Digital Contours by Approximate Global Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, j.patcog.2008.11.013, 42 (10), pp.2265--2278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4021,51 +4021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyndon + Christoffel = digitally convex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srecko Brlek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Provençal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4137,51 +4137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast, Accurate and Convergent Tangent Estimation on Digital Contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vieilleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4292,51 +4292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Alayrangues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 30, pp.62--69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4382,51 +4382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformable Model with a Complexity Independent from Image Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Taton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4496,51 +4496,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convex and Concave Decomposition of Digitized Shapes Using Plane Probing and Visibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4587,64 +4587,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry of Gauss digitized convex shapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4695,51 +4695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and exact visibility on digitized shapes and application to saliency-aware normal estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DGMM 2025: 4th International Conference on Discrete Geometry and Mathematical Morphology 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michael Wilkinson; Jiri Kosinka, Nov 2025, Groningen, France. pp.31-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4764,77 +4764,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Calculus Frameworks and Comparative Evaluation of their Laplace-Beltrami operators ⋆</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Weill-Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAPR Third International Conference on Discrete Geometry and Mathematical Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4859,64 +4859,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Characterizations of Full Convexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Feschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Firenze, Italy, Italy. pp.41-53, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4950,77 +4950,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of Fast and Accurate 2D Bijective Rigid Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Breuils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAPR Third International Conference on Discrete Geometry and Mathematical Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5045,64 +5045,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Convexity for Polyhedral Models in Digital Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Feschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DGMM 2022 - IAPR Second International Conference on Discrete Geometry and Mathematical Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Étienne Baudrier, Benoît Naegel, Adrien Krähenbühl, Mohamed Tajine, Oct 2022, Strasbourg, France. pp.98-109, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5136,64 +5136,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Discrete Calculus for Digital Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference on Discrete Geometry and Mathematical Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5212,252 +5212,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative definition for digital convexity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Maximum-Flow Model for Digital Elastica Shape Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Martins Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_19⟩</w:t>
+              <w:t xml:space="preserve">Discrete Geometry Mathematical Morphology 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Uppsala (Suède), Sweden. pp.429-440, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735331v1</w:t>
+                <w:t xml:space="preserve">hal-04580405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Maximum-Flow Model for Digital Elastica Shape Optimization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An alternative definition for digital convexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry Mathematical Morphology 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Uppsala (Suède), Sweden. pp.429-440, </w:t>
+              <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Uppsala, Sweden. pp.269-282, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_31⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580405v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Total Variation for Image Vectorization, Zooming and Pixel Art Depixelizing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Conference on Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Auckland (Nouvelle Zelande), New Zealand. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5504,51 +5504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Plane Recognition with Fewer Probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Roussillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IAPR International Conference on Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Couprie M.; Cousty J.; Kenmochi Y.; Mustafa N., Mar 2019, Marne-la-Vallée, France. pp.380-393, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5595,51 +5595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Curvature Evolution Model for Image Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5686,77 +5686,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularization of Voxel Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGGRAPH Talk 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Vancouver, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5784,239 +5784,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat kernel Laplace-Beltrami operator on digital surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Caissard</w:t>
+                <w:t xml:space="preserve">Digital surface regularization by normal vector field alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Coeurjolly</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Walter G. Kropatsch, Ines Janusch and Nicole M. Artner, Sep 2017, Vienna, Austria. pp.241--253</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, Vienna, Austria. pp.197--209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66272-5_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575544v1</w:t>
+                <w:t xml:space="preserve">hal-01543007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital surface regularization by normal vector field alignment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat kernel Laplace-Beltrami operator on digital surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Coeurjolly</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Vienna, Austria. pp.197--209, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Walter G. Kropatsch, Ines Janusch and Nicole M. Artner, Sep 2017, Vienna, Austria. pp.241--253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-66272-5_17⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01543007v1</w:t>
+                <w:t xml:space="preserve">hal-01575544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Implementation of Centerline Extraction Based on Confidence Vote in Accumulation Map</w:t>
               </w:r>
@@ -6028,64 +6028,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RRPR 2016 1st Workshop on Reproducible Research in Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bertrand Kerautret; Miguel Colom; Pascal Monasse, Dec 2016, Cancùn, Mexico. pp.116-130, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6113,702 +6113,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Curvature Tensor Visualization on Digital Surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Levallois</w:t>
+                <w:t xml:space="preserve">Image restoration and segmentation using the Ambrosio-Tortorelli functional and discrete calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Foare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Coeurjolly</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGCI2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-32360-2_22⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2016.7899836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01262663v1</w:t>
+                <w:t xml:space="preserve">hal-01379993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of the normal vector to a digital plane by sampling signicant points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Provençal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IAPR International Conference on Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.194-205, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-32360-2_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image restoration and segmentation using the Ambrosio-Tortorelli functional and discrete calculus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyse géométrique d'objets tubulaires 3D basée sur l'accumulation de normales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RFIA 2016 - Reconnaissance des Formes et l'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379993v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centerline Detection on Partial Mesh Scans by Confidence Vote in Accumulation Map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPR 2016 - IAPR International Conference on Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Cancùn, Mexico. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICPR.2016.7899829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse géométrique d'objets tubulaires 3D basée sur l'accumulation de normales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Krähenbühl</w:t>
+                <w:t xml:space="preserve">Laplace-Beltrami operator on Digital Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2016 - Reconnaissance des Formes et l'Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">JFIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359558v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laplace-Beltrami operator on Digital Curves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Interactive Curvature Tensor Visualization on Digital Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Iehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFIG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DGCI2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.282--294, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-32360-2_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497255v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Geometric Analysis of Tubular Objects based on Surface Normal Accumulation</w:t>
               </w:r>
@@ -6820,64 +6820,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Image Analysis and Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Genova, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6950,51 +6950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baldacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Analysis of Images and Patterns</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, valetta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7032,64 +7032,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter-free and Multigrid Convergent Digital Curvature Estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Discrete Geometry for Computer Imagery (DGCI 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Siena, Italy. pp.162-175, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7136,64 +7136,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence asymptotique du tenseur de courbure en géométrie discrète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26èmes Journées de l’Association Française d’Informatique Graphique, du chapitre français d’Eurographics et du Groupement de Recherche IG </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Limoges, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7218,64 +7218,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integral based Curvature Estimators in Digital Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Levallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7326,51 +7326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'épaisseur significative sur une courbe polygonale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhammad Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7447,51 +7447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Janaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Pattern Recognition (ICPR 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan. pp.2079-2082</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7510,649 +7510,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Minimum Length Polygon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Circular arc reconstruction of digital contours with chosen Hausdorff error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Provençal</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Combinatorial Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Madrid, Spain. pp.208-221</w:t>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Nancy, France. pp.250--262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943828v1</w:t>
+                <w:t xml:space="preserve">hal-00579467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular arc reconstruction of digital contours with chosen Hausdorff error</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Combining Topological Maps, Multi-Label Simple Points, and Minimum-Length Polygons for Efficient Digital Partition Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Damiand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Combinatorial Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Madrid, Spain. pp.56-69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21073-0_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579467v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Topological Maps, Multi-Label Simple Points, and Minimum-Length Polygons for Efficient Digital Partition Model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Delaunay properties of digital straight segments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Combinatorial Image Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16-th IAPR International Conference on Discrete Geometry for Computer Imagery (DGCI) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Nancy, France. pp.308-319, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19867-0_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21073-0_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00597507v1</w:t>
+                <w:t xml:space="preserve">hal-01354557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delaunay properties of digital straight segments</w:t>
+                <w:t xml:space="preserve">Accurate curvature estimation along digital contours with maximal digital circular arcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Roussillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16-th IAPR International Conference on Discrete Geometry for Computer Imagery (DGCI) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14-th International Workshop on Combinatorial Image Analysis (IWCIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Madrid, Spain. pp.43-55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21073-0_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-19867-0_26⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01354557v1</w:t>
+                <w:t xml:space="preserve">hal-01354558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate curvature estimation along digital contours with maximal digital circular arcs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Meaningful Thickness Detection on Polygonal Curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhammad Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14-th International Workshop on Combinatorial Image Analysis (IWCIA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21073-0_7⟩</w:t>
+              <w:t xml:space="preserve">ICPRAM - International Conference on Pattern Recognition Applications and Methods - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Vilamoura, Portugal. pp.372--379, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0003760903720379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01354558v1</w:t>
+                <w:t xml:space="preserve">hal-00780710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meaningful Thickness Detection on Polygonal Curve</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dynamic Minimum Length Polygon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mouhammad Said</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Provençal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPRAM - International Conference on Pattern Recognition Applications and Methods - 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Combinatorial Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Madrid, Spain. pp.208-221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0003760903720379⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00780710v1</w:t>
+                <w:t xml:space="preserve">hal-00943828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale Analysis of Discrete Contours for Unsupervised Noise Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Workshop on Combinatorial Image Analysis - IWCIA2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Mexico, Mexico. pp.187-200, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8192,410 +8192,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Discrete Geometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Top-Down segmentation of histological images using a digital deformable model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vieilleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Feschet</w:t>
+                <w:t xml:space="preserve">Paulette Herlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lezoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Discrete Geometry for Computer Imagery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Visual Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Las Vegas, United States. pp.327-336, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-10331-5_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413681v1</w:t>
+                <w:t xml:space="preserve">hal-00521058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-linear time algorithms for computing the minimum length polygon of a digital contour</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multiscale Discrete Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhammad Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Feschet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGCI'09: Discrete Geometry for Computer Imagery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Montréal, Québec, Canada. Accepted. To appear</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00432378v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-Down segmentation of histological images using a digital deformable model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Two-linear time algorithms for computing the minimum length polygon of a digital contour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Provençal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Visual Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Las Vegas, United States. pp.327-336, </w:t>
+              <w:t xml:space="preserve">DGCI'09: Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Montreal, Canada. pp.104-117, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-10331-5_31⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04397-0_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521058v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00432378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two linear-time algorithms for computing the minimum length polygon of a digital contour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Provençal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Montréal, Québec, Canada. Accepted. To appear</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8633,51 +8633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Deformable Model Simulating Active Contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vieilleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Montréal, Québec, Canada. Accepted. To appear</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8728,51 +8728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IAPR International Conference on Discrete Geometry for Computer Imagery (DGCI2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Montréal, Québec, Canada. pp.156-167, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8800,291 +8800,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial View of Digital Convexity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Discrete Contour Extraction from Reference Curvature Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Provençal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-79126-3_7⟩</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Advances in Visual Computing - ISVC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Las Vegas, France. pp.1176-1185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-89646-3_117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00395237v1</w:t>
+                <w:t xml:space="preserve">inria-00345782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Contour Extraction from Reference Curvature Function</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Combinatorial View of Digital Convexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srecko Brlek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Provençal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Advances in Visual Computing - ISVC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Las Vegas, France. pp.1176-1185, </w:t>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.57-68, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-89646-3_117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-79126-3_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00345782v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust estimation of curvature along digital contours with global optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IAPR International Conference on Discrete Geometry for Computer Imagery - DGCI 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lyon, France. pp.334-345, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9131,51 +9131,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental comparison of continuous and discrete tangent estimators along digital curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vieilleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Combinatorial Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Buffalo, NY, United States. pp.26-37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9222,51 +9222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Discrete Curvature Estimators and Application to Corner Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9339,51 +9339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Braure de Calignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Int. Symposium on Visual Computing (ISVC2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Lake Tahoe, Nevada, United States. pp.306--315, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9417,51 +9417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convex shapes and convergence speed of discrete tangent estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vieilleville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9521,51 +9521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting Digital Straight Segment Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Vieilleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Int. Conf. Discrete Geometry for Computer Imagery (DGCI2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Szeged, Hungary. pp.355-366, </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9612,64 +9612,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximal digital straight segments and convergence of discrete geometric estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Vieilleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Feschet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 14th Scandinavian Conference on Image Analysis (SCIA2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Joensuu, Finland. pp.988--1003, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9742,51 +9742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Alayrangues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Poitiers, France. pp.195--205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9811,51 +9811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and comparative evaluation of discrete tangent estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9915,51 +9915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolution Independent Deformable Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Taton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9991,312 +9991,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00308200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coding cells of digital spaces: a framework to write generic digital topology algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Deformable Model with Adaptive Mesh and Automated Topology Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Taton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Int. Work. Combinatorial Image Analysis (IWCIA2003)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. 4th int. Conf. 3-D Digital Imaging and Modeling (3DIM2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Banff, Alberta, Canada. pp.12- 19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00308202v1</w:t>
+                <w:t xml:space="preserve">hal-00308201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric measures on arbitrary dimensional digital surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vialard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Int. Conf. Discrete Geometry for Computer Imagery (DGCI2003), Napoli, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Italy. pp.434--443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00308198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformable Model with Adaptive Mesh and Automated Topology Changes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Coding cells of digital spaces: a framework to write generic digital topology algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Taton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 4th int. Conf. 3-D Digital Imaging and Modeling (3DIM2003)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. Int. Work. Combinatorial Image Analysis (IWCIA2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Palermo, Italy. pp.337-348, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1571-0653(04)00497-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00308201v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformable Model with non-Euclidean Metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Taton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 7th European Conference on Computer Vision (ECCV2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Copenhagen, Denmark. pp.438-453, </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10355,51 +10355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle Déformable en Métrique non-euclidienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Taton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 13ème Congrès Francophone de Reconnaissance des Formes et Intelligence Artificielle (RFIA02)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, France. pp.425-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10424,51 +10424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete deformable boundaries for the segmentation of multidimensional images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vialard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10538,51 +10538,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue: discrete topology and geometry for image and object representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vialard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10658,90 +10658,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Processing Online (IPOL) : Special issue on DGCI 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joost Batenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Köthe Ullrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Discrete Geometry (DGCI 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Nancy, France. 4, 2014</w:t>
@@ -10815,64 +10815,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature Extraction on Digital Snow Microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGGRAPH Poster</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Los Angeles, United States. ACM, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10929,64 +10929,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust and Convergent Curvature and Normal Estimators with Digital Integral Invariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Levallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11041,64 +11041,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multigrid convergence of discrete geometric estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11149,51 +11149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3. Topologie, courbes et surfaces discrètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Malgouyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11235,51 +11235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 12. Approximation par triangulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11353,64 +11353,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastica Energy Regularization via Graph Cuts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Martins Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11467,64 +11467,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jui-Ting Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Roussillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -11559,77 +11559,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mumford-Shah Mesh Processing using the Ambrosio-Tortorelli Functional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11660,64 +11660,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat kernel Laplace-Beltrami operator on digital surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11806,64 +11806,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Roussillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jui-Ting Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de Lyon. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11894,51 +11894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voronoi-based geometry estimator for 3D digital surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Thibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12005,51 +12005,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de surfaces à partir d'images tridimensionnelles : approche discrète et approche par modèle déformable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Université Joseph-Fourier - Grenoble I, 1998. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12108,51 +12108,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces non-euclidiens et analyse d'image : modèles déformables riemanniens et discrets, topologie et géométrie discrète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Sciences et Technologies - Bordeaux I, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12202,77 +12202,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DGtal 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Doignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12329,77 +12329,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DGtal release 1.4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Doignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Roussillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12450,251 +12450,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PointCloudCurvCNC: Lightweight Curvature Estimation on Point Clouds with Randomized Corrected Curvature Measures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">UV-AT: Mesh Parameterization using an Ambrosio-Tortorelli functional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Weill-Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:3f0b988534e93d2aafff4c3dc71c3382270ce6a0;origin=https://github.com/JacquesOlivierLachaud/PointCloudCurvCNC;visit=swh:1:snp:d345c541620769d475d631fd8a6ffe1f987285b0;anchor=swh:1:rev:6d7c3b545894b02093ad211f07378ec12270fc30⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:25783b84a3ed8647a17a9b2b0ff64b6076e06515;origin=https://github.com/Lieunoir/UV-AT;visit=swh:1:snp:b2ab46399ea76167b2c2cb4709267a132fbc7ea4;anchor=swh:1:rev:2623a909ac59026b969a5a4982c80430a76c1b7c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159939v1</w:t>
+                <w:t xml:space="preserve">hal-04159872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-AT: Mesh Parameterization using an Ambrosio-Tortorelli functional</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PointCloudCurvCNC: Lightweight Curvature Estimation on Point Clouds with Randomized Corrected Curvature Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:25783b84a3ed8647a17a9b2b0ff64b6076e06515;origin=https://github.com/Lieunoir/UV-AT;visit=swh:1:snp:b2ab46399ea76167b2c2cb4709267a132fbc7ea4;anchor=swh:1:rev:2623a909ac59026b969a5a4982c80430a76c1b7c⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:3f0b988534e93d2aafff4c3dc71c3382270ce6a0;origin=https://github.com/JacquesOlivierLachaud/PointCloudCurvCNC;visit=swh:1:snp:d345c541620769d475d631fd8a6ffe1f987285b0;anchor=swh:1:rev:6d7c3b545894b02093ad211f07378ec12270fc30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159872v1</w:t>
+                <w:t xml:space="preserve">hal-04159939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DGtal release 1.3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12933,51 +12933,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Breuils" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-025-01252-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984051v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Feschet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01225-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05452467v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laboureix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mattei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10851-025-01229-X" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913546v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Weill-Duflos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01226-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Ting Lu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Roussillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114719" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Thibert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14910" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432223v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-023-01155-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140452v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Goes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2023.102231" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193774v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-022-00399-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01076-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antunes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00983-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2021.3055242" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879784v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Meyron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00965-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14067" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717849v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caissard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0839-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delanoy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bousseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2019.05.024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Denis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oudet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad Said" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.03.042" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13549" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621516v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Proven&#231;al" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0704-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.11.021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070289v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-015-0595-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355291v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foare" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149102v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Levallois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2015.05.023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058145v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cuel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin M&#233;rigot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140977552" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112936v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2014.75" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119434v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2014.04.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112943v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2014.74" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943821v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.07.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SWM5R9F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339204v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780689v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2012.38" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591065v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dupas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.09.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.08.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396356v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vieilleville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.11.034" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GFC06H5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437575v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218654308001117" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340945v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Daragon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhardt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-008-0084-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PMHX7S47-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395219v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srecko Brlek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reutenauer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.11.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2BX8436-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308196v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vialard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.06.019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFSFTVWH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peltier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2005.10.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1RZ4DGD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308195v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Taton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373501v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355892v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528852v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486655v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735219v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486661v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823832v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7_9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719330v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735331v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_19" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580405v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martins Antunes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_31" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895108v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41404-7_28" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087529v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_30" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426946v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807713v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3214745.3214748" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575544v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543007v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_17" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571434v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56414-2_9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262663v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Iehl" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_22" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621492v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_15" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379993v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7899836" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435271v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7899829" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359558v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497255v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139374v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23231-7_29" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437076v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;lard Florent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118476v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_14" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339284v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926164v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656573v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790710v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Postolski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Janaszewski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943828v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579467v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Phuong Nguyen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597507v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21073-0_8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354557v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_26" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354558v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21073-0_7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-24MNDFX9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780710v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003760903720379" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413662v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10210-3_15" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J9QVT4K1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413681v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feschet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432378v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04397-0_10" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VMQFS7CX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521058v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Herlin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lezoray" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Plancoulaine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10331-5_31" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7B6M4XNH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413687v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413684v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413691v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04397-0_14" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395237v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79126-3_7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345782v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Giao Nguyen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desbarats" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89646-3_117" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345779v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79126-3_30" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413631v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78275-9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345781v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89639-5_68" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308162v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Braure de Calignon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11919629_32" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308337v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11919629" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308338v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Vieilleville" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11907350_30" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308336v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11499145_100" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308012v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308199v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b135490" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308200v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308202v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0653(04)00497-4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308198v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308201v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307965v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47977-5_29" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0998S536-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307964v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308203v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308197v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262776v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Batenburg" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#246;the Ullrich" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145709v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576020v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319580012" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352952v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4174-4_13" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396669v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Malgouyres" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396679v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421328v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094380v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815283v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498293v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719592v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990169v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004892v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00396332v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169197v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doignies" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Pluta" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b511e889e68b62745147dde8d23613655c3a0646" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992412v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Hernandez Cerdan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:82230b024eda5774fb54506c92d4df11e636e71d;origin=https://github.com/DGtal-team/DGtal;visit=swh:1:snp:0496cb7456a59e565ed8cb9f57a4fbe49ef96935;anchor=swh:1:rev:cdccf7aa53d9e651fc93db7a5f22e8bdf1313d0b" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159939v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3f0b988534e93d2aafff4c3dc71c3382270ce6a0;origin=https://github.com/JacquesOlivierLachaud/PointCloudCurvCNC;visit=swh:1:snp:d345c541620769d475d631fd8a6ffe1f987285b0;anchor=swh:1:rev:6d7c3b545894b02093ad211f07378ec12270fc30" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159872v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:25783b84a3ed8647a17a9b2b0ff64b6076e06515;origin=https://github.com/Lieunoir/UV-AT;visit=swh:1:snp:b2ab46399ea76167b2c2cb4709267a132fbc7ea4;anchor=swh:1:rev:2623a909ac59026b969a5a4982c80430a76c1b7c" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083347v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miguel Salazar" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sivignon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c89b341b6b560b3ecf360320e2ed80ad4c86e75;origin=https://github.com/DGtal-team/DGtal;visit=swh:1:snp:f80492b7a4f99939464109fe6c7477b239a9759d;anchor=swh:1:rev:2320dba603919c2ee7be6a9cf8af514273ecd7e4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984051v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Feschet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01225-7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05452467v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laboureix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mattei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10851-025-01229-X" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Weill-Duflos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01226-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125278v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Breuils" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-025-01252-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Ting Lu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Roussillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114719" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Thibert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14910" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Goes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2023.102231" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-023-01155-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193774v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-022-00399-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01076-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antunes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00983-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2021.3055242" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891465v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Meyron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00965-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717849v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caissard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0839-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delanoy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bousseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2019.05.024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Denis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oudet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad Said" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.03.042" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13549" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621516v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Proven&#231;al" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0704-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.11.021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070289v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-015-0595-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355291v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foare" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149102v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Levallois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2015.05.023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058145v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cuel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin M&#233;rigot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140977552" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112936v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2014.75" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119434v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2014.04.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112943v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2014.74" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943821v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.07.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SWM5R9F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339204v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780689v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2012.38" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591065v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dupas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.09.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.08.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396356v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vieilleville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.11.034" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GFC06H5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437575v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218654308001117" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340945v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Daragon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhardt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-008-0084-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PMHX7S47-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395219v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srecko Brlek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reutenauer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.11.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2BX8436-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308196v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vialard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.06.019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFSFTVWH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peltier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2005.10.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1RZ4DGD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308195v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Taton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373501v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355892v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528852v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486655v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735219v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486661v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823832v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7_9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719330v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580405v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martins Antunes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_31" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735331v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_19" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895108v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41404-7_28" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087529v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_30" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426946v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807713v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3214745.3214748" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543007v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_17" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575544v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571434v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56414-2_9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379993v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7899836" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621492v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_15" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359558v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435271v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7899829" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497255v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262663v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Iehl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_22" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139374v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23231-7_29" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437076v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;lard Florent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118476v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_14" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339284v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926164v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656573v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790710v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Postolski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Janaszewski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579467v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Phuong Nguyen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597507v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21073-0_8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354557v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_26" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354558v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21073-0_7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-24MNDFX9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780710v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003760903720379" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943828v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413662v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10210-3_15" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J9QVT4K1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521058v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Herlin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lezoray" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Plancoulaine" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10331-5_31" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7B6M4XNH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413681v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feschet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432378v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04397-0_10" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VMQFS7CX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413687v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413684v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413691v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04397-0_14" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345782v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Giao Nguyen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desbarats" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89646-3_117" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395237v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79126-3_7" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345779v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79126-3_30" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413631v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78275-9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345781v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89639-5_68" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308162v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Braure de Calignon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11919629_32" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308337v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11919629" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308338v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Vieilleville" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11907350_30" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308336v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11499145_100" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308012v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308199v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b135490" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308200v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308201v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308198v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308202v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0653(04)00497-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307965v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47977-5_29" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0998S536-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307964v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308203v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308197v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262776v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Batenburg" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#246;the Ullrich" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145709v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576020v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319580012" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352952v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4174-4_13" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396669v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Malgouyres" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396679v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421328v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094380v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815283v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498293v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719592v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990169v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004892v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00396332v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169197v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doignies" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Pluta" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b511e889e68b62745147dde8d23613655c3a0646" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992412v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Hernandez Cerdan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:82230b024eda5774fb54506c92d4df11e636e71d;origin=https://github.com/DGtal-team/DGtal;visit=swh:1:snp:0496cb7456a59e565ed8cb9f57a4fbe49ef96935;anchor=swh:1:rev:cdccf7aa53d9e651fc93db7a5f22e8bdf1313d0b" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159872v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:25783b84a3ed8647a17a9b2b0ff64b6076e06515;origin=https://github.com/Lieunoir/UV-AT;visit=swh:1:snp:b2ab46399ea76167b2c2cb4709267a132fbc7ea4;anchor=swh:1:rev:2623a909ac59026b969a5a4982c80430a76c1b7c" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159939v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3f0b988534e93d2aafff4c3dc71c3382270ce6a0;origin=https://github.com/JacquesOlivierLachaud/PointCloudCurvCNC;visit=swh:1:snp:d345c541620769d475d631fd8a6ffe1f987285b0;anchor=swh:1:rev:6d7c3b545894b02093ad211f07378ec12270fc30" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083347v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miguel Salazar" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sivignon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c89b341b6b560b3ecf360320e2ed80ad4c86e75;origin=https://github.com/DGtal-team/DGtal;visit=swh:1:snp:f80492b7a4f99939464109fe6c7477b239a9759d;anchor=swh:1:rev:2320dba603919c2ee7be6a9cf8af514273ecd7e4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>