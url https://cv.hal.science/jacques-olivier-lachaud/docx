--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -1588,261 +1588,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laplace–Beltrami Operator on Digital Surfaces</w:t>
+                <w:t xml:space="preserve">Combining Voxel and Normal Predictions for Multi-View 3D Sketching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Caissard</w:t>
+                <w:t xml:space="preserve">Johanna Delanoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tristan Roussillon</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-018-0839-4⟩</w:t>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Proceedings of Shape Modeling International 2019, 82, pp.65--72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2019.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717849v3</w:t>
+                <w:t xml:space="preserve">hal-02141469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Voxel and Normal Predictions for Multi-View 3D Sketching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johanna Delanoy</w:t>
+                <w:t xml:space="preserve">Laplace–Beltrami Operator on Digital Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bousseau</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Proceedings of Shape Modeling International 2019, 82, pp.65--72. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (3), pp.359-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2019.05.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10851-018-0839-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141469v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717849v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-field modelling and computing for a large number of phases</w:t>
               </w:r>
@@ -4581,390 +4581,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry of Gauss digitized convex shapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast and exact visibility on digitized shapes and application to saliency-aware normal estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tristan Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Joint Conference, DGMM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Groningen, Netherlands, Netherlands</w:t>
+              <w:t xml:space="preserve">DGMM 2025: 4th International Conference on Discrete Geometry and Mathematical Morphology 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michael Wilkinson; Jiri Kosinka, Nov 2025, Groningen, France. pp.31-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05355892v1</w:t>
+                <w:t xml:space="preserve">hal-05528852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and exact visibility on digitized shapes and application to saliency-aware normal estimation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geometry of Gauss digitized convex shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGMM 2025: 4th International Conference on Discrete Geometry and Mathematical Morphology 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Michael Wilkinson; Jiri Kosinka, Nov 2025, Groningen, France. pp.31-43</w:t>
+              <w:t xml:space="preserve">4th International Joint Conference, DGMM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Groningen, Netherlands, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528852v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Calculus Frameworks and Comparative Evaluation of their Laplace-Beltrami operators ⋆</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Coeurjolly</w:t>
+                <w:t xml:space="preserve">New Characterizations of Full Convexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Feschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR Third International Conference on Discrete Geometry and Mathematical Morphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Firenze, Italy, Italy. pp.41-53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57793-2_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486655v1</w:t>
+                <w:t xml:space="preserve">hal-04735219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Characterizations of Full Convexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Feschet</w:t>
+                <w:t xml:space="preserve">Digital Calculus Frameworks and Comparative Evaluation of their Laplace-Beltrami operators ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Weill-Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAPR Third International Conference on Discrete Geometry and Mathematical Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-57793-2_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04735219v1</w:t>
+                <w:t xml:space="preserve">hal-04486655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of Fast and Accurate 2D Bijective Rigid Transformation</w:t>
               </w:r>
@@ -5784,239 +5784,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital surface regularization by normal vector field alignment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat kernel Laplace-Beltrami operator on digital surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Caissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Vienna, Austria. pp.197--209, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Walter G. Kropatsch, Ines Janusch and Nicole M. Artner, Sep 2017, Vienna, Austria. pp.241--253</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01543007v1</w:t>
+                <w:t xml:space="preserve">hal-01575544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat kernel Laplace-Beltrami operator on digital surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital surface regularization by normal vector field alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Walter G. Kropatsch, Ines Janusch and Nicole M. Artner, Sep 2017, Vienna, Austria. pp.241--253</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, Vienna, Austria. pp.197--209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66272-5_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575544v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Implementation of Centerline Extraction Based on Confidence Vote in Accumulation Map</w:t>
               </w:r>
@@ -6113,235 +6113,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image restoration and segmentation using the Ambrosio-Tortorelli functional and discrete calculus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computation of the normal vector to a digital plane by sampling signicant points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Provençal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico. </w:t>
+              <w:t xml:space="preserve">19th IAPR International Conference on Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.194-205, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2016.7899836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-32360-2_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01379993v1</w:t>
+                <w:t xml:space="preserve">hal-01621492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the normal vector to a digital plane by sampling signicant points</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Image restoration and segmentation using the Ambrosio-Tortorelli functional and discrete calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Foare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tristan Roussillon</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IAPR International Conference on Discrete Geometry for Computer Imagery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.194-205, </w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-32360-2_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2016.7899836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621492v1</w:t>
+                <w:t xml:space="preserve">hal-01379993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse géométrique d'objets tubulaires 3D basée sur l'accumulation de normales</w:t>
               </w:r>
@@ -6552,51 +6552,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laplace-Beltrami operator on Digital Curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7510,226 +7510,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular arc reconstruction of digital contours with chosen Hausdorff error</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
+                <w:t xml:space="preserve">Combining Topological Maps, Multi-Label Simple Points, and Minimum-Length Polygons for Efficient Digital Partition Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Damiand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Combinatorial Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Madrid, Spain. pp.56-69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21073-0_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579467v1</w:t>
+                <w:t xml:space="preserve">hal-00597507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Topological Maps, Multi-Label Simple Points, and Minimum-Length Polygons for Efficient Digital Partition Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dupas</w:t>
+                <w:t xml:space="preserve">Circular arc reconstruction of digital contours with chosen Hausdorff error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Combinatorial Image Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Nancy, France. pp.250--262</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597507v1</w:t>
+                <w:t xml:space="preserve">hal-00579467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delaunay properties of digital straight segments</w:t>
               </w:r>
@@ -8192,367 +8192,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-Down segmentation of histological images using a digital deformable model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François de Vieilleville</w:t>
+                <w:t xml:space="preserve">Multiscale Discrete Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhammad Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulette Herlin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Plancoulaine</w:t>
+                <w:t xml:space="preserve">F. Feschet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Visual Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Montréal, Québec, Canada. Accepted. To appear</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521058v1</w:t>
+                <w:t xml:space="preserve">hal-00413681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Discrete Geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouhammad Said</w:t>
+                <w:t xml:space="preserve">Two-linear time algorithms for computing the minimum length polygon of a digital contour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Provençal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Feschet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Discrete Geometry for Computer Imagery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DGCI'09: Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Montreal, Canada. pp.104-117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04397-0_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413681v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00432378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-linear time algorithms for computing the minimum length polygon of a digital contour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Provençal</w:t>
+                <w:t xml:space="preserve">Top-Down segmentation of histological images using a digital deformable model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vieilleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Herlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lezoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGCI'09: Discrete Geometry for Computer Imagery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Montreal, Canada. pp.104-117, </w:t>
+              <w:t xml:space="preserve">International Symposium on Visual Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Las Vegas, United States. pp.327-336, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04397-0_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-10331-5_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00432378v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two linear-time algorithms for computing the minimum length polygon of a digital contour</w:t>
               </w:r>
@@ -8800,248 +8800,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Contour Extraction from Reference Curvature Function</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Desbarats</w:t>
+                <w:t xml:space="preserve">Combinatorial View of Digital Convexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srecko Brlek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Provençal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Advances in Visual Computing - ISVC 2008</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-89646-3_117⟩</w:t>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.57-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-79126-3_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00345782v1</w:t>
+                <w:t xml:space="preserve">hal-00395237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial View of Digital Convexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Srecko Brlek</w:t>
+                <w:t xml:space="preserve">Discrete Contour Extraction from Reference Curvature Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Provençal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.57-68, </w:t>
+              <w:t xml:space="preserve">4th International Symposium on Advances in Visual Computing - ISVC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Las Vegas, France. pp.1176-1185, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-79126-3_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-89646-3_117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00395237v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00345782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust estimation of curvature along digital contours with global optimization</w:t>
               </w:r>
@@ -9625,51 +9625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Vieilleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Feschet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 14th Scandinavian Conference on Image Analysis (SCIA2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Joensuu, Finland. pp.988--1003, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9991,269 +9991,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00308200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformable Model with Adaptive Mesh and Automated Topology Changes</w:t>
+                <w:t xml:space="preserve">Geometric measures on arbitrary dimensional digital surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Taton</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vialard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 4th int. Conf. 3-D Digital Imaging and Modeling (3DIM2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Banff, Alberta, Canada. pp.12- 19</w:t>
+              <w:t xml:space="preserve">Proc. Int. Conf. Discrete Geometry for Computer Imagery (DGCI2003), Napoli, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Italy. pp.434--443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00308201v1</w:t>
+                <w:t xml:space="preserve">hal-00308198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric measures on arbitrary dimensional digital surfaces</w:t>
+                <w:t xml:space="preserve">Coding cells of digital spaces: a framework to write generic digital topology algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Vialard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Int. Conf. Discrete Geometry for Computer Imagery (DGCI2003), Napoli, Italy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. Int. Work. Combinatorial Image Analysis (IWCIA2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Palermo, Italy. pp.337-348, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1571-0653(04)00497-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00308198v1</w:t>
+                <w:t xml:space="preserve">hal-00308202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coding cells of digital spaces: a framework to write generic digital topology algorithms</w:t>
+                <w:t xml:space="preserve">Deformable Model with Adaptive Mesh and Automated Topology Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Taton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Int. Work. Combinatorial Image Analysis (IWCIA2003)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. 4th int. Conf. 3-D Digital Imaging and Modeling (3DIM2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Banff, Alberta, Canada. pp.12- 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1571-0653(04)00497-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00308202v1</w:t>
+                <w:t xml:space="preserve">hal-00308201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformable Model with non-Euclidean Metrics</w:t>
               </w:r>
@@ -11647,51 +11647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat kernel Laplace-Beltrami operator on digital surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12933,51 +12933,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984051v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Feschet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01225-7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05452467v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laboureix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mattei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10851-025-01229-X" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Weill-Duflos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01226-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125278v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Breuils" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-025-01252-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Ting Lu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Roussillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114719" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Thibert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14910" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Goes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2023.102231" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-023-01155-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193774v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-022-00399-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01076-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antunes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00983-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2021.3055242" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891465v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Meyron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00965-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717849v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caissard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0839-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delanoy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bousseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2019.05.024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Denis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oudet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad Said" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.03.042" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13549" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621516v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Proven&#231;al" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0704-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.11.021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070289v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-015-0595-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355291v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foare" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149102v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Levallois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2015.05.023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058145v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cuel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin M&#233;rigot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140977552" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112936v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2014.75" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119434v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2014.04.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112943v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2014.74" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943821v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.07.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SWM5R9F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339204v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780689v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2012.38" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591065v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dupas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.09.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.08.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396356v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vieilleville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.11.034" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GFC06H5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437575v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218654308001117" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340945v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Daragon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhardt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-008-0084-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PMHX7S47-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395219v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srecko Brlek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reutenauer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.11.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2BX8436-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308196v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vialard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.06.019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFSFTVWH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peltier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2005.10.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1RZ4DGD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308195v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Taton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373501v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355892v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528852v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486655v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735219v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486661v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823832v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7_9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719330v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580405v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martins Antunes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_31" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735331v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_19" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895108v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41404-7_28" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087529v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_30" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426946v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807713v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3214745.3214748" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543007v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_17" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575544v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571434v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56414-2_9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379993v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7899836" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621492v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_15" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359558v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435271v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7899829" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497255v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262663v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Iehl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_22" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139374v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23231-7_29" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437076v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;lard Florent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118476v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_14" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339284v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926164v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656573v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790710v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Postolski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Janaszewski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579467v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Phuong Nguyen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597507v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21073-0_8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354557v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_26" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354558v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21073-0_7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-24MNDFX9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780710v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003760903720379" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943828v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413662v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10210-3_15" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J9QVT4K1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521058v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Herlin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lezoray" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Plancoulaine" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10331-5_31" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7B6M4XNH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413681v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feschet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432378v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04397-0_10" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VMQFS7CX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413687v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413684v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413691v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04397-0_14" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345782v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Giao Nguyen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desbarats" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89646-3_117" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395237v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79126-3_7" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345779v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79126-3_30" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413631v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78275-9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345781v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89639-5_68" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308162v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Braure de Calignon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11919629_32" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308337v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11919629" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308338v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Vieilleville" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11907350_30" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308336v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11499145_100" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308012v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308199v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b135490" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308200v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308201v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308198v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308202v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0653(04)00497-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307965v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47977-5_29" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0998S536-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307964v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308203v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308197v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262776v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Batenburg" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#246;the Ullrich" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145709v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576020v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319580012" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352952v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4174-4_13" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396669v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Malgouyres" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396679v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421328v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094380v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815283v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498293v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719592v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990169v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004892v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00396332v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169197v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doignies" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Pluta" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b511e889e68b62745147dde8d23613655c3a0646" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992412v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Hernandez Cerdan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:82230b024eda5774fb54506c92d4df11e636e71d;origin=https://github.com/DGtal-team/DGtal;visit=swh:1:snp:0496cb7456a59e565ed8cb9f57a4fbe49ef96935;anchor=swh:1:rev:cdccf7aa53d9e651fc93db7a5f22e8bdf1313d0b" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159872v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:25783b84a3ed8647a17a9b2b0ff64b6076e06515;origin=https://github.com/Lieunoir/UV-AT;visit=swh:1:snp:b2ab46399ea76167b2c2cb4709267a132fbc7ea4;anchor=swh:1:rev:2623a909ac59026b969a5a4982c80430a76c1b7c" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159939v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3f0b988534e93d2aafff4c3dc71c3382270ce6a0;origin=https://github.com/JacquesOlivierLachaud/PointCloudCurvCNC;visit=swh:1:snp:d345c541620769d475d631fd8a6ffe1f987285b0;anchor=swh:1:rev:6d7c3b545894b02093ad211f07378ec12270fc30" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083347v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miguel Salazar" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sivignon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c89b341b6b560b3ecf360320e2ed80ad4c86e75;origin=https://github.com/DGtal-team/DGtal;visit=swh:1:snp:f80492b7a4f99939464109fe6c7477b239a9759d;anchor=swh:1:rev:2320dba603919c2ee7be6a9cf8af514273ecd7e4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984051v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Feschet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01225-7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05452467v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laboureix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mattei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10851-025-01229-X" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Weill-Duflos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01226-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125278v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Breuils" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-025-01252-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Ting Lu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Roussillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114719" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Thibert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14910" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Goes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2023.102231" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-023-01155-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193774v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-022-00399-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01076-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antunes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00983-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2021.3055242" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891465v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Meyron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00965-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141469v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delanoy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bousseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2019.05.024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717849v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caissard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0839-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Denis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oudet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad Said" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.03.042" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13549" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621516v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Proven&#231;al" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0704-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.11.021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070289v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-015-0595-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355291v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foare" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149102v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Levallois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2015.05.023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058145v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cuel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin M&#233;rigot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140977552" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112936v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2014.75" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119434v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2014.04.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112943v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2014.74" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943821v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.07.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SWM5R9F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339204v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780689v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2012.38" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591065v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dupas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.09.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.08.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396356v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vieilleville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.11.034" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GFC06H5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437575v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218654308001117" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340945v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Daragon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhardt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-008-0084-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PMHX7S47-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395219v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srecko Brlek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reutenauer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.11.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2BX8436-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308196v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vialard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.06.019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFSFTVWH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peltier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2005.10.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1RZ4DGD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308195v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Taton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373501v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528852v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355892v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735219v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486661v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823832v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7_9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719330v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580405v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martins Antunes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_31" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735331v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_19" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895108v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41404-7_28" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087529v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_30" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426946v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807713v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3214745.3214748" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575544v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543007v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_17" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571434v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56414-2_9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621492v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_15" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379993v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7899836" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359558v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435271v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7899829" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497255v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262663v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Iehl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_22" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139374v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23231-7_29" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437076v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;lard Florent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118476v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_14" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339284v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926164v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656573v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790710v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Postolski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Janaszewski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597507v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21073-0_8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579467v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Phuong Nguyen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354557v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_26" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354558v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21073-0_7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-24MNDFX9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780710v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003760903720379" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943828v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413662v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10210-3_15" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J9QVT4K1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413681v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feschet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432378v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04397-0_10" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VMQFS7CX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521058v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Herlin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lezoray" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Plancoulaine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10331-5_31" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7B6M4XNH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413687v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413684v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413691v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04397-0_14" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395237v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79126-3_7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345782v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Giao Nguyen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desbarats" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89646-3_117" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345779v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79126-3_30" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413631v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78275-9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345781v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89639-5_68" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308162v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Braure de Calignon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11919629_32" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308337v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11919629" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308338v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Vieilleville" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11907350_30" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308336v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11499145_100" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308012v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308199v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b135490" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308200v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308198v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308202v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0653(04)00497-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308201v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307965v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47977-5_29" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0998S536-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307964v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308203v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308197v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262776v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Batenburg" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#246;the Ullrich" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145709v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576020v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319580012" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352952v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4174-4_13" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396669v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Malgouyres" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396679v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421328v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094380v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815283v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498293v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719592v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990169v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004892v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00396332v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169197v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doignies" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Pluta" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b511e889e68b62745147dde8d23613655c3a0646" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992412v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Hernandez Cerdan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:82230b024eda5774fb54506c92d4df11e636e71d;origin=https://github.com/DGtal-team/DGtal;visit=swh:1:snp:0496cb7456a59e565ed8cb9f57a4fbe49ef96935;anchor=swh:1:rev:cdccf7aa53d9e651fc93db7a5f22e8bdf1313d0b" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159872v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:25783b84a3ed8647a17a9b2b0ff64b6076e06515;origin=https://github.com/Lieunoir/UV-AT;visit=swh:1:snp:b2ab46399ea76167b2c2cb4709267a132fbc7ea4;anchor=swh:1:rev:2623a909ac59026b969a5a4982c80430a76c1b7c" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159939v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3f0b988534e93d2aafff4c3dc71c3382270ce6a0;origin=https://github.com/JacquesOlivierLachaud/PointCloudCurvCNC;visit=swh:1:snp:d345c541620769d475d631fd8a6ffe1f987285b0;anchor=swh:1:rev:6d7c3b545894b02093ad211f07378ec12270fc30" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083347v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miguel Salazar" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sivignon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c89b341b6b560b3ecf360320e2ed80ad4c86e75;origin=https://github.com/DGtal-team/DGtal;visit=swh:1:snp:f80492b7a4f99939464109fe6c7477b239a9759d;anchor=swh:1:rev:2320dba603919c2ee7be6a9cf8af514273ecd7e4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>