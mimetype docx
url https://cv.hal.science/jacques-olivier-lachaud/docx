--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -769,235 +769,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint optimization of distortion and cut location for mesh parameterization using an Ambrosio-Tortorelli functional</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fernando de Goes</w:t>
+                <w:t xml:space="preserve">An Envelope Operator for Full Convexity to Define Polyhedral Models in Digital Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Feschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cagd.2023.102231⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (5), pp.754-769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-023-01155-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140452v1</w:t>
+                <w:t xml:space="preserve">hal-04432223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Envelope Operator for Full Convexity to Define Polyhedral Models in Digital Spaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Feschet</w:t>
+                <w:t xml:space="preserve">Joint optimization of distortion and cut location for mesh parameterization using an Ambrosio-Tortorelli functional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Weill-Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando de Goes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 65 (5), pp.754-769. </w:t>
+              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Proceedings of GMP 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-023-01155-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cagd.2023.102231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432223v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrected Curvature Measures</w:t>
               </w:r>
@@ -1588,261 +1588,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Voxel and Normal Predictions for Multi-View 3D Sketching</w:t>
+                <w:t xml:space="preserve">Laplace–Beltrami Operator on Digital Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Delanoy</w:t>
+                <w:t xml:space="preserve">Thomas Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bousseau</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2019.05.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (3), pp.359-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-018-0839-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141469v1</w:t>
+                <w:t xml:space="preserve">hal-01717849v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laplace–Beltrami Operator on Digital Surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Voxel and Normal Predictions for Multi-View 3D Sketching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Delanoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Caissard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tristan Roussillon</w:t>
+                <w:t xml:space="preserve">Adrien Bousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 61 (3), pp.359-379. </w:t>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Proceedings of Shape Modeling International 2019, 82, pp.65--72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-018-0839-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2019.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717849v3</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-field modelling and computing for a large number of phases</w:t>
               </w:r>
@@ -4581,390 +4581,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and exact visibility on digitized shapes and application to saliency-aware normal estimation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geometry of Gauss digitized convex shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGMM 2025: 4th International Conference on Discrete Geometry and Mathematical Morphology 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Michael Wilkinson; Jiri Kosinka, Nov 2025, Groningen, France. pp.31-43</w:t>
+              <w:t xml:space="preserve">4th International Joint Conference, DGMM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Groningen, Netherlands, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528852v1</w:t>
+                <w:t xml:space="preserve">hal-05355892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry of Gauss digitized convex shapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast and exact visibility on digitized shapes and application to saliency-aware normal estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tristan Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Joint Conference, DGMM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Groningen, Netherlands, Netherlands</w:t>
+              <w:t xml:space="preserve">DGMM 2025: 4th International Conference on Discrete Geometry and Mathematical Morphology 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michael Wilkinson; Jiri Kosinka, Nov 2025, Groningen, France. pp.31-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05355892v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Characterizations of Full Convexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Feschet</w:t>
+                <w:t xml:space="preserve">Digital Calculus Frameworks and Comparative Evaluation of their Laplace-Beltrami operators ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Weill-Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAPR Third International Conference on Discrete Geometry and Mathematical Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Florence, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735219v1</w:t>
+                <w:t xml:space="preserve">hal-04486655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Calculus Frameworks and Comparative Evaluation of their Laplace-Beltrami operators ⋆</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Coeurjolly</w:t>
+                <w:t xml:space="preserve">New Characterizations of Full Convexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Feschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR Third International Conference on Discrete Geometry and Mathematical Morphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Firenze, Italy, Italy. pp.41-53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57793-2_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486655v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of Fast and Accurate 2D Bijective Rigid Transformation</w:t>
               </w:r>
@@ -5212,209 +5212,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Maximum-Flow Model for Digital Elastica Shape Optimization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An alternative definition for digital convexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry Mathematical Morphology 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_31⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Uppsala, Sweden. pp.269-282, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580405v1</w:t>
+                <w:t xml:space="preserve">hal-04735331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative definition for digital convexity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Maximum-Flow Model for Digital Elastica Shape Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Martins Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Uppsala, Sweden. pp.269-282, </w:t>
+              <w:t xml:space="preserve">Discrete Geometry Mathematical Morphology 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Uppsala (Suède), Sweden. pp.429-440, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735331v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Total Variation for Image Vectorization, Zooming and Pixel Art Depixelizing</w:t>
               </w:r>
@@ -5790,51 +5790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat kernel Laplace-Beltrami operator on digital surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6321,51 +6321,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse géométrique d'objets tubulaires 3D basée sur l'accumulation de normales</w:t>
+                <w:t xml:space="preserve">Centerline Detection on Partial Mesh Scans by Confidence Vote in Accumulation Map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Krähenbühl</w:t>
@@ -6383,97 +6383,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2016 - Reconnaissance des Formes et l'Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPR 2016 - IAPR International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Cancùn, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2016.7899829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01359558v1</w:t>
+                <w:t xml:space="preserve">hal-01435271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centerline Detection on Partial Mesh Scans by Confidence Vote in Accumulation Map</w:t>
+                <w:t xml:space="preserve">Analyse géométrique d'objets tubulaires 3D basée sur l'accumulation de normales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Krähenbühl</w:t>
@@ -6491,112 +6500,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR 2016 - IAPR International Conference on Pattern Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RFIA 2016 - Reconnaissance des Formes et l'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2016.7899829⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01435271v1</w:t>
+                <w:t xml:space="preserve">hal-01359558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laplace-Beltrami operator on Digital Curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7510,226 +7510,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Topological Maps, Multi-Label Simple Points, and Minimum-Length Polygons for Efficient Digital Partition Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dupas</w:t>
+                <w:t xml:space="preserve">Circular arc reconstruction of digital contours with chosen Hausdorff error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Combinatorial Image Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Nancy, France. pp.250--262</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597507v1</w:t>
+                <w:t xml:space="preserve">hal-00579467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular arc reconstruction of digital contours with chosen Hausdorff error</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
+                <w:t xml:space="preserve">Combining Topological Maps, Multi-Label Simple Points, and Minimum-Length Polygons for Efficient Digital Partition Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Damiand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Combinatorial Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Madrid, Spain. pp.56-69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21073-0_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579467v1</w:t>
+                <w:t xml:space="preserve">hal-00597507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delaunay properties of digital straight segments</w:t>
               </w:r>
@@ -11353,51 +11353,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastica Energy Regularization via Graph Cuts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Martins Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11647,51 +11647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat kernel Laplace-Beltrami operator on digital surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12933,51 +12933,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984051v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Feschet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01225-7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05452467v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laboureix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mattei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10851-025-01229-X" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Weill-Duflos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01226-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125278v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Breuils" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-025-01252-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Ting Lu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Roussillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114719" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Thibert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14910" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Goes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2023.102231" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-023-01155-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193774v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-022-00399-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01076-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antunes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00983-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2021.3055242" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891465v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Meyron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00965-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141469v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delanoy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bousseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2019.05.024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717849v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caissard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0839-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Denis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oudet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad Said" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.03.042" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13549" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621516v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Proven&#231;al" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0704-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.11.021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070289v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-015-0595-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355291v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foare" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149102v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Levallois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2015.05.023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058145v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cuel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin M&#233;rigot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140977552" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112936v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2014.75" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119434v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2014.04.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112943v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2014.74" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943821v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.07.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SWM5R9F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339204v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780689v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2012.38" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591065v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dupas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.09.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.08.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396356v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vieilleville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.11.034" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GFC06H5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437575v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218654308001117" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340945v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Daragon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhardt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-008-0084-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PMHX7S47-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395219v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srecko Brlek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reutenauer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.11.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2BX8436-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308196v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vialard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.06.019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFSFTVWH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peltier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2005.10.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1RZ4DGD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308195v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Taton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373501v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528852v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355892v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735219v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486661v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823832v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7_9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719330v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580405v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martins Antunes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_31" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735331v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_19" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895108v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41404-7_28" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087529v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_30" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426946v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807713v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3214745.3214748" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575544v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543007v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_17" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571434v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56414-2_9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621492v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_15" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379993v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7899836" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359558v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435271v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7899829" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497255v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262663v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Iehl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_22" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139374v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23231-7_29" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437076v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;lard Florent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118476v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_14" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339284v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926164v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656573v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790710v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Postolski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Janaszewski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597507v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21073-0_8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579467v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Phuong Nguyen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354557v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_26" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354558v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21073-0_7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-24MNDFX9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780710v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003760903720379" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943828v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413662v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10210-3_15" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J9QVT4K1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413681v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feschet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432378v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04397-0_10" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VMQFS7CX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521058v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Herlin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lezoray" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Plancoulaine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10331-5_31" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7B6M4XNH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413687v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413684v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413691v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04397-0_14" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395237v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79126-3_7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345782v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Giao Nguyen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desbarats" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89646-3_117" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345779v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79126-3_30" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413631v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78275-9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345781v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89639-5_68" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308162v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Braure de Calignon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11919629_32" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308337v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11919629" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308338v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Vieilleville" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11907350_30" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308336v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11499145_100" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308012v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308199v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b135490" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308200v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308198v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308202v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0653(04)00497-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308201v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307965v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47977-5_29" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0998S536-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307964v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308203v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308197v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262776v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Batenburg" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#246;the Ullrich" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145709v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576020v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319580012" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352952v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4174-4_13" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396669v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Malgouyres" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396679v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421328v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094380v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815283v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498293v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719592v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990169v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004892v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00396332v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169197v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doignies" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Pluta" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b511e889e68b62745147dde8d23613655c3a0646" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992412v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Hernandez Cerdan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:82230b024eda5774fb54506c92d4df11e636e71d;origin=https://github.com/DGtal-team/DGtal;visit=swh:1:snp:0496cb7456a59e565ed8cb9f57a4fbe49ef96935;anchor=swh:1:rev:cdccf7aa53d9e651fc93db7a5f22e8bdf1313d0b" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159872v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:25783b84a3ed8647a17a9b2b0ff64b6076e06515;origin=https://github.com/Lieunoir/UV-AT;visit=swh:1:snp:b2ab46399ea76167b2c2cb4709267a132fbc7ea4;anchor=swh:1:rev:2623a909ac59026b969a5a4982c80430a76c1b7c" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159939v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3f0b988534e93d2aafff4c3dc71c3382270ce6a0;origin=https://github.com/JacquesOlivierLachaud/PointCloudCurvCNC;visit=swh:1:snp:d345c541620769d475d631fd8a6ffe1f987285b0;anchor=swh:1:rev:6d7c3b545894b02093ad211f07378ec12270fc30" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083347v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miguel Salazar" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sivignon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c89b341b6b560b3ecf360320e2ed80ad4c86e75;origin=https://github.com/DGtal-team/DGtal;visit=swh:1:snp:f80492b7a4f99939464109fe6c7477b239a9759d;anchor=swh:1:rev:2320dba603919c2ee7be6a9cf8af514273ecd7e4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984051v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Feschet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01225-7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05452467v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laboureix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mattei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10851-025-01229-X" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Weill-Duflos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01226-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125278v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Breuils" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-025-01252-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Ting Lu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Roussillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114719" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Thibert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14910" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432223v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-023-01155-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140452v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Goes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2023.102231" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193774v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-022-00399-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01076-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antunes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00983-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2021.3055242" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891465v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Meyron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00965-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717849v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caissard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0839-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Delanoy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bousseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2019.05.024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Denis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oudet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad Said" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.03.042" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13549" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621516v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Proven&#231;al" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0704-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.11.021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070289v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-015-0595-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355291v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foare" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149102v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Levallois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2015.05.023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058145v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cuel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin M&#233;rigot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140977552" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112936v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2014.75" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119434v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2014.04.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112943v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2014.74" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943821v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.07.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SWM5R9F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339204v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780689v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2012.38" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591065v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dupas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.09.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.08.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396356v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vieilleville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.11.034" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GFC06H5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437575v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218654308001117" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340945v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alayrangues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Daragon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhardt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-008-0084-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PMHX7S47-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395219v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srecko Brlek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reutenauer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.11.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2BX8436-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308196v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vialard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.06.019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFSFTVWH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peltier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2005.10.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1RZ4DGD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308195v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Taton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373501v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355892v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528852v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486655v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735219v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486661v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823832v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7_9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719330v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735331v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_19" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580405v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martins Antunes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_31" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895108v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41404-7_28" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087529v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_30" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426946v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807713v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3214745.3214748" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575544v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543007v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_17" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571434v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56414-2_9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621492v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_15" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379993v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7899836" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435271v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7899829" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359558v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497255v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262663v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Iehl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_22" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139374v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23231-7_29" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437076v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;lard Florent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118476v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_14" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339284v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926164v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656573v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790710v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Postolski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Janaszewski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579467v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Phuong Nguyen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597507v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21073-0_8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354557v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_26" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354558v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21073-0_7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-24MNDFX9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780710v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003760903720379" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943828v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413662v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10210-3_15" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J9QVT4K1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413681v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feschet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432378v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04397-0_10" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VMQFS7CX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521058v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Herlin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lezoray" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Plancoulaine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10331-5_31" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7B6M4XNH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413687v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413684v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413691v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04397-0_14" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395237v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79126-3_7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345782v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Giao Nguyen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desbarats" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89646-3_117" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345779v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79126-3_30" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413631v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78275-9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345781v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89639-5_68" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308162v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Braure de Calignon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11919629_32" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308337v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11919629" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308338v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Vieilleville" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11907350_30" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308336v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11499145_100" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308012v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308199v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b135490" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308200v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308198v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308202v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0653(04)00497-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308201v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307965v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47977-5_29" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0998S536-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307964v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308203v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308197v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262776v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Batenburg" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#246;the Ullrich" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145709v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576020v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319580012" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352952v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4174-4_13" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396669v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Malgouyres" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396679v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421328v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094380v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815283v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498293v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719592v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990169v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004892v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00396332v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169197v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doignies" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Pluta" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b511e889e68b62745147dde8d23613655c3a0646" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992412v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Hernandez Cerdan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:82230b024eda5774fb54506c92d4df11e636e71d;origin=https://github.com/DGtal-team/DGtal;visit=swh:1:snp:0496cb7456a59e565ed8cb9f57a4fbe49ef96935;anchor=swh:1:rev:cdccf7aa53d9e651fc93db7a5f22e8bdf1313d0b" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159872v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:25783b84a3ed8647a17a9b2b0ff64b6076e06515;origin=https://github.com/Lieunoir/UV-AT;visit=swh:1:snp:b2ab46399ea76167b2c2cb4709267a132fbc7ea4;anchor=swh:1:rev:2623a909ac59026b969a5a4982c80430a76c1b7c" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159939v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3f0b988534e93d2aafff4c3dc71c3382270ce6a0;origin=https://github.com/JacquesOlivierLachaud/PointCloudCurvCNC;visit=swh:1:snp:d345c541620769d475d631fd8a6ffe1f987285b0;anchor=swh:1:rev:6d7c3b545894b02093ad211f07378ec12270fc30" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083347v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miguel Salazar" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sivignon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c89b341b6b560b3ecf360320e2ed80ad4c86e75;origin=https://github.com/DGtal-team/DGtal;visit=swh:1:snp:f80492b7a4f99939464109fe6c7477b239a9759d;anchor=swh:1:rev:2320dba603919c2ee7be6a9cf8af514273ecd7e4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>