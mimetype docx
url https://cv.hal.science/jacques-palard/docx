--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -100,5172 +100,5172 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clercs et laïcs : propriétés sociales et institutionnelles et enjeux de pouvoir du Moyen Âge au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Bulletin Bibliographique, 212, pp.125-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15r40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05540465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine BAUDOIN (dir.), Que faire du Notre Père ?, Genève, Éditions Labor et Fides, Collection Pratiques, no 40, 2024, 197 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Bulletin Bibliographique, 212, pp.213-215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15r62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05540486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Clercs et laïcs : propriétés sociales et institutionnelles et enjeux de pouvoir du Moyen Âge au XXe siècle</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Carlos et Stéphane Savard, avec la collaboration d’Andréanne Lebrun et Philippe Pinay, La Révolution tranquille entre l’ici et l’ailleurs, Québec, Les Éditions du Septentrion, 2024, 324 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66 (3), pp.761-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1121796ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05493288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bourdin, Anne Daguet-Gagey, Pauline Piettre, Corinne Valasik, Pauline Vidal-Delplanque, Res publica. Généalogie et défis contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Bulletin Bibliographique, 212, pp.125-140. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15r40⟩</w:t>
+              <w:t xml:space="preserve">, 2025, Bulletin Bibliographique, 212, pp.234-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15r4i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Carlos et Stéphane Savard, avec la collaboration d’Andréanne Lebrun et Philippe Pinay, La Révolution tranquille entre l’ici et l’ailleurs, Québec, Les Éditions du Septentrion, 2024, 324 p.</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05540606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grosclaude, Réinventer l’Église sous Victoria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 208, pp.227-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/138tw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04947255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note critique : L’historicisation du croire : continuité et discontinuité au sein du christianisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 208, pp.103-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/138t1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04947473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pensée religieuse et option politique : médiations croisées et hybridation en mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 204, pp.99-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.73198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04452131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Éric Laliberté et Michel O’Neill (dir.), Pèlerinage, marche pèlerine et marche de longue durée au Québec, Québec, Presses de l’Université Laval, 2021, 330 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sociographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 66 (3), pp.761-766. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1121796ar⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 64 (1), pp.239-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1100584ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bourdin, Anne Daguet-Gagey, Pauline Piettre, Corinne Valasik, Pauline Vidal-Delplanque, Res publica. Généalogie et défis contemporains</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04249408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Stéphane Paquin (dir.), Le Québec et la France depuis 1960 : une relation d’exception, Bulletin d’histoire politique, VLB éditeur, 2022, p. 9-132.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (2), pp.483-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1110149ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04546181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conversion et la désaffiliation religieuses entre subjectivité du croyant et action institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Bulletin Bibliographique, 212, pp.234-236. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15r4i⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 200, pp.111-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.67506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Grosclaude, Réinventer l’Église sous Victoria</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04017706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Claude Corbo, Malraux au Québec. Propos et discours, 1963, Montréal, VLB éditeur, 2022, 175 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (3), pp.587-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1098261ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04086474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture : Mercier (Charles), L’Église, les jeunes et la mondialisation. Une histoire des JMJ. – Montrouge, Bayard, 2020. 536 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72 (1), pp.213-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.716.0179y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03783335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conversion et la désaffiliation religieuses entre subjectivité du croyant et action institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 208, pp.227-229. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/138tw⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Bulletin bibliographique, 200, pp.111-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.67506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Note critique : L’historicisation du croire : continuité et discontinuité au sein du christianisme</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Hermet, Les sources chrétiennes de la démocratie. La liberté par mégarde. Paris, Karthala, 2020, 213 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 208, pp.103-122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/138t1⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Bulletin bibliographique, 196, pp.301-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.64774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Pensée religieuse et option politique : médiations croisées et hybridation en mouvement</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03584126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impétueuse en France, tranquille au Québec : la révolution, une commune production de la matrice catholique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (3), pp.513-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1088521ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03701869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théologie et sociologie du rite. Temps et espaces de l’instituant et de l’institué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 204, pp.99-118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/assr.73198⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 196, pp.83-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.59953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu : Éric Laliberté et Michel O’Neill (dir.), Pèlerinage, marche pèlerine et marche de longue durée au Québec, Québec, Presses de l’Université Laval, 2021, 330 p.</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03572556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramsay MacMullen, Voting About God in Early Church Councils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 196, pp.343-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.65064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03591317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Portier, Jean-Paul Willaime, La religion dans la France contemporaine. Entre sécularisation et recomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 196, pp.385-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.65359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03591375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relire Fernand Dumont : voix interprétatives de l’œuvre d’un herméneute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sociographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 64 (1), pp.239-241. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1100584ar⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 62 (3), pp.635-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1088526ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03703055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les religieuses québécoises en reconversion dans la mouvance de la Révolution tranquille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, « Grâce à elle(s) ? » : le rôle des femmes dans la construction du Canada, 88, pp.129-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eccs.3487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02946716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche sociologique et théologique et action religieuse. Usages de l’autobiographie raisonnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 192, pp.87-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.52148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03109962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Gérard Fabre, Les fables canadiennes de Jules Verne. Discorde et concorde dans une autre Amérique, Ottawa, Les Presses de l’Université d’Ottawa, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 88, pp.323-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eccs.3802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu : Stéphane Paquin (dir.), Le Québec et la France depuis 1960 : une relation d’exception, Bulletin d’histoire politique, VLB éditeur, 2022, p. 9-132.</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02973898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérer l’altérité religieuse. Islam, catholicisme et laïcité en France, au Maghreb et au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 192, pp.75-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.52128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03109948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures théologico-politiques du christianisme en modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 188, pp.193-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.46866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02464340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacime Chellig (éd.), « Laïcité, faits religieux et travailleurs sociaux », Histoire, Monde &amp; Cultures religieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 184, pp.235-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.44696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02531418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner l’Église catholique. Pouvoir hiérarchique et construction doctrinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 184, pp.119-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.38959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02469412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture critique : La régulation politique de la pluralité religieuse et culturelle : enjeux et controverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67 (4), pp.721-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.674.0715c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02470381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Brodeur, Dominique Deslandes, Thérèse Nadeau-Lacour (dir.), Lecture inédite de la modernité aux origines de la Nouvelle-France. Marie Guyart de l’Incarnation et les autres fondateurs religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 180, pp.293-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.33489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02532832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Charles Mercier, Jean-Philippe Warren (dir.), Identités religieuses et cohésion sociale. La France et le Québec à l’école de la diversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 180, pp.393-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.34009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02533108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Michel Deneken (dir.), Droit et religion en Europe. Études en l’honneur de Francis Messner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 180, pp.325-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.33653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02532881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Raison du Cleuziou, De la contemplation à la contestation. La politisation des dominicains de la province de France (années 1940-1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 180, pp.424-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.34185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02534908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Levillain, La papauté foudroyée. La face cachée d’une renonciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 176, pp.349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.28293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02534941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Béraud, Claire de Galemberg, Corinne Rostaing, De la religion en prison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 176, pp.264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.28162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02539846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Koussens, L’épreuve de la neutralité. La laïcité française entre droits et discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 176, pp.338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.28265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02539807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Marie-Claude Badiche, Maurice Badiche, Martine Sevegrand, Des prêtres-ouvriers insoumis en 1954. Le « Groupe Chauveau » 1957-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 176, pp.260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.28179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02539823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Lacasse et Bruce Hodgins, Le père Paradis, missionnaire colonisateur, Québec, Les Presses de l’Université Laval, 2014, 272 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sociographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 64 (2), pp.483-486. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1110149ar⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 57 (1), pp.241-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1036644ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu : Claude Corbo, Malraux au Québec. Propos et discours, 1963, Montréal, VLB éditeur, 2022, 175 p.</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02530836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bernier (dir.), Les défis québécois. Conjonctures et transitions, Québec, Presses de l’Université du Québec, 2014, 543 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sociographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 63 (3), pp.587-589. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1098261ar⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 57 (1), pp.246-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1036647ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La conversion et la désaffiliation religieuses entre subjectivité du croyant et action institutionnelle</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02530896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Warren (dir.), Les soldats du pape. Les zouaves canadiens entre l’Europe et l’Amérique, Québec, Les Presses de l’Université Laval, 2014, 143 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (1), pp.239-241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02530991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Steeves, Grâce à l’imagination. Intégrer l’imagination en théologie fondamentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 200, pp.111-126. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/assr.67506⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 176, pp.388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.28349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de lecture : Mercier (Charles), L’Église, les jeunes et la mondialisation. Une histoire des JMJ. – Montrouge, Bayard, 2020. 536 p.</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02536415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chantre, Paul d’Hollander, Jérôme Grévy (dir.), Politiques du pèlerinage du XVIIe siècle à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 176, pp.290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.28211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02539599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Caron, Guillaume Marche (dir.), La politisation du religieux en modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 176, pp.284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.28204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02536488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Bruno Dumons, Christian Sorrel (dir.), Gouverner l’Église catholique au XXe siècle. Perspectives de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 176, pp.303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.28229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02539667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture critique : Le Pontife, l’Église catholique et le monde. Pie XI et l’exercice du pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 72 (1), pp.213-215. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.716.0179y⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 65 (1), pp.136-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.651.0127c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La conversion et la désaffiliation religieuses entre subjectivité du croyant et action institutionnelle</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02469581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Guillaume Delaigue, Quel pape pour les chrétiens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Bulletin bibliographique, 200, pp.111-126. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/assr.67506⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 172, pp.291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.27343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Guy Hermet, Les sources chrétiennes de la démocratie. La liberté par mégarde. Paris, Karthala, 2020, 213 p.</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02539894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Jean-François Galinier-Pallerola, Philippe Foro, Augustin-Hervé Laffay (dir.), Les laïcs prennent la parole. Débats et controverses dans le catholicisme après Vatican II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Bulletin bibliographique, 196, pp.301-302. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/assr.64774⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 172, pp.305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.27367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Impétueuse en France, tranquille au Québec : la révolution, une commune production de la matrice catholique ?</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02539876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les évêques catholiques du Québec : pratiques et discours de ''sortie de la religion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sociographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 62 (3), pp.513-541. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1088521ar⟩</w:t>
+              <w:t xml:space="preserve">, 2011, Catholicisme et laïcité au Québec, 52 (3), pp.731-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1007656ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ramsay MacMullen, Voting About God in Early Church Councils</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00661585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gagnon, Yolande Pelchat et Roberson Édouard (dirs), Politiques d'intégration, rapports d'exclusion. Action publique et justice sociale, Québec, Les Presses de l'Université Laval, coll. Sociétés, culture et santé, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (1-2), pp.235-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/044713ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00541460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoire[s] et développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extension[S]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00546384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Le Québec, &amp;quot;laboratoire&amp;quot; culturel et politique : quel renouvellement depuis la Révolution tranquille ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66, pp.7-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00512639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Aurélien Boivin, Chantale Gingras et Steve Laflamme (dirs), Un guide culturel. Vues du Québec, Québec (Canada), Les Publications Québec français, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (3), pp.650-652</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00516909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour, Le défi français. Regards croisés sur la France et le Québec, Québec, Septentrion, 2006, 170 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche sociographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 48 (1), pp.165-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/016235ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03053601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-théologie de l'Action catholique spécialisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'atelier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Les milieux sociaux, 510, pp.3-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00112866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les religions dans l'agglomération bordelaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Moniak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Religions et territoires. Quelle gestion locale des cultes ?, 69, pp.53-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00077235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiation et institution catholique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 196, pp.343-345. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/assr.65064⟩</w:t>
+              <w:t xml:space="preserve">, 2006, Catholicismes, 133, pp.9-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.3358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Philippe Portier, Jean-Paul Willaime, La religion dans la France contemporaine. Entre sécularisation et recomposition</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00070807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations internationales des régions et fédéralisme. Les provinces canadiennes dans le contexte de l'intégration nord-américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Du local à l'international : nouveaux acteurs, nouvelle diplomatie, 12 (2), pp.161-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.122.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00010039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Desroche et ses réseaux québécois. Entre théorie de l'utopie et pratiques maïeuticiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37 (2), pp.21-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/012911ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires et nouvelles compétences : les collectivités territoriales et l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Décentralisation, État et territoires, 318, pp.44-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00515918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoire et cohésion sociale : la dimension politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Développement régional et cohésion sociale, 47 (131), pp.317-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/007579ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02990022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion et politique dans l'Europe du Sud : Permanence et changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Religion et politique, 17, pp.23-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/pole.2002.1283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03047030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel(s) bon(s) niveau(x) de représentation à côté des communes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Les nouvelles écharpes du maire : Chantiers de démocratie, 265, pp.63-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.265.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02928397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles institutionnels de la gestion du croire dans la sphère catholique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Compass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 48 (4), pp.549-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/003776801048004006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04648493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structures sociales, traditions culturelles et innovation industrielle dans la Beauce québécoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Entreprises et territoires, 48 (1), pp.137-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/sciso.1999.1448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04966889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion : disparités des intérêts régionaux et convergence du système d'action européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Les relations internationales des régions en Europe, 30 (4), pp.781-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/704089ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recompositions territoriales de l'Église catholique entre singularité et universalité : territorialisation et centralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 196, pp.385-389. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/assr.65359⟩</w:t>
+              <w:t xml:space="preserve">, 1999, Catholicisme et territoire, 107, pp.55-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/assr.1999.1163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...3691 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00010041v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-02989629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les régions européennes sur la scène internationale : conditions d'accès et systèmes d'échanges</w:t>
               </w:r>
@@ -6989,1166 +6989,1166 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00561890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'évolution des relations internationales du Québec de 1960 à aujourd'hui : nouveaux enjeux et nouvelles perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d'été "La diplomatie québécoise en perspective comparée : France, Europe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00512145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'énigme de la Beauce québécoise : socialité et développement industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du 50e anniversaire de "Recherches sociographiques" : "Les défis du Québec", session II : "Socialité et vie quotidienne"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Québec (Canada), Université Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00514881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Pessac, France</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'énigme de la Beauce québécoise. Identité régionale et développement économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'énigme de la Beauce québécoise. Identité régionale et développement économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Québec (Canada), Université Laval, département de géograph, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'énigme de la Beauce québécoise. Identité régionale et développement économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'énigme de la Beauce québécoise. Identité régionale et développement économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2009, Québec (Canada), Université Laval, département de géograph, Canada</w:t>
+              <w:t xml:space="preserve">, Université Laval, département de géograph, Nov 2009, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université Laval, département de géograph, Nov 2009, Québec, Canada</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La société régionale en dialogue : le Conseil économique et social d'Aquitaine. 1974-1989 : l'innovation apprivoisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Moquay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Expression(S) 2009" : "La démocratie ou quand l'esprit public parle à travers les corps intermédiaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Patrick Moquay</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration des personnes immigrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5es Rencontres Champelain-Montaigne "Intégration des personnes immigrantes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00387031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance locale et développement économique dans la région de la Beauce (Québec)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Développement local et gouvernance des territoires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Jijel, Nov 2008, Jijel, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00379822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'innovation technologique et l'innovation sociale dans les territoires : quels liens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1re rencontre régionale de l'Institut des hautes études pour la science et la technologie, Les politiques territoriales de recherche et d'innovation et leur accompagnement par l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00380909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Le Québec, &amp;quot;laboratoire&amp;quot; culturel et politique : quel renouvellement depuis la Révolution tranquille ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Expression(S) 2009" : "La démocratie ou quand l'esprit public parle à travers les corps intermédiaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">36e colloque international de l'AFEC " Quel renouvellement depuis la Révolution tranquille ? "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, Jun 2008, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03631074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoirs locaux et dialogue interreligieux. Les initiatives du Conseil de l'Europe entre relativisme culturel et régulation sociopolitique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Congrès de l'AFSP, atelier 31 : Dieu et l'Europe loin de Bruxelles. L'européanisation informelle du religieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de science politique, Sep 2007, Toulouse, France. pp.43-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.024.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Jijel, Nov 2008, Jijel, Algérie</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00320733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration des personnes immigrantes : enjeux de société et expériences territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e Rencontres Champlain-Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval (Québec), May 2008, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00332754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations France-Canada-Québec depuis 1960 : intérêts complémentaires et défis contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "L'empreinte de la France au Canada après 400 ans, Sénat du Canada"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, Jun 2008, Pessac, France</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03631085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'État à l'épreuve de la décentralisation en France. Les services extérieurs de l'État dans les départements et dans les régions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : La décentralisation et le régionalisme en France et au Japon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Hiroshima, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00256969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture politique régionale et vote conservateur. Singularité ou exemplarité de la Beauce (Québec) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Le conservatisme : le Canada en contexte"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire d'études canadiennes et le Centre d'études canadiennes de l'Institut du Monde anglophone, Université Sorbonne Nouvelle Paris 3, Apr 2007, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Laval (Québec), May 2008, Québec, Canada</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00160606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'industrialisation de la Beauce québécoise : développement économique, pouvoir local et identité territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études "Action publique et développement économique : regards croisés sur la proximité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Local et politique de l'AFSP, Jun 2007, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Ottawa, Canada</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00372028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le territoire, lieu de pouvoir et espace de régulation chez Jean-François Médard. Concepts, méthodes et postérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le comparatisme à la croisée des chemins. Autour de l'œuvre de Jean-François Médard : néo-patrimonialisme, corruption, gouvernement local, échange et éthique politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Pessac, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00142832v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">halshs-00372028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs du développement territorial et système social local. Regard sur le Québec et la France</w:t>
               </w:r>
@@ -10576,1136 +10576,1136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00321586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les relations France-Canada-Québec depuis 1960 : intérêts complémentaires et défis contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Joyal, Paul-André Linteau (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France-Canada-Québec : 400 ans d'exception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Presses de l'Université de Montréal, pp.237-261, 2008, 978-2-7606-2116-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pum.16738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00379337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction : Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Skard Halvdan, Palard Jacques, Woehrling Jean-Marie, et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des dieux dans la ville. Le dialogue interculturel et interreligieux au niveau local / Gods in the City. Intercultural and Inter-Religious Dialogue at Local Level</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil de l'Europe, pp.98-106, 2008, Local &amp; Regional, 978-92-871-6380-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00278237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Congrès des pouvoirs locaux et régionaux de l'Europe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des dieux dans la ville. Le dialogue interculturel et interreligieux au niveau local / Gods in the City. Intercultural and Inter-Religious Dialogue at Local Level</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil de l'Europe, pp.98-106, 2008, Local &amp; Regional, 978-92-871-6380-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00559247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...48 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institutions religieuses et espace public. Les relations croisées entre christianisme et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabier Itçaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Berthet, Olivier Costa, Rodolphe Gouin, Xabier Itçaina et Andy Smith (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux espaces de la régulation politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.283-307, 2008, Logiques politiques, 978-2-296-05668-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Institutions religieuses et espace public. Les relations croisées entre christianisme et politique</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00332897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Skard Halvdan, Palard Jacques, Woehrling Jean-Marie, et al. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des dieux dans la ville. Le dialogue interculturel et interreligieux au niveau local / Gods in the City. Intercultural and Inter-Religious Dialogue at Local Level</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil de l'Europe, pp.15-27, 2008, Local &amp; Regional, 978-92-871-6380-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00278235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion. Vieillissement et projet de société. Regards croisés franco-québécois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Palard; Jean Vézina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vieillissement : santé et société. Défis et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine; Les Presses de l'Université de Laval, pp.221-232, 2007, Les Rencontres Champlain-Montaigne, 978-2-7637-8532-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00186186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Culture, territoire, systèmes productifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xabier Itçaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thierry Berthet, Olivier Costa, Rodolphe Gouin, Xabier Itçaina et Andy Smith (dir.). </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.283-307, 2008, Logiques politiques, 978-2-296-05668-8</w:t>
+              <w:t xml:space="preserve">Xabier Itçaina; Jacques Palard; Sébastien Ségas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Régimes territoriaux et développement économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-24, 2007, Espace et territoires, 978-2-7535-0381-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Conseil de l'Europe, pp.15-27, 2008, Local &amp; Regional, 978-92-871-6380-6</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00160499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pays et la nouvelle architecture territoriale française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicole Lerousseau (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La décentralisation à la croisée des chemins : actes du colloque du 16 février 2007, [organisé par le Laboratoire d'études des réformes administratives et la décentralisation (LERAD EA 2108), Université François Rabelais, Tours]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.25-38, 2007, 978-2-296-04333-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction : Culture, territoire, systèmes productifs</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00159792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vieillissement : parcours de vie et transformations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palard Jacques et Vézina Jean (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vieillissement : santé et société. Défis et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine; Les Presses de l'Université de Laval, pp.3-13, 2007, Les Rencontres Champlain-Montaigne, 978-2-7637-8532-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00186185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'industrialisation de la Beauce québécoise : développement économique, pouvoir local et identité territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xabier Itçaina; Jacques Palard; Sébastien Ségas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Régimes territoriaux et développement économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-98, 2007, Espace et territoires, 978-2-7535-0381-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00160521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xabier Itçaina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les virtuoses de l'identité : religion et politique en Pays Basque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.11-14, 2007, Sciences des religions, 978-2-7535-0469-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00172063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : penser les enjeux politiques de la diversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Palard, Alain-G. Gagon et Bernard Gagnon (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité et identités au Québec et dans les régions d'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université de Laval; PIE - Peter Lang, pp.13-20, 2006, 90-5201-054-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiation et socialisation : les contributions du catholicisme à la régulation religieuse du politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xabier Itçaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Xabier Itçaina; Jacques Palard; Sébastien Ségas. </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-24, 2007, Espace et territoires, 978-2-7535-0381-6</w:t>
+              <w:t xml:space="preserve">Paul-André Turcotte et Jean Remy (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiations et compromis : institutions religieuses et symboliques sociales : conrtibutions à une relecture des classiques de la sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.211-235, 2006, Logiques sociales, 2-296-00186-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine; Les Presses de l'Université de Laval, pp.221-232, 2007, Les Rencontres Champlain-Montaigne, 978-2-7637-8532-5</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déconfessionnalisation de l'école québécoise : regard français sur l'avant et l'après-rapport Proulx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Palard, Alain G. Gagnon et Bernard Gagnon (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité et identités au Québec et dans les régions d'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université de Laval; PIE - Peter Lang, pp.251-280, 2006, 90-5201-054-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...463 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03631386v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-00009940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation démographique et avenir politique du Québec. Vers une involution tranquille ?</w:t>
               </w:r>
@@ -14021,51 +14021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r62" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540465v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r40" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05493288v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1121796ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540606v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r4i" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04947255v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138tw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04947473v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138t1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452131v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.73198" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04249408v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1100584ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546181v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1110149ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098261ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04017706v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.67506" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783335v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.716.0179y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04465828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03584126v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.64774" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03701869v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088521ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.65064" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.65359" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.59953" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703055v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088526ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02946716v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.3487" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973898v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.3802" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109962v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.52148" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.52128" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464340v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.46866" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.44696" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469412v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.38959" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.33489" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533108v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.34009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470381v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.674.0715c" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532881v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.33653" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534908v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.34185" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539846v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28162" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539807v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28265" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534941v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28293" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530836v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036644ar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530896v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036647ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28179" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536415v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28349" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539599v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28211" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536488v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28204" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28229" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469581v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.651.0127c" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27343" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539876v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27367" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661585v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007656ar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/044713ar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546384v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512639v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Augustin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516909v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053601v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016235ar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077235v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Moniak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112866v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00070807v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.3358" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010039v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gagnon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.122.0161" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004975v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/012911ar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515918v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Janin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990022v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/007579ar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047030v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2002.1283" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928397v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.265.0063" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648493v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/003776801048004006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-R7DDC42D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04966889v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1999.1448" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010041v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/assr.1999.1163" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989629v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/704089ar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928484v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/704083ar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105571v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1997.395147" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139833v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.1995.1181" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04966302v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1995.1196" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046778v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.1995.2060" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843753v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1994.1136" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139758v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.1993.1135" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139675v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046900v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1993.394717" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928458v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1991.1469" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843732v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1990.901" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109930v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/assr.1985.2370" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139736v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046834v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sotra.1981.1687" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464472v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464646v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469511v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469256v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470451v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718799v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561948v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561892v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561890v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514881v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512145v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514891v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514888v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514414v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moquay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387031v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379822v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380909v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631074v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.024.0043" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332754v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631085v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142832v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160606v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256969v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372028v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160630v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004707v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561874v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512627v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.19602" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515183v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321583v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Langlois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186182v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V&#233;zina" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160491v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S&#233;gas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/3819/regimes-territoriaux-et-developpement-economique" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169769v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04355924v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-G. Gagnon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172111v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04016699v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gis-grale.fr/article/leurope-aux-frontieres-la-cooperation-transfrontaliere-entre-regions-despagne-et-de-france/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106303v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagroye" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lord" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mounier-Chazel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04573236v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132b8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312158v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/les-enjeux-du-social-et-du-societal/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217238v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572484v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/sur-les-traces-democratie-3890.html" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703544v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/5130/cent-ans-de-gouvernement-de-l-eglise-catholique-en-france" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.163279" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467803v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/les-catholiques-quebecois-et-la-laicite" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468872v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lagracedunecathedrale.com/index.php?option=com_content&amp;amp;view=article&amp;amp;id=648:bordeaux&amp;amp;catid=84:bordeaux&amp;amp;Itemid=19" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466370v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/catholicisme-et-cultures-regards-croises-quebec-france" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02465712v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862171v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563647v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lacasse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563643v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540410v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531039v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.2799" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515182v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.7776" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321588v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321586v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278237v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559247v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379337v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.16738" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332897v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278235v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160499v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186186v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186185v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159792v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160521v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172063v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009943v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631386v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009940v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631390v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172085v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567538v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127950v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.17045" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669361v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/jeux-d-echelles-et-transformation-de-l-etat-le-gouvernement-des-territoires-au-quebec-et-en-france" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05020312v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050129v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311810v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/valeurs-de-societe-preferences-politiques-et-references-culturelles-au-canada" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578857v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928340v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.13784" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05282495v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172137v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05327904v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/construire-la-dynamique-des-territoires/76839?srsltid=AfmBOoqwIYeepIRM9n1IVocbFu01Cv7z5W2ak4I6IRgRbYROD0bh4kVS" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328437v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279310v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265248v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04500499v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04966866v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280872v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05327769v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05314754v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05289184v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553669v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553609v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553701v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553725v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004976v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047155v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r40" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540486v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r62" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05493288v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1121796ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540606v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r4i" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04947255v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138tw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04947473v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138t1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452131v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.73198" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04249408v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1100584ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546181v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1110149ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04017706v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.67506" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086474v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098261ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783335v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.716.0179y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04465828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03584126v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.64774" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03701869v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088521ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572556v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.59953" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591317v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.65064" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591375v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.65359" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703055v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088526ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02946716v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.3487" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.52148" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973898v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.3802" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.52128" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464340v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.46866" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.44696" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469412v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.38959" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470381v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.674.0715c" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532832v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.33489" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.34009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532881v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.33653" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534908v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.34185" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28293" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539846v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28162" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539807v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28265" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28179" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530836v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036644ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530896v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036647ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536415v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28349" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539599v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28211" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536488v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28204" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28229" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469581v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.651.0127c" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27343" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539876v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27367" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661585v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007656ar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/044713ar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546384v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512639v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Augustin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516909v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053601v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016235ar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112866v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077235v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Moniak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00070807v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.3358" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010039v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gagnon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.122.0161" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004975v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/012911ar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515918v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Janin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990022v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/007579ar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047030v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2002.1283" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928397v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.265.0063" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648493v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/003776801048004006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-R7DDC42D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04966889v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1999.1448" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989629v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/704089ar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010041v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/assr.1999.1163" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928484v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/704083ar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105571v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1997.395147" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139833v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.1995.1181" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04966302v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1995.1196" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046778v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.1995.2060" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843753v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1994.1136" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139758v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.1993.1135" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139675v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046900v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1993.394717" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928458v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1991.1469" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843732v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1990.901" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109930v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/assr.1985.2370" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139736v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046834v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sotra.1981.1687" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464472v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464646v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469511v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469256v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470451v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718799v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561948v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561892v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561890v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512145v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514881v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514891v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514888v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514414v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moquay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387031v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379822v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380909v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631074v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.024.0043" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332754v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631085v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256969v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160606v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372028v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142832v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160630v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004707v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561874v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512627v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.19602" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515183v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321583v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Langlois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186182v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V&#233;zina" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160491v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S&#233;gas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/3819/regimes-territoriaux-et-developpement-economique" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169769v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04355924v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-G. Gagnon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172111v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04016699v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gis-grale.fr/article/leurope-aux-frontieres-la-cooperation-transfrontaliere-entre-regions-despagne-et-de-france/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106303v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagroye" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lord" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mounier-Chazel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04573236v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132b8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312158v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/les-enjeux-du-social-et-du-societal/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217238v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572484v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/sur-les-traces-democratie-3890.html" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703544v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/5130/cent-ans-de-gouvernement-de-l-eglise-catholique-en-france" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.163279" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467803v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/les-catholiques-quebecois-et-la-laicite" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468872v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lagracedunecathedrale.com/index.php?option=com_content&amp;amp;view=article&amp;amp;id=648:bordeaux&amp;amp;catid=84:bordeaux&amp;amp;Itemid=19" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466370v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/catholicisme-et-cultures-regards-croises-quebec-france" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02465712v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862171v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563647v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lacasse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563643v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540410v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531039v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.2799" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515182v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.7776" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321588v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321586v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379337v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.16738" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278237v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559247v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332897v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278235v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186186v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160499v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159792v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186185v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160521v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172063v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009943v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009940v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631386v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631390v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172085v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567538v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127950v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.17045" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669361v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/jeux-d-echelles-et-transformation-de-l-etat-le-gouvernement-des-territoires-au-quebec-et-en-france" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05020312v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050129v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311810v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/valeurs-de-societe-preferences-politiques-et-references-culturelles-au-canada" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578857v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928340v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.13784" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05282495v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172137v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05327904v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/construire-la-dynamique-des-territoires/76839?srsltid=AfmBOoqwIYeepIRM9n1IVocbFu01Cv7z5W2ak4I6IRgRbYROD0bh4kVS" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328437v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279310v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265248v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04500499v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04966866v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280872v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05327769v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05314754v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05289184v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553669v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553609v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553701v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553725v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004976v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047155v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>