--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -100,5172 +100,5172 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine BAUDOIN (dir.), Que faire du Notre Père ?, Genève, Éditions Labor et Fides, Collection Pratiques, no 40, 2024, 197 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Bulletin Bibliographique, 212, pp.213-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15r62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05540486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clercs et laïcs : propriétés sociales et institutionnelles et enjeux de pouvoir du Moyen Âge au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Bulletin Bibliographique, 212, pp.125-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15r40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05540465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Anne-Catherine BAUDOIN (dir.), Que faire du Notre Père ?, Genève, Éditions Labor et Fides, Collection Pratiques, no 40, 2024, 197 p.</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Carlos et Stéphane Savard, avec la collaboration d’Andréanne Lebrun et Philippe Pinay, La Révolution tranquille entre l’ici et l’ailleurs, Québec, Les Éditions du Septentrion, 2024, 324 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66 (3), pp.761-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1121796ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05493288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bourdin, Anne Daguet-Gagey, Pauline Piettre, Corinne Valasik, Pauline Vidal-Delplanque, Res publica. Généalogie et défis contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Bulletin Bibliographique, 212, pp.213-215. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15r62⟩</w:t>
+              <w:t xml:space="preserve">, 2025, Bulletin Bibliographique, 212, pp.234-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15r4i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Carlos et Stéphane Savard, avec la collaboration d’Andréanne Lebrun et Philippe Pinay, La Révolution tranquille entre l’ici et l’ailleurs, Québec, Les Éditions du Septentrion, 2024, 324 p.</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05540606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grosclaude, Réinventer l’Église sous Victoria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 208, pp.227-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/138tw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04947255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note critique : L’historicisation du croire : continuité et discontinuité au sein du christianisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 208, pp.103-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/138t1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04947473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pensée religieuse et option politique : médiations croisées et hybridation en mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 204, pp.99-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.73198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04452131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Éric Laliberté et Michel O’Neill (dir.), Pèlerinage, marche pèlerine et marche de longue durée au Québec, Québec, Presses de l’Université Laval, 2021, 330 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sociographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 66 (3), pp.761-766. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1121796ar⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 64 (1), pp.239-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1100584ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bourdin, Anne Daguet-Gagey, Pauline Piettre, Corinne Valasik, Pauline Vidal-Delplanque, Res publica. Généalogie et défis contemporains</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04249408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Stéphane Paquin (dir.), Le Québec et la France depuis 1960 : une relation d’exception, Bulletin d’histoire politique, VLB éditeur, 2022, p. 9-132.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (2), pp.483-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1110149ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04546181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Claude Corbo, Malraux au Québec. Propos et discours, 1963, Montréal, VLB éditeur, 2022, 175 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (3), pp.587-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1098261ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04086474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conversion et la désaffiliation religieuses entre subjectivité du croyant et action institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Bulletin Bibliographique, 212, pp.234-236. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15r4i⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 200, pp.111-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.67506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Grosclaude, Réinventer l’Église sous Victoria</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04017706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture : Mercier (Charles), L’Église, les jeunes et la mondialisation. Une histoire des JMJ. – Montrouge, Bayard, 2020. 536 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72 (1), pp.213-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.716.0179y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03783335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conversion et la désaffiliation religieuses entre subjectivité du croyant et action institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 208, pp.227-229. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/138tw⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Bulletin bibliographique, 200, pp.111-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.67506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Note critique : L’historicisation du croire : continuité et discontinuité au sein du christianisme</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Hermet, Les sources chrétiennes de la démocratie. La liberté par mégarde. Paris, Karthala, 2020, 213 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 208, pp.103-122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/138t1⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Bulletin bibliographique, 196, pp.301-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.64774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Pensée religieuse et option politique : médiations croisées et hybridation en mouvement</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03584126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impétueuse en France, tranquille au Québec : la révolution, une commune production de la matrice catholique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (3), pp.513-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1088521ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03701869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramsay MacMullen, Voting About God in Early Church Councils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 204, pp.99-118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/assr.73198⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 196, pp.343-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.65064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu : Éric Laliberté et Michel O’Neill (dir.), Pèlerinage, marche pèlerine et marche de longue durée au Québec, Québec, Presses de l’Université Laval, 2021, 330 p.</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03591317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Portier, Jean-Paul Willaime, La religion dans la France contemporaine. Entre sécularisation et recomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 196, pp.385-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.65359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03591375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théologie et sociologie du rite. Temps et espaces de l’instituant et de l’institué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 196, pp.83-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.59953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03572556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relire Fernand Dumont : voix interprétatives de l’œuvre d’un herméneute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sociographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 64 (1), pp.239-241. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1100584ar⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 62 (3), pp.635-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1088526ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03703055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les religieuses québécoises en reconversion dans la mouvance de la Révolution tranquille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, « Grâce à elle(s) ? » : le rôle des femmes dans la construction du Canada, 88, pp.129-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eccs.3487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02946716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche sociologique et théologique et action religieuse. Usages de l’autobiographie raisonnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 192, pp.87-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.52148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03109962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Gérard Fabre, Les fables canadiennes de Jules Verne. Discorde et concorde dans une autre Amérique, Ottawa, Les Presses de l’Université d’Ottawa, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 88, pp.323-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eccs.3802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu : Stéphane Paquin (dir.), Le Québec et la France depuis 1960 : une relation d’exception, Bulletin d’histoire politique, VLB éditeur, 2022, p. 9-132.</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02973898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérer l’altérité religieuse. Islam, catholicisme et laïcité en France, au Maghreb et au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 192, pp.75-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.52128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03109948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures théologico-politiques du christianisme en modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 188, pp.193-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.46866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02464340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacime Chellig (éd.), « Laïcité, faits religieux et travailleurs sociaux », Histoire, Monde &amp; Cultures religieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 184, pp.235-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.44696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02531418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner l’Église catholique. Pouvoir hiérarchique et construction doctrinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 184, pp.119-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.38959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02469412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Brodeur, Dominique Deslandes, Thérèse Nadeau-Lacour (dir.), Lecture inédite de la modernité aux origines de la Nouvelle-France. Marie Guyart de l’Incarnation et les autres fondateurs religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 180, pp.293-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.33489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02532832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Charles Mercier, Jean-Philippe Warren (dir.), Identités religieuses et cohésion sociale. La France et le Québec à l’école de la diversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 180, pp.393-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.34009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02533108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture critique : La régulation politique de la pluralité religieuse et culturelle : enjeux et controverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67 (4), pp.721-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.674.0715c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02470381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Michel Deneken (dir.), Droit et religion en Europe. Études en l’honneur de Francis Messner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 180, pp.325-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.33653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02532881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Raison du Cleuziou, De la contemplation à la contestation. La politisation des dominicains de la province de France (années 1940-1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 180, pp.424-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.34185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02534908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Béraud, Claire de Galemberg, Corinne Rostaing, De la religion en prison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 176, pp.264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.28162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02539846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Koussens, L’épreuve de la neutralité. La laïcité française entre droits et discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 176, pp.338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.28265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02539807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Levillain, La papauté foudroyée. La face cachée d’une renonciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 176, pp.349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.28293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02534941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Lacasse et Bruce Hodgins, Le père Paradis, missionnaire colonisateur, Québec, Les Presses de l’Université Laval, 2014, 272 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sociographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 64 (2), pp.483-486. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1110149ar⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 57 (1), pp.241-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1036644ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La conversion et la désaffiliation religieuses entre subjectivité du croyant et action institutionnelle</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02530836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bernier (dir.), Les défis québécois. Conjonctures et transitions, Québec, Presses de l’Université du Québec, 2014, 543 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (1), pp.246-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1036647ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02530896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Marie-Claude Badiche, Maurice Badiche, Martine Sevegrand, Des prêtres-ouvriers insoumis en 1954. Le « Groupe Chauveau » 1957-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 200, pp.111-126. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/assr.67506⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 176, pp.260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.28179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu : Claude Corbo, Malraux au Québec. Propos et discours, 1963, Montréal, VLB éditeur, 2022, 175 p.</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02539823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Steeves, Grâce à l’imagination. Intégrer l’imagination en théologie fondamentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 176, pp.388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.28349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02536415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chantre, Paul d’Hollander, Jérôme Grévy (dir.), Politiques du pèlerinage du XVIIe siècle à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 176, pp.290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.28211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02539599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Warren (dir.), Les soldats du pape. Les zouaves canadiens entre l’Europe et l’Amérique, Québec, Les Presses de l’Université Laval, 2014, 143 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sociographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 63 (3), pp.587-589. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 57 (1), pp.239-241</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de lecture : Mercier (Charles), L’Église, les jeunes et la mondialisation. Une histoire des JMJ. – Montrouge, Bayard, 2020. 536 p.</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02530991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Caron, Guillaume Marche (dir.), La politisation du religieux en modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 176, pp.284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.28204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02536488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Bruno Dumons, Christian Sorrel (dir.), Gouverner l’Église catholique au XXe siècle. Perspectives de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 176, pp.303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.28229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02539667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Guillaume Delaigue, Quel pape pour les chrétiens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 172, pp.291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.27343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02539894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture critique : Le Pontife, l’Église catholique et le monde. Pie XI et l’exercice du pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 72 (1), pp.213-215. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.716.0179y⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 65 (1), pp.136-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.651.0127c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La conversion et la désaffiliation religieuses entre subjectivité du croyant et action institutionnelle</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02469581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Jean-François Galinier-Pallerola, Philippe Foro, Augustin-Hervé Laffay (dir.), Les laïcs prennent la parole. Débats et controverses dans le catholicisme après Vatican II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Bulletin bibliographique, 200, pp.111-126. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/assr.67506⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 172, pp.305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.27367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Guy Hermet, Les sources chrétiennes de la démocratie. La liberté par mégarde. Paris, Karthala, 2020, 213 p.</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02539876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les évêques catholiques du Québec : pratiques et discours de ''sortie de la religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Catholicisme et laïcité au Québec, 52 (3), pp.731-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1007656ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00661585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gagnon, Yolande Pelchat et Roberson Édouard (dirs), Politiques d'intégration, rapports d'exclusion. Action publique et justice sociale, Québec, Les Presses de l'Université Laval, coll. Sociétés, culture et santé, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (1-2), pp.235-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/044713ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00541460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoire[s] et développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extension[S]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00546384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Le Québec, &amp;quot;laboratoire&amp;quot; culturel et politique : quel renouvellement depuis la Révolution tranquille ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66, pp.7-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00512639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Aurélien Boivin, Chantale Gingras et Steve Laflamme (dirs), Un guide culturel. Vues du Québec, Québec (Canada), Les Publications Québec français, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (3), pp.650-652</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00516909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour, Le défi français. Regards croisés sur la France et le Québec, Québec, Septentrion, 2006, 170 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche sociographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 48 (1), pp.165-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/016235ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03053601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les religions dans l'agglomération bordelaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Moniak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Religions et territoires. Quelle gestion locale des cultes ?, 69, pp.53-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00077235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-théologie de l'Action catholique spécialisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'atelier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Les milieux sociaux, 510, pp.3-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00112866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiation et institution catholique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Bulletin bibliographique, 196, pp.301-302. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/assr.64774⟩</w:t>
+              <w:t xml:space="preserve">, 2006, Catholicismes, 133, pp.9-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.3358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1088521ar⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00070807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations internationales des régions et fédéralisme. Les provinces canadiennes dans le contexte de l'intégration nord-américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Du local à l'international : nouveaux acteurs, nouvelle diplomatie, 12 (2), pp.161-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.122.0161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Théologie et sociologie du rite. Temps et espaces de l’instituant et de l’institué</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00010039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Desroche et ses réseaux québécois. Entre théorie de l'utopie et pratiques maïeuticiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37 (2), pp.21-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/012911ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires et nouvelles compétences : les collectivités territoriales et l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Décentralisation, État et territoires, 318, pp.44-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00515918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoire et cohésion sociale : la dimension politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Développement régional et cohésion sociale, 47 (131), pp.317-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/007579ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02990022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion et politique dans l'Europe du Sud : Permanence et changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Religion et politique, 17, pp.23-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/pole.2002.1283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03047030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel(s) bon(s) niveau(x) de représentation à côté des communes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Les nouvelles écharpes du maire : Chantiers de démocratie, 265, pp.63-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.265.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02928397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles institutionnels de la gestion du croire dans la sphère catholique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Compass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 48 (4), pp.549-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/003776801048004006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04648493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structures sociales, traditions culturelles et innovation industrielle dans la Beauce québécoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Entreprises et territoires, 48 (1), pp.137-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/sciso.1999.1448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04966889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recompositions territoriales de l'Église catholique entre singularité et universalité : territorialisation et centralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 196, pp.83-94. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/assr.59953⟩</w:t>
+              <w:t xml:space="preserve">, 1999, Catholicisme et territoire, 107, pp.55-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/assr.1999.1163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/assr.65064⟩</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00010041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion : disparités des intérêts régionaux et convergence du système d'action européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Les relations internationales des régions en Europe, 30 (4), pp.781-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/704089ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...3695 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02989629v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-00010041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les régions européennes sur la scène internationale : conditions d'accès et systèmes d'échanges</w:t>
               </w:r>
@@ -6989,1166 +6989,1166 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00561890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'énigme de la Beauce québécoise : socialité et développement industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du 50e anniversaire de "Recherches sociographiques" : "Les défis du Québec", session II : "Socialité et vie quotidienne"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Québec (Canada), Université Laval, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'évolution des relations internationales du Québec de 1960 à aujourd'hui : nouveaux enjeux et nouvelles perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d'été "La diplomatie québécoise en perspective comparée : France, Europe"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00512145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Québec (Canada), Université Laval, Canada</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'énigme de la Beauce québécoise. Identité régionale et développement économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'énigme de la Beauce québécoise. Identité régionale et développement économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Québec (Canada), Université Laval, département de géograph, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'énigme de la Beauce québécoise. Identité régionale et développement économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'énigme de la Beauce québécoise. Identité régionale et développement économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2009, Québec (Canada), Université Laval, département de géograph, Canada</w:t>
+              <w:t xml:space="preserve">, Université Laval, département de géograph, Nov 2009, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université Laval, département de géograph, Nov 2009, Québec, Canada</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La société régionale en dialogue : le Conseil économique et social d'Aquitaine. 1974-1989 : l'innovation apprivoisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Moquay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Expression(S) 2009" : "La démocratie ou quand l'esprit public parle à travers les corps intermédiaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Patrick Moquay</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration des personnes immigrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5es Rencontres Champelain-Montaigne "Intégration des personnes immigrantes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00387031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration des personnes immigrantes : enjeux de société et expériences territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e Rencontres Champlain-Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval (Québec), May 2008, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00332754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoirs locaux et dialogue interreligieux. Les initiatives du Conseil de l'Europe entre relativisme culturel et régulation sociopolitique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Congrès de l'AFSP, atelier 31 : Dieu et l'Europe loin de Bruxelles. L'européanisation informelle du religieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de science politique, Sep 2007, Toulouse, France. pp.43-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.024.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00320733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Le Québec, &amp;quot;laboratoire&amp;quot; culturel et politique : quel renouvellement depuis la Révolution tranquille ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Expression(S) 2009" : "La démocratie ou quand l'esprit public parle à travers les corps intermédiaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">36e colloque international de l'AFEC " Quel renouvellement depuis la Révolution tranquille ? "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, Jun 2008, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Québec, Canada</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03631074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance locale et développement économique dans la région de la Beauce (Québec)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Développement local et gouvernance des territoires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Jijel, Nov 2008, Jijel, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Jijel, Nov 2008, Jijel, Algérie</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00379822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'innovation technologique et l'innovation sociale dans les territoires : quels liens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1re rencontre régionale de l'Institut des hautes études pour la science et la technologie, Les politiques territoriales de recherche et d'innovation et leur accompagnement par l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00380909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations France-Canada-Québec depuis 1960 : intérêts complémentaires et défis contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "L'empreinte de la France au Canada après 400 ans, Sénat du Canada"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, Jun 2008, Pessac, France</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03631085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le territoire, lieu de pouvoir et espace de régulation chez Jean-François Médard. Concepts, méthodes et postérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le comparatisme à la croisée des chemins. Autour de l'œuvre de Jean-François Médard : néo-patrimonialisme, corruption, gouvernement local, échange et éthique politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Pessac, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00142832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture politique régionale et vote conservateur. Singularité ou exemplarité de la Beauce (Québec) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Le conservatisme : le Canada en contexte"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire d'études canadiennes et le Centre d'études canadiennes de l'Institut du Monde anglophone, Université Sorbonne Nouvelle Paris 3, Apr 2007, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Laval (Québec), May 2008, Québec, Canada</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00160606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'État à l'épreuve de la décentralisation en France. Les services extérieurs de l'État dans les départements et dans les régions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : La décentralisation et le régionalisme en France et au Japon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Hiroshima, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Ottawa, Canada</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00256969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'industrialisation de la Beauce québécoise : développement économique, pouvoir local et identité territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études "Action publique et développement économique : regards croisés sur la proximité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Local et politique de l'AFSP, Jun 2007, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00372028v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00142832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs du développement territorial et système social local. Regard sur le Québec et la France</w:t>
               </w:r>
@@ -10167,1545 +10167,1545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00563643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les religions dans la ville. Pluralisation du champ religieux bordelais et régulation socio-politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Augustin; Michel Favory (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 questions à la ville. Comment penser et agir sur la ville (autour de Jean Dumas)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, Maison des Sciences de l’Homme d’Aquitaine, pp.345-349, 2010, Politiques urbaines, 9782858923984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.msha.2799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02531039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pèlerinage, pérégrination et nomadisme : le chercheur et le pèlerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Darbon; René Otayek; Pierre Sadran (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Altérité et identité, itinéraires croisés. Mélanges offerts à Christian Coulon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Bruylant, pp.177-187, 2010, 978-2-8027-2824-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00540410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...46 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.msha.2799⟩</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture politique régionale et vote conservateur. Singularité ou exemplarité de la Beauce (Québec) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Linda Cardinal et Jean-Michel Lacroix (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le conservatisme : le Canada et le Québec en contexte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne nouvelle, pp.189-205, 2009, 978-2-87854-458-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psn.7776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00515182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeunes Français et Québécois porteurs de projets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Langlois Simon et Palard Jacques (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunes et projets de société : la conscience de génération en France et au Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, les Presses de l'Université Laval, pp.3-9, 2008, Rencontres Champlain-Montaigne, 978-2-7637-8713-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les jeunes Français et Québécois porteurs de projets</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00321588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion : unité de questionnement et diversité des réponses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Langlois Simon et Palard Jacques (dir.). </w:t>
+              <w:t xml:space="preserve">Simon Langlois et Jacques Palard (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes et projets de société : la conscience de génération en France et au Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, les Presses de l'Université Laval, pp.3-9, 2008, Rencontres Champlain-Montaigne, 978-2-7637-8713-8</w:t>
+              <w:t xml:space="preserve">, les Presses de l'Université Laval, pp.267-273, 2008, Rencontres Champlain-Montaigne, 978-2-7637-8713-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Simon Langlois</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00321586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Skard Halvdan, Palard Jacques, Woehrling Jean-Marie, et al. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des dieux dans la ville. Le dialogue interculturel et interreligieux au niveau local / Gods in the City. Intercultural and Inter-Religious Dialogue at Local Level</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil de l'Europe, pp.98-106, 2008, Local &amp; Regional, 978-92-871-6380-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00278237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Congrès des pouvoirs locaux et régionaux de l'Europe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des dieux dans la ville. Le dialogue interculturel et interreligieux au niveau local / Gods in the City. Intercultural and Inter-Religious Dialogue at Local Level</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil de l'Europe, pp.98-106, 2008, Local &amp; Regional, 978-92-871-6380-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00559247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations France-Canada-Québec depuis 1960 : intérêts complémentaires et défis contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Joyal, Paul-André Linteau (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France-Canada-Québec : 400 ans d'exception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Presses de l'Université de Montréal, pp.237-261, 2008, 978-2-7606-2116-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pum.16738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00379337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institutions religieuses et espace public. Les relations croisées entre christianisme et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabier Itçaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Simon Langlois et Jacques Palard (dir.). </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, les Presses de l'Université Laval, pp.267-273, 2008, Rencontres Champlain-Montaigne, 978-2-7637-8713-8</w:t>
+              <w:t xml:space="preserve">Thierry Berthet, Olivier Costa, Rodolphe Gouin, Xabier Itçaina et Andy Smith (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux espaces de la régulation politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.283-307, 2008, Logiques politiques, 978-2-296-05668-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00332897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Skard Halvdan, Palard Jacques, Woehrling Jean-Marie, et al. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des dieux dans la ville. Le dialogue interculturel et interreligieux au niveau local / Gods in the City. Intercultural and Inter-Religious Dialogue at Local Level</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil de l'Europe, pp.15-27, 2008, Local &amp; Regional, 978-92-871-6380-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Conseil de l'Europe, pp.98-106, 2008, Local &amp; Regional, 978-92-871-6380-6</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00278235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Culture, territoire, systèmes productifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabier Itçaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xabier Itçaina; Jacques Palard; Sébastien Ségas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Régimes territoriaux et développement économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-24, 2007, Espace et territoires, 978-2-7535-0381-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Conseil de l'Europe, pp.98-106, 2008, Local &amp; Regional, 978-92-871-6380-6</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00160499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion. Vieillissement et projet de société. Regards croisés franco-québécois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Palard; Jean Vézina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vieillissement : santé et société. Défis et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine; Les Presses de l'Université de Laval, pp.221-232, 2007, Les Rencontres Champlain-Montaigne, 978-2-7637-8532-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Institutions religieuses et espace public. Les relations croisées entre christianisme et politique</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00186186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vieillissement : parcours de vie et transformations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palard Jacques et Vézina Jean (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vieillissement : santé et société. Défis et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine; Les Presses de l'Université de Laval, pp.3-13, 2007, Les Rencontres Champlain-Montaigne, 978-2-7637-8532-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00186185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pays et la nouvelle architecture territoriale française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicole Lerousseau (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La décentralisation à la croisée des chemins : actes du colloque du 16 février 2007, [organisé par le Laboratoire d'études des réformes administratives et la décentralisation (LERAD EA 2108), Université François Rabelais, Tours]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.25-38, 2007, 978-2-296-04333-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00159792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'industrialisation de la Beauce québécoise : développement économique, pouvoir local et identité territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xabier Itçaina; Jacques Palard; Sébastien Ségas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Régimes territoriaux et développement économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-98, 2007, Espace et territoires, 978-2-7535-0381-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00160521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xabier Itçaina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les virtuoses de l'identité : religion et politique en Pays Basque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.11-14, 2007, Sciences des religions, 978-2-7535-0469-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00172063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : penser les enjeux politiques de la diversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Palard, Alain-G. Gagon et Bernard Gagnon (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité et identités au Québec et dans les régions d'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université de Laval; PIE - Peter Lang, pp.13-20, 2006, 90-5201-054-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déconfessionnalisation de l'école québécoise : regard français sur l'avant et l'après-rapport Proulx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Palard, Alain G. Gagnon et Bernard Gagnon (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité et identités au Québec et dans les régions d'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université de Laval; PIE - Peter Lang, pp.251-280, 2006, 90-5201-054-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03631386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiation et socialisation : les contributions du catholicisme à la régulation religieuse du politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xabier Itçaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thierry Berthet, Olivier Costa, Rodolphe Gouin, Xabier Itçaina et Andy Smith (dir.). </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.283-307, 2008, Logiques politiques, 978-2-296-05668-8</w:t>
+              <w:t xml:space="preserve">Paul-André Turcotte et Jean Remy (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiations et compromis : institutions religieuses et symboliques sociales : conrtibutions à une relecture des classiques de la sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.211-235, 2006, Logiques sociales, 2-296-00186-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...721 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009940v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03631386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation démographique et avenir politique du Québec. Vers une involution tranquille ?</w:t>
               </w:r>
@@ -14021,51 +14021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r40" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540486v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r62" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05493288v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1121796ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540606v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r4i" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04947255v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138tw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04947473v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138t1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452131v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.73198" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04249408v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1100584ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546181v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1110149ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04017706v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.67506" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086474v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098261ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783335v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.716.0179y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04465828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03584126v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.64774" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03701869v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088521ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572556v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.59953" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591317v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.65064" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591375v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.65359" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703055v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088526ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02946716v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.3487" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.52148" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973898v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.3802" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.52128" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464340v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.46866" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.44696" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469412v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.38959" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470381v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.674.0715c" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532832v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.33489" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.34009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532881v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.33653" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534908v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.34185" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28293" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539846v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28162" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539807v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28265" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28179" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530836v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036644ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530896v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036647ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536415v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28349" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539599v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28211" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536488v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28204" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28229" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469581v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.651.0127c" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27343" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539876v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27367" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661585v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007656ar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/044713ar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546384v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512639v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Augustin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516909v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053601v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016235ar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112866v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077235v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Moniak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00070807v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.3358" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010039v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gagnon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.122.0161" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004975v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/012911ar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515918v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Janin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990022v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/007579ar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047030v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2002.1283" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928397v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.265.0063" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648493v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/003776801048004006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-R7DDC42D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04966889v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1999.1448" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989629v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/704089ar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010041v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/assr.1999.1163" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928484v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/704083ar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105571v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1997.395147" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139833v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.1995.1181" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04966302v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1995.1196" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046778v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.1995.2060" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843753v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1994.1136" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139758v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.1993.1135" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139675v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046900v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1993.394717" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928458v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1991.1469" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843732v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1990.901" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109930v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/assr.1985.2370" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139736v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046834v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sotra.1981.1687" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464472v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464646v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469511v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469256v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470451v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718799v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561948v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561892v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561890v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512145v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514881v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514891v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514888v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514414v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moquay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387031v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379822v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380909v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631074v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.024.0043" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332754v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631085v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256969v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160606v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372028v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142832v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160630v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004707v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561874v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512627v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.19602" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515183v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321583v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Langlois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186182v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V&#233;zina" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160491v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S&#233;gas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/3819/regimes-territoriaux-et-developpement-economique" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169769v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04355924v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-G. Gagnon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172111v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04016699v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gis-grale.fr/article/leurope-aux-frontieres-la-cooperation-transfrontaliere-entre-regions-despagne-et-de-france/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106303v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagroye" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lord" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mounier-Chazel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04573236v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132b8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312158v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/les-enjeux-du-social-et-du-societal/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217238v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572484v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/sur-les-traces-democratie-3890.html" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703544v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/5130/cent-ans-de-gouvernement-de-l-eglise-catholique-en-france" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.163279" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467803v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/les-catholiques-quebecois-et-la-laicite" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468872v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lagracedunecathedrale.com/index.php?option=com_content&amp;amp;view=article&amp;amp;id=648:bordeaux&amp;amp;catid=84:bordeaux&amp;amp;Itemid=19" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466370v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/catholicisme-et-cultures-regards-croises-quebec-france" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02465712v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862171v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563647v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lacasse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563643v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540410v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531039v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.2799" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515182v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.7776" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321588v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321586v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379337v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.16738" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278237v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559247v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332897v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278235v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186186v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160499v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159792v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186185v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160521v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172063v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009943v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009940v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631386v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631390v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172085v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567538v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127950v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.17045" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669361v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/jeux-d-echelles-et-transformation-de-l-etat-le-gouvernement-des-territoires-au-quebec-et-en-france" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05020312v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050129v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311810v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/valeurs-de-societe-preferences-politiques-et-references-culturelles-au-canada" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578857v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928340v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.13784" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05282495v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172137v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05327904v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/construire-la-dynamique-des-territoires/76839?srsltid=AfmBOoqwIYeepIRM9n1IVocbFu01Cv7z5W2ak4I6IRgRbYROD0bh4kVS" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328437v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279310v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265248v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04500499v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04966866v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280872v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05327769v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05314754v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05289184v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553669v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553609v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553701v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553725v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004976v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047155v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r62" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540465v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r40" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05493288v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1121796ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540606v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r4i" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04947255v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138tw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04947473v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138t1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452131v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.73198" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04249408v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1100584ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546181v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1110149ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098261ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04017706v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.67506" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783335v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.716.0179y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04465828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03584126v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.64774" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03701869v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088521ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.65064" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.65359" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.59953" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703055v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088526ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02946716v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.3487" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.52148" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973898v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.3802" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.52128" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464340v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.46866" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.44696" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469412v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.38959" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.33489" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533108v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.34009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470381v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.674.0715c" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532881v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.33653" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534908v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.34185" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539846v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28162" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539807v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28265" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534941v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28293" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530836v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036644ar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530896v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036647ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28179" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536415v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28349" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539599v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28211" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530991v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536488v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28204" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.28229" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539894v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27343" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.651.0127c" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539876v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27367" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661585v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007656ar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/044713ar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546384v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512639v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Augustin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516909v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053601v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016235ar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077235v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Moniak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112866v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00070807v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.3358" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010039v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gagnon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.122.0161" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004975v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/012911ar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515918v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Janin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990022v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/007579ar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047030v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2002.1283" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928397v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.265.0063" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648493v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/003776801048004006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-R7DDC42D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04966889v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1999.1448" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010041v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/assr.1999.1163" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989629v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/704089ar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928484v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/704083ar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105571v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1997.395147" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139833v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.1995.1181" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04966302v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1995.1196" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046778v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.1995.2060" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843753v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1994.1136" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139758v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.1993.1135" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139675v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046900v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.1993.394717" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928458v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1991.1469" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843732v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sciso.1990.901" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109930v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/assr.1985.2370" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139736v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046834v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sotra.1981.1687" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464472v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464646v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469511v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469256v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470451v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718799v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561948v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561892v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561890v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514881v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512145v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514891v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514888v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514414v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moquay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387031v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332754v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320733v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.024.0043" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631074v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379822v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380909v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631085v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142832v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160606v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256969v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372028v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160630v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004707v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561874v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512627v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.19602" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515183v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321583v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Langlois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186182v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V&#233;zina" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160491v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S&#233;gas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/3819/regimes-territoriaux-et-developpement-economique" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169769v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04355924v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-G. Gagnon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172111v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04016699v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gis-grale.fr/article/leurope-aux-frontieres-la-cooperation-transfrontaliere-entre-regions-despagne-et-de-france/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106303v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagroye" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lord" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mounier-Chazel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04573236v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132b8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312158v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/les-enjeux-du-social-et-du-societal/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217238v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572484v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/sur-les-traces-democratie-3890.html" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03703544v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/5130/cent-ans-de-gouvernement-de-l-eglise-catholique-en-france" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.163279" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467803v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/les-catholiques-quebecois-et-la-laicite" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468872v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lagracedunecathedrale.com/index.php?option=com_content&amp;amp;view=article&amp;amp;id=648:bordeaux&amp;amp;catid=84:bordeaux&amp;amp;Itemid=19" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466370v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/catholicisme-et-cultures-regards-croises-quebec-france" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02465712v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862171v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563647v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lacasse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563643v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531039v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.2799" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540410v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515182v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.7776" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321588v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321586v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278237v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559247v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379337v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.16738" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332897v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278235v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160499v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186186v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186185v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159792v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160521v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172063v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009943v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631386v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009940v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631390v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172085v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567538v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127950v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.17045" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669361v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/jeux-d-echelles-et-transformation-de-l-etat-le-gouvernement-des-territoires-au-quebec-et-en-france" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05020312v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050129v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311810v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/valeurs-de-societe-preferences-politiques-et-references-culturelles-au-canada" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578857v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928340v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.13784" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05282495v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172137v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05327904v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/construire-la-dynamique-des-territoires/76839?srsltid=AfmBOoqwIYeepIRM9n1IVocbFu01Cv7z5W2ak4I6IRgRbYROD0bh4kVS" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328437v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05279310v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265248v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04500499v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04966866v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280872v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05327769v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05314754v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05289184v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553669v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553609v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553701v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553725v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004976v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047155v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>