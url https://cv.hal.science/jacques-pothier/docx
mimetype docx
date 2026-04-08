--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -409,165 +409,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Garrulous Outraged Baffled Ghosts&amp;quot; and Figures of Violence : Faulkner, Rulfo, Bouysse”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faulkner, le Père du Texte, 26-28 septembre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Picardie Jules Verne, Sep 2019, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l’imagination de la nature à l’écologie étatsunienne, entre littérature, science et esthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pothier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Arts et Sciences : Rencontres Collège Humboldt </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Humboldt France, Oct 2019, Royaumont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457957v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04575049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Douglas, 1921-2012</w:t>
               </w:r>
@@ -892,234 +892,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Temps de l’histoire et temps du récit chez Faulkner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du laboratoire CHCSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CHCSC, Apr 2014, Guyancourt, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Area Studies, Global Studies: American Trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pothier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conceptual Innovations in Area Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Joint Workshop GIGA (Hamburg, Germany) - IdA (Institut des Amériques, Paris), Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mille Plateaux à l’Ouest : Aires culturelles visibles et invisibles en Amérique du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pothier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « Repenser les aires culturelles : concepts nomades, espaces diasporiques, jeux d’échelles »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UEVE, Dec 2014, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459257v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04459320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Universités américaines et les area studies</w:t>
               </w:r>
@@ -1237,234 +1237,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Myriad Names Echoing in an Empty Hall: Faulkner, Between Gongorism and Modern Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international “Fifty Years After Faulkner: Faulkner and Yoknapatawpha Off”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Nice Sophia Antipolis, Feb 2013, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interculturalités et aires culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre-débat interdisciplinaire “Aires culturelles/Area Studies: approches de l’interculturalité dans différents systèmes d’enseignement supérieur”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Evry Val-d’Essonne, May 2013, Evry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tarantino: Unchaining Uncle Tom and Nigger Jim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pothier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">When the West/ern meets the South/ern</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Claire Dutriaux (Université Paris IV-Sorbonne) et Taïna Tuhkunen (UVSQ), Apr 2013, Guyancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459423v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04459408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’anthropophagisme à la glocalisation—cent ans de réponses postcoloniales à la mondialisation</w:t>
               </w:r>
@@ -4943,259 +4943,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03168243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le détour haïtien comme cœur des ténèbres: Absalom, Absalom ! de William Faulkner et Continental Drift de Russell Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Dessens &amp; Jean-Pierre Le Glaunec. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Haïti, Regards Croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, www.manuscrit.com, pp.185-205, 2007, Recherche-université</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00769874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France and the American South: Transatlantic Misreadings and Mythmaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard Gray, Waldemar Zacharasiewicz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantic Exchanges: The American South in Europe - Europe in the American South</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vienne (Austria): Österreichischen Akademie des Wissenschaften</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.335-345, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00769880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Blackness of the Pantaloon: la Noirceur du bouffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pothier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Liénard-Yeterian, Gérald Préher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles du Sud: Hearing Voices, Reading Stories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.153-159, 2007, 9782730216074</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00769884v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">halshs-00769880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence et matière dans la littérature américaine cubiste</w:t>
               </w:r>
@@ -5895,51 +5895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457820v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pothier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457840v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457879v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457910v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457957v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459182v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459164v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459152v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459140v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459245v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459340v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459320v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459291v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459306v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459431v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459408v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459365v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ewr.2023.0015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949915v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02114410v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.258.0183" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127747v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769704v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769701v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769713v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769829v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Cherfaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/visions-du-monde/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457785v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pitavy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chouard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cottret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Henneton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van Ruymbeke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457688v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769860v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Nesme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299684v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geoffroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127701v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127702v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455654v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356981v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benmiloud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre-Johnston" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Suarez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127745v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridge.org/ar/academic/subjects/literature/american-literature/william-faulkner-context" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457682v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457663v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457704v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://URL: http://hw.oeaw.ac.at/7429-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879243v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457730v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457771v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879250v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769855v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769850v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769884v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769874v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769880v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hw.oeaw.ac.at/?arp=0x0016b075" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769888v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490988v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925360v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769657v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355894v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Honeini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Buisson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Dunkel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Spill" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021875825000179" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226023v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457820v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pothier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457840v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457879v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457910v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575049v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459182v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459164v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459152v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459140v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459245v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459340v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459257v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459291v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459306v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459408v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459423v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459365v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ewr.2023.0015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949915v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02114410v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.258.0183" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127747v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769704v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769701v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769713v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769829v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Cherfaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/visions-du-monde/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457785v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pitavy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chouard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cottret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Henneton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van Ruymbeke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457688v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769860v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Nesme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299684v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geoffroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127701v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127702v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455654v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356981v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benmiloud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre-Johnston" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Suarez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127745v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridge.org/ar/academic/subjects/literature/american-literature/william-faulkner-context" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457682v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457663v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457704v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://URL: http://hw.oeaw.ac.at/7429-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879243v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457730v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457771v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879250v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769855v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769850v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769874v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hw.oeaw.ac.at/?arp=0x0016b075" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769884v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769888v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490988v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925360v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769657v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355894v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Honeini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Buisson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Dunkel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Spill" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021875825000179" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226023v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>