--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -4943,259 +4943,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03168243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Blackness of the Pantaloon: la Noirceur du bouffon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Liénard-Yeterian, Gérald Préher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles du Sud: Hearing Voices, Reading Stories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, pp.153-159, 2007, 9782730216074</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00769884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le détour haïtien comme cœur des ténèbres: Absalom, Absalom ! de William Faulkner et Continental Drift de Russell Banks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pothier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Dessens &amp; Jean-Pierre Le Glaunec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haïti, Regards Croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, www.manuscrit.com, pp.185-205, 2007, Recherche-université</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00769874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France and the American South: Transatlantic Misreadings and Mythmaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pothier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Gray, Waldemar Zacharasiewicz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantic Exchanges: The American South in Europe - Europe in the American South</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vienne (Austria): Österreichischen Akademie des Wissenschaften</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.335-345, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vienne (Austria): Österreichischen Akademie des Wissenschaften</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00769880v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00769884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence et matière dans la littérature américaine cubiste</w:t>
               </w:r>
@@ -5895,51 +5895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457820v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pothier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457840v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457879v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457910v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575049v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459182v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459164v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459152v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459140v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459245v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459340v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459257v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459291v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459306v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459408v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459423v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459365v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ewr.2023.0015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949915v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02114410v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.258.0183" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127747v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769704v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769701v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769713v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769829v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Cherfaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/visions-du-monde/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457785v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pitavy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chouard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cottret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Henneton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van Ruymbeke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457688v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769860v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Nesme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299684v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geoffroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127701v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127702v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455654v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356981v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benmiloud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre-Johnston" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Suarez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127745v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridge.org/ar/academic/subjects/literature/american-literature/william-faulkner-context" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457682v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457663v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457704v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://URL: http://hw.oeaw.ac.at/7429-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879243v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457730v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457771v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879250v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769855v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769850v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769874v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hw.oeaw.ac.at/?arp=0x0016b075" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769884v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769888v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490988v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925360v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769657v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355894v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Honeini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Buisson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Dunkel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Spill" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021875825000179" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226023v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457820v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pothier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457840v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457879v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457910v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575049v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459182v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459164v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459152v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459140v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459245v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459340v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459257v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459291v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459306v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459408v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459423v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459365v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ewr.2023.0015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949915v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02114410v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.258.0183" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127747v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769704v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769701v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769713v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769829v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Cherfaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/visions-du-monde/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457785v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pitavy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chouard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cottret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Henneton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van Ruymbeke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457688v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769860v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Nesme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299684v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geoffroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127701v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127702v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455654v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356981v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benmiloud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre-Johnston" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Suarez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127745v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridge.org/ar/academic/subjects/literature/american-literature/william-faulkner-context" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457682v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457663v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457704v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://URL: http://hw.oeaw.ac.at/7429-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879243v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457730v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457771v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879250v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769855v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769850v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769884v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769874v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769880v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hw.oeaw.ac.at/?arp=0x0016b075" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769888v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490988v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925360v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769657v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355894v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Honeini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Buisson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Dunkel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Spill" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021875825000179" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226023v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>