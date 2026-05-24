--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -1761,165 +1761,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04647286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Passeurs de Modernité : Coindreau et Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sociocriticism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (1-2), pp.369-394</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">As I Lay Dying : A Bibliography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pothier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycnos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, "The Wagon moves" : new essays on William Faulkner's As I Lay Dying, 34 (2), pp.223-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01966199v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01822235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raveling / Unraveling the Fading World of As I Lay Dying</w:t>
               </w:r>
@@ -3808,251 +3808,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman</w:t>
+                <w:t xml:space="preserve">Littérature, Prix Nobel de</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benmiloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Fell</w:t>
+                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pothier</w:t>
+                <w:t xml:space="preserve">Modesta Suarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Bertrand; Jean-Michel Blanquer; Antoine Coppolani; Isabelle Vagnoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Amériques : de 1830 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, Robert Laffont, pp.799-807, 2016, Bouquins</w:t>
+              <w:t xml:space="preserve">, 2, Robert Laffont, 2016, Bouquins</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478500v1</w:t>
+                <w:t xml:space="preserve">hal-03478504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littérature, Prix Nobel de</w:t>
+                <w:t xml:space="preserve">Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benmiloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lorre-Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pothier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Modesta Suarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Bertrand; Jean-Michel Blanquer; Antoine Coppolani; Isabelle Vagnoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Amériques : de 1830 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, Robert Laffont, 2016, Bouquins</w:t>
+              <w:t xml:space="preserve">, 2, Robert Laffont, pp.799-807, 2016, Bouquins</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478504v1</w:t>
+                <w:t xml:space="preserve">hal-03478500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faulkner and the Modernist Novel</w:t>
               </w:r>
@@ -4801,169 +4801,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00769855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Latin American Gothic and Creolization: from Faulkner to John Sayles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vegh Beatriz; Basso Eleanora. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">William Faulkner y el mundo hispanico: Dialogos desde el otro Sur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Linari y Risso, pp.229-252, 2008, 9789974675162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03168243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">4 juillet 1776 : &amp;quot;Independence Day&amp;quot; : de la liberté de la nation à la nation de la liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pothier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naissance de l'Amérique du Nord Les actes fondateurs - 1607-1776</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris: les Indes Savantes, pp.143-155, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00769850v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03168243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Blackness of the Pantaloon: la Noirceur du bouffon</w:t>
               </w:r>
@@ -5895,51 +5895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457820v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pothier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457840v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457879v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457910v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575049v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459182v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459164v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459152v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459140v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459245v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459340v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459257v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459291v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459306v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459408v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459423v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459365v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ewr.2023.0015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949915v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02114410v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.258.0183" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127747v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769704v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769701v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769713v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769829v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Cherfaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/visions-du-monde/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457785v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pitavy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chouard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cottret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Henneton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van Ruymbeke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457688v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769860v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Nesme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299684v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geoffroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127701v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127702v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455654v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356981v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benmiloud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre-Johnston" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Suarez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127745v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridge.org/ar/academic/subjects/literature/american-literature/william-faulkner-context" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457682v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457663v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457704v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://URL: http://hw.oeaw.ac.at/7429-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879243v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457730v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457771v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879250v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769855v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769850v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769884v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769874v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769880v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hw.oeaw.ac.at/?arp=0x0016b075" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769888v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490988v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925360v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769657v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355894v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Honeini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Buisson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Dunkel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Spill" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021875825000179" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226023v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457820v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pothier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457840v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457879v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457910v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575049v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459182v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459164v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459152v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459140v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459245v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459340v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459257v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459291v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459306v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459408v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459423v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459365v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ewr.2023.0015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822235v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966199v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949915v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02114410v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.258.0183" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127747v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769704v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769701v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769713v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769829v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Cherfaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/visions-du-monde/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457785v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pitavy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chouard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cottret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Henneton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van Ruymbeke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457688v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769860v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Nesme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299684v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geoffroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127701v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127702v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455654v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356981v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benmiloud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre-Johnston" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Suarez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478500v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127745v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridge.org/ar/academic/subjects/literature/american-literature/william-faulkner-context" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457682v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457663v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457704v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://URL: http://hw.oeaw.ac.at/7429-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879243v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457730v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457771v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879250v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769855v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168243v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769850v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769884v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769874v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769880v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hw.oeaw.ac.at/?arp=0x0016b075" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769888v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490988v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925360v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769657v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355894v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Honeini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Buisson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Dunkel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Spill" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021875825000179" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226023v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>