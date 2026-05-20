--- v0 (2026-04-30)
+++ v1 (2026-05-20)
@@ -1,8447 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8395 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:78.645833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacques Précigout </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche à l'Institut des Sciences de la Terre d'Orléans (ISTO)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacques-precigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8411-4117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13000734X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=en&user=669WKOAAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/P-6569-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma page personnelle est disponible </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My webpage is available </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">here</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartz porosity in amorphous SiO2 of granitic shear bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Mcgill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Airaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (1), pp.6996. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-37576-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05560548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural, compositional and textural inheritance in deformed mafic amphibolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Airaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 679, pp.119884. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2026.105630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05483199v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep crustal deformation driven by reaction-induced weakening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Soret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Stünitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Plümper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-60692-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05161855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Conductivity During Controlled Deformation at Upper‐Mantle Conditions: First Experimental Achievements in a Griggs‐Type Apparatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas P Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sifré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes C Vrijmoed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timm John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (11), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025GC012629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05385204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain-scale feedback between deformation mechanisms and metamorphic reactions: Dissolution-precipitation processes in the lower crust (Kågen gabbros)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Soret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dubacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Agard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 656, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of grain boundary processes for plasticity in the quartz-dominated crust: Implications for flow laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Stünitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 640, pp.118767. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04603543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid inclusions in magmatic ilmenite record degassing in basic magmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Kontak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giada Iacono-Marziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-024-01788-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04783133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of H2O content in deforming quartz aggregates: An experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Stünitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jollands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 178, pp.105029. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2023.105029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04357852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Importance of grain boundary processes for plasticity in the quartz-dominated crust: Implications for flow laws” [EPSL 640C (2024) 118767]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Stünitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Di Carlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.118857. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04649827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of pre-kinematic fluid-rock interactions on phase mixing, quartz recrystallization and strain localization in low-temperature granitic shear zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Airaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dubacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio L Rosenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 850, pp.229735. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2023.229735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03978628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for Special Issue “Mantle Strain Localization—How Minerals Deform at Deep Plate Interfaces”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarne Almqvist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), pp.1625. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min12121625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03930754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartz rheology constrained from constant-load experiments: Consequences for the strength of the continental crust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Stünitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 597, pp.117814. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03795654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porosity induced by dislocation dynamics in quartz-rich shear bands of granitic rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Spriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.6141. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-10053-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pressure on the deformation of quartz aggregates in the presence of H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Stünitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148, pp.104351. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2021.104351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03201529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhumation of the Ronda peridotite during hyper‐extension: New structural and thermal constraints from the Nieves Unit (western Betic Cordillera, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Romagny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (10), pp.e2020TC006271. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020tc006271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03336275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral variations of pressure-temperature evolution in non-cylindrical orogens and 3-D subduction dynamics: the Betic-Rif Cordillera example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Scaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2021007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149643v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of deformation-reaction interactions to localize strain in polymineralic rocks: Insights from experimentally deformed plagioclase-pyroxene assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Stünitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 134, 104008 (18 p.). </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2020.104008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02476212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between microstructures and resistance in mafic assemblages that deform and transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Stünitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Plunder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.2141-2167. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-11-2141-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03594473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess water storage induced by viscous strain localization during high-pressure shear experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Stünitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), 9 p. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-40020-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02059931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale strain localization induced by phase nucleation in mid-crustal granitoids of the south Armorican massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Le Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 745, pp.46-65. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2018.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01856944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution in H 2 O contents during deformation of polycrystalline quartz: An experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Palazzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Stünitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Heilbronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Neufeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 114, pp.95-110. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2018.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01817606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain Localization Within a Syntectonic Intrusion in a Back-Arc Extensional Context: The Naxos Monzogranite (Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Rabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (2), pp.558-587. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017TC004801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01680181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pressure, High-temperature Deformation Experiment Using the New Generation Griggs-type Apparatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Stünitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Champallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Schubnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 134, pp.56841 - 56841. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/56841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01763851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water pumping in mantle shear zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Palasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), pp.Art. n°15736. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms15736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01535741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of phase nucleation during olivine diffusion creep: A new perspective for mantle strain localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Stünitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 455, pp.94-105. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01378558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-type olivine fabric induced by grain boundary sliding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Hirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 395, pp.231-240. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.03.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00985098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ronda peridotite (Spain): A natural template for seismic anisotropy in subduction wedges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarne S.G. Almqvist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (24), pp.8752-8758. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GL062547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01096459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes of continental rifting as a function of ductile strain localization in the lithospheric mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gueydan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 612-613, pp.18-25. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2013.11.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00924254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain weakening enables continental plate tectonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gueydan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent G.J. Montesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 631, pp.189-196. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2014.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00949213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation and exhumation of the Ronda peridotite (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gueydan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Booth-Rea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tect.20062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnet lherzolite and garnet-spinel mylonite in the Ronda peridotite: Vestiges of Oligocene backarc mantle lithospheric extension in the western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gueydan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Booth-Rea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (10), pp.927-930. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G31760.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00625723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle weakening and strain localization: Implications for the long-term strength of the continental lithosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gueydan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (2), pp.147-150. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G25239A.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00377275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localisation in the subcontinental mantle - a ductile alternative to the brittle mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gueydan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gapais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Essaifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 445 (3-4), pp.318-336. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2007.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00260381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartz amorphization to produce porosity in crustal shear zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Mcgill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Airaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. 372, pp. 1-12, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04647678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical conductivity in a Griggs apparatus: a new experimental geophysical tool to investigate geological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas P. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sifré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Champallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. 372, pp. 1-12, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04647677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-porosity found in quartz shear bands from Ikaria, Greece: insights from Hyperspectral Cathodoluminescence and High-Resolution Electron Backscatter Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Mcgill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Airaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. 372, pp. 1-12, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04647679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation of quartz aggregates : interplay between plasticity and grain boundary processes, and the role of water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Stünitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Pongrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Palazzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. 372, pp. 1-12, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04647680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of phlogopite on the strength of mica-quartz assemblage and underlying chemical processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalla Khadija Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Airaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Stünitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04182731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and Deformation Processes of Fine-grained Quartz Aggregate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Stünitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04182729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different mechanical behavior at the same P-T conditions in biotite-quartz assemblage: interconnectivity and composition effect of experimentally deformed mica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Airaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Stünitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2022 (EGU 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03695634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining transformation weakening in plagioclase-pyroxene mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amicia Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Stünitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Soret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03810469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation and extraction of late magmatic melt and fluids in mushes: experimental approach at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Spagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Champallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Laumonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04092123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracking induced by dislocation creep in pure quartz shear bands of granitoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03810468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining wet quartz rheology from constant-load experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Stünitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03810460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localization and weakening during eclogite-facies transformation in experimentally deformed plagioclase-pyroxene mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Soret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Stünitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amicia L Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-12327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03810455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain Localization and Weakening during Eclogite-Facies Transformation in Experimentally Deformed Plagioclase-Pyroxene Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Soret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Stünitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amicia L Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. pp.12327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04092121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'effet de la déformation sur les datations 40Ar/39Ar dans les muscovites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexane Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Scaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Stünitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination expérimentale de l'évolution de la porosité dans un liquide silicaté riche en bulles et en cristaux en déformation cisaillante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daffos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Champallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral variations of pressure-temperature evolution in non-cylindrical orogens and 3-D subduction dynamics: the Betic-Rif Cordillera example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Scaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021 (online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of confining pressure on the strength of wet quartzite revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Stünitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Jeřábek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brittle-to-viscous transition and its potential relationship to seismic deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Stunitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Pec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Origin of Ultramylonites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-3938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water pumping in mantle shear zones: From field observations to experimental evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Stunitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Palasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of reactions and deformation at high pressure and temperature: experiments on plagioclase-pyroxene assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Stünitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of deformation on 40Ar/39Ar dating in granitic rocks: an experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexane Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Scaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Stünitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019 - 15550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02301731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-solution creep as a source for strain localisation during late emplacement of granite: The case of Naxos (Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid pumping induced by strain localization during high-pressure experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Stünitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienne, Austria. pp.8667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensional emplacement of the Ronda peridotite as recorded in the Dorsale unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Romagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienne, Austria. pp.13348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of phase nucleation during olivine diffusion creep: a new perspective for mantle strain localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Stünitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienne, Austria. pp.4520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling static olivine grain growth properties in the Earth's upper mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hashim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gardés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sifre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. F. G. Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Precigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of ductile strain localization in the lithospheric mantle on continental rifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gueydan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01565161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-type olivine fabric induced by grain boundary sliding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Hirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2013, Vienne, Austria. pp.EGU2013-7458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01168566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation and Exhumation of the sub-Continental Mantle: Insigth from the Ronda Peridotite (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gueydan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Booth-Rea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.T13G-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00610465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique du rifting continental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gueydan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France. p.137, n°312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00610089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformation ductile du manteau sous un rift continental : Aperçu de l'étude structurale du massif de Ronda (Andalousie, Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gueydan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gapais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nancy, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00281000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localization in the Ronda peridotites induced by grain size reduction and grain boundary sliding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gueydan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gapais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, EGU06-A-09656, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unequivocal garnet and garnet-spinel lherzolite assmeblages in the Ronda perodotite (S. Spain) and their implications for exhumation of subcontinental mantle in the Alboran basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sautter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gueydan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Booth-Rea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vienne, Austria. EGU06-A-10263, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-solution creep as a source of strain localization during late emplacement of granite : the case of Naxos (Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La localisation de la déformation dans le manteau sous-continental: origine à travers l'étude du massif de Ronda (Espagne) et implications sur la résistance de la lithosphère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tectonique. Université Rennes 1, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00365303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId223"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8502,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DB3C195"/>
+    <w:nsid w:val="5086D7F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8733,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-precigout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8411-4117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13000734X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-6569-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jacques-precigout.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05560548v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prigent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Mcgill" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airaghi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-37576-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05483199v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2026.105630" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05161855v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger St&#252;nitz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Pl&#252;mper" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60692-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05385204v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Ferrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sifr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Vrijmoed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm John" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012629" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973464v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M&#233;rit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119275" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04357852v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H St&#252;nitz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L N&#232;gre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jollands" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.105029" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04649827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhajit Ghosh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Di Carlo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118857" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04783133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pochon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Kontak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01788-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04603543v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118767" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03978628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Alaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L Rosenberg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229735" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03930754v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Almqvist" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12121625" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03795654v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117814" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03663782v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ledoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Spriet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10053-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03336275v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020tc006271" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03149643v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03201529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille N&#232;gre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lee" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2021.104351" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02476212v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2020.104008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-2141-2020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02059931v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Villeneuve" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40020-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856944v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Breton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.07.022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01680181v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rabillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004801" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01817606v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Palazzin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Heilbronner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Neufeld" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.05.021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01763851v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pinquier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/56841" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01535741v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Palasse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15736" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01378558v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.029" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985098v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Hirth" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.052" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01096459v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne S.G. Almqvist" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062547" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00949213v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueydan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent G.J. Montesi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.02.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00924254v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.11.029" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691247v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J Garrido" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Booth-Rea" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tect.20062" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00625723v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. Garrido" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Booth-Rea" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31760.1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377275v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25239A.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260381v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gapais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Essaifi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.09.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1KJPL5F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647678v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9882" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647677v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Ferrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Savoie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10591" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647680v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Pongrac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9588" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647679v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9750" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182731v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalla Khadija Alaoui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14586" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182729v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15832" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03695634v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5108" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810469v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicia Lee" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2627" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810468v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2816" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810460v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8484" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810455v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicia L Lee" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12327" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04092121v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04092123v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spagnoli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587846v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daffos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554562v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7837" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591587v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Legeay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Duval" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554442v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-3938" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554438v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Stunitz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Marti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Pec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5522" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554435v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Je&#345;&#225;bek" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5595" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554271v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553862v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prigent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stunitz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palasse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02301731v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554272v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552836v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552834v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552760v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551109v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hashim" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gard&#233;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sifre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. G. Morales" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Precigout" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01565161v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gueydan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01168566v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610089v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610465v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00281000v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118389v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118401v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautter" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02180547v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00365303v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-precigout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8411-4117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13000734X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=en&amp;user=669WKOAAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-6569-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jacques-precigout.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05560548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Prigent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Mcgill" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airaghi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-37576-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05483199v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2026.105630" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05161855v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger St&#252;nitz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Pl&#252;mper" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60692-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05385204v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Ferrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sifr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Vrijmoed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm John" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012629" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973464v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M&#233;rit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119275" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04603543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhajit Ghosh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Di Carlo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118767" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04783133v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pochon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Kontak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01788-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04357852v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H St&#252;nitz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L N&#232;gre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jollands" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.105029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04649827v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118857" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03978628v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Alaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L Rosenberg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229735" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03930754v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Almqvist" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12121625" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03795654v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117814" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03663782v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ledoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Spriet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10053-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03201529v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille N&#232;gre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2021.104351" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03336275v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020tc006271" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03149643v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02476212v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2020.104008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594473v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-2141-2020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02059931v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Villeneuve" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40020-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856944v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Breton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.07.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01817606v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Palazzin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Heilbronner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Neufeld" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.05.021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01680181v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rabillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004801" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01763851v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pinquier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/56841" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01535741v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Palasse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15736" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01378558v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.029" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985098v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Hirth" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.052" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01096459v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne S.G. Almqvist" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062547" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00924254v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueydan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.11.029" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00949213v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent G.J. Montesi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.02.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691247v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J Garrido" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Booth-Rea" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tect.20062" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00625723v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. Garrido" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Booth-Rea" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31760.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377275v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25239A.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260381v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gapais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Essaifi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.09.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1KJPL5F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647678v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9882" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647677v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Ferrand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Savoie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10591" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647679v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9750" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647680v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Pongrac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9588" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182731v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalla Khadija Alaoui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14586" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182729v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15832" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03695634v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5108" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810469v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicia Lee" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2627" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04092123v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spagnoli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810468v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2816" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810460v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8484" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810455v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicia L Lee" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12327" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04092121v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591587v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Legeay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Duval" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587846v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daffos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554562v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7837" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554435v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Je&#345;&#225;bek" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5595" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554438v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Stunitz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Marti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Pec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5522" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554442v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-3938" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553862v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prigent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stunitz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palasse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554271v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02301731v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554272v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552836v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552834v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552760v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551109v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hashim" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gard&#233;s" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sifre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. G. Morales" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Precigout" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01565161v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gueydan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01168566v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610465v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610089v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00281000v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118389v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118401v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautter" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02180547v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00365303v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>