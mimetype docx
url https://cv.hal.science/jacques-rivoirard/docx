--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -1313,261 +1313,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From forager tracks to prey distributions: an application to tuna vessel monitoring systems (VMS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised classification of multivariate geostatistical data: Two algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Walker</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bez</w:t>
+                <w:t xml:space="preserve">Jacques Deraisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/14-0193.1.sm⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Statistical learning in geoscience modelling: Novel algorithms and challenging case studies, 85, pp.96-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2015.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143796v1</w:t>
+                <w:t xml:space="preserve">hal-01219704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised classification of multivariate geostatistical data: Two algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ors</w:t>
+                <w:t xml:space="preserve">From forager tracks to prey distributions: an application to tuna vessel monitoring systems (VMS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Deraisme</w:t>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Statistical learning in geoscience modelling: Novel algorithms and challenging case studies, 85, pp.96-103. </w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (3), pp.826-833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2015.05.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1890/14-0193.1.sm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219704v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kriging, indicators, and nonlinear Geostatistics</w:t>
               </w:r>
@@ -1790,103 +1790,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fishing activity of tuna purse seiners estimated from vessel monitoring system (VMS) data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaspar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 68, pp.1998-2010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2017,51 +2017,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notes on survey-based spatial indicators for monitoring fish populations</w:t>
+                <w:t xml:space="preserve">Using min/max autocorrelation factors of survey-based indicators to follow the evolution of fish stocks in time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
@@ -2070,411 +2070,411 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Petitgas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 22 (2), pp.155-164. </w:t>
+              <w:t xml:space="preserve">, 2009, 22 (2), pp.193-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/alr/2009017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/alr/2009020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565316v1</w:t>
+                <w:t xml:space="preserve">hal-00565317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using min/max autocorrelation factors of survey-based indicators to follow the evolution of fish stocks in time</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+                <w:t xml:space="preserve">Towards an ecosystem approach to fisheries management (EAFM) when trawl surveys provide the main source of information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Cotter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Petitgas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Abella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayiota Apostolaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 22 (2), pp.193-200. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr/2009020⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 22 (2), pp.243-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2009025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565317v1</w:t>
+                <w:t xml:space="preserve">hal-00565314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an ecosystem approach to fisheries management (EAFM) when trawl surveys provide the main source of information</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the uncertainty of abundance estimates from acoustic surveys using geostatistical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66, pp.1377-1383</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565314v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the uncertainty of abundance estimates from acoustic surveys using geostatistical simulations</w:t>
+                <w:t xml:space="preserve">Notes on survey-based spatial indicators for monitoring fish populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.G. Fernandes</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Petitgas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (2), pp.155-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2009017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565010v1</w:t>
+                <w:t xml:space="preserve">hal-00565316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process-based stochastic modelling: meandering channelized reservoirs</w:t>
               </w:r>
@@ -2737,51 +2737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Petitgas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64 (3), pp.537-550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2832,472 +2832,472 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation and completeness of meandering rivers deposits: insights from numerical simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+                <w:t xml:space="preserve">On measuring the spatial sampling density of a deposit for Mineral Resource classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Febvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Prague, France</w:t>
+              <w:t xml:space="preserve">APCOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Johannesburg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442225v1</w:t>
+                <w:t xml:space="preserve">hal-03555564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On measuring the spatial sampling density of a deposit for Mineral Resource classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile Febvey</w:t>
+                <w:t xml:space="preserve">Preservation and completeness of meandering rivers deposits: insights from numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemay Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APCOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Johannesburg, South Africa</w:t>
+              <w:t xml:space="preserve">IMS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Prague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555564v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposition of a Process-Based Model, Flumy: from Meandering Fluvial Systems to Channelized Turbidite Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+                <w:t xml:space="preserve">Automatic Determination of Sedimentary Units from Well Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bubnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">EAGE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848080v1</w:t>
+                <w:t xml:space="preserve">hal-01775181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Determination of Sedimentary Units from Well Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Bubnova</w:t>
+                <w:t xml:space="preserve">Transposition of a Process-Based Model, Flumy: from Meandering Fluvial Systems to Channelized Turbidite Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemay Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01775181v1</w:t>
+                <w:t xml:space="preserve">hal-01848080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised learning of multivariate geostatistical data: two algorithms</w:t>
               </w:r>
@@ -3506,191 +3506,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generalized Convolution Model and Estimation for Non-stationary Random Fields</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic and process-based models for heterogeneous reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Rencontres Statistiques Au Sommet de Rochebrune</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Rochebrune, France</w:t>
+              <w:t xml:space="preserve">Colloque Institut Mines-Télécom « Ressources naturelles et environnement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003060v1</w:t>
+                <w:t xml:space="preserve">hal-01113092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic and process-based models for heterogeneous reservoirs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Generalized Convolution Model and Estimation for Non-stationary Random Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francky Fouedjio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Institut Mines-Télécom « Ressources naturelles et environnement »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, paris, France</w:t>
+              <w:t xml:space="preserve">10th Conference on Geostatistics for Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113092v1</w:t>
+                <w:t xml:space="preserve">hal-01024298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation Of Non-Stationary Random Fields Through Space Deformation</w:t>
               </w:r>
@@ -3935,73 +3935,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference on Geostatistics for Environmental Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop Rencontres Statistiques Au Sommet de Rochebrune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Rochebrune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024298v1</w:t>
+                <w:t xml:space="preserve">hal-01003060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des paramètres des corps sableux de systèmes fluviatiles méandriformes à partir de données de puits.</w:t>
               </w:r>
@@ -4426,325 +4426,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geostatistical measure for the spatial sampling of a deposit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Process-based modelling for a finer characterization of meandering fluvial reservoir heterogeneities: FLUMY and the Miocene Loranca Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th APCOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Brazil. p 209-215</w:t>
+              <w:t xml:space="preserve">10th International Conference on Fluvial Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Leeds, United Kingdom. pp.446-447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922120v1</w:t>
+                <w:t xml:space="preserve">hal-00847699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process-based modelling for a finer characterization of meandering fluvial reservoir heterogeneities: FLUMY and the Miocene Loranca Basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inferring sandbodies parameters from well data, an innovative method dedicated to process-based modelling of fluvial meandering systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Fluvial Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2013, Leeds, United Kingdom. pp.446-447</w:t>
+              <w:t xml:space="preserve">, Jul 2013, Leeds, United Kingdom. pp.284-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847699v1</w:t>
+                <w:t xml:space="preserve">hal-00847662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring sandbodies parameters from well data, an innovative method dedicated to process-based modelling of fluvial meandering systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A geostatistical measure for the spatial sampling of a deposit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Fluvial Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Leeds, United Kingdom. pp.284-285</w:t>
+              <w:t xml:space="preserve">36th APCOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Brazil. p 209-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847662v1</w:t>
+                <w:t xml:space="preserve">hal-00922120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring process-based models from well data -- an innovative method dedicated to meandering systems</w:t>
               </w:r>
@@ -5244,51 +5244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Deraisme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Quinones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5454,354 +5454,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Method for an Easy Use of Stochastic Process-Based Models Such as Flumy to Reproduce a Fluvial Meandering Reservoir</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variances for mineral resources classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Renard</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd EAGE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Vienne, Austria. pp.WSP-10</w:t>
+              <w:t xml:space="preserve">GEOMIN 2011, 2nd International Seminar on Geology for the Mining Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Antofagasta, Chile. Chapter 4, p62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599180v1</w:t>
+                <w:t xml:space="preserve">hal-00649220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variances for mineral resources classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Method for an Easy Use of Stochastic Process-Based Models Such as Flumy to Reproduce a Fluvial Meandering Reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Chilès</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOMIN 2011, 2nd International Seminar on Geology for the Mining Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Antofagasta, Chile. Chapter 4, p62</w:t>
+              <w:t xml:space="preserve">73rd EAGE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Vienne, Austria. pp.WSP-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649220v1</w:t>
+                <w:t xml:space="preserve">hal-00599180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model for top-cut with indicator residual adapted to deposits with very skewed grade distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of key parameters for reproducing a fluvial meandering reservoir using FLUMY, a stochastic process-based model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bellot</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMG 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">18th International Sedimentological Congress - Mendoza, Argentina, 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Mendosa, Argentina. pp.252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00587026v1</w:t>
+                <w:t xml:space="preserve">hal-00586576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuity for kriging with moving neighborhood: a penalization approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5817,670 +5804,683 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAMG 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00578175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of key parameters for reproducing a fluvial meandering reservoir using FLUMY, a stochastic process-based model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model for top-cut with indicator residual adapted to deposits with very skewed grade distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Renard</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Freulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lécureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Sedimentological Congress - Mendoza, Argentina, 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Mendosa, Argentina. pp.252</w:t>
+              <w:t xml:space="preserve">IAMG 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586576v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From outcrop to process-based reservoir modelling of fluvial meandering systems. The key issue of parameter choice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+                <w:t xml:space="preserve">Histogram modelling and simulations in the case of skewed distributions with a 0-effect: issues and new developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deraismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From River to Rock Record</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Aberdeen, United Kingdom. pp.21</w:t>
+              <w:t xml:space="preserve">IAMG 2009 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573240v1</w:t>
+                <w:t xml:space="preserve">hal-00566928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histogram modelling and simulations in the case of skewed distributions with a 0-effect: issues and new developments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Deraismes</w:t>
+                <w:t xml:space="preserve">From outcrop to process-based reservoir modelling of fluvial meandering systems. The key issue of parameter choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMG 2009 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Stanford, United States</w:t>
+              <w:t xml:space="preserve">From River to Rock Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Aberdeen, United Kingdom. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566928v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in quantification of process-based models for meandering channelized reservoirs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multivariate uniform conditioning and block simulations with discrete gaussian model: application to Chuquicamata deposit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deraismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Geffroy</w:t>
+                <w:t xml:space="preserve">Pedro Carrasco Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII International Geostatistics Congress, Geostats 2008, Santiago Chile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.607-616</w:t>
+              <w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.69-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586451v1</w:t>
+                <w:t xml:space="preserve">hal-00579363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate uniform conditioning and block simulations with discrete gaussian model: application to Chuquicamata deposit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+                <w:t xml:space="preserve">Process-Based and Stochastic Modelling of a Fluvial Meandering System: Example of the Loranca Miocene Succession (Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Carrasco Castelli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cedric Beaudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.69-78</w:t>
+              <w:t xml:space="preserve">2008 AAPG Annual Convention &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, San Antonio, United States. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579363v1</w:t>
+                <w:t xml:space="preserve">hal-00586448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process-Based and Stochastic Modelling of a Fluvial Meandering System: Example of the Loranca Miocene Succession (Spain)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in quantification of process-based models for meandering channelized reservoirs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Geffroy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 AAPG Annual Convention &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, San Antonio, United States. pp.10</w:t>
+              <w:t xml:space="preserve">VIII International Geostatistics Congress, Geostats 2008, Santiago Chile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.607-616</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586448v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usefulness of the spatial indices to define the distribution pattern of key life stages: an application to the red mullet (Mullus barbatus) population in the south Tyrrhenian sea</w:t>
               </w:r>
@@ -6617,51 +6617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Geffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petroleum Geostatistics 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Cascais, Portugal. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6788,402 +6788,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des systèmes fluviatiles tertiaires du Bassin de Loranca (Espagne), à partir du logiciel FLUMY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Beaudelot</w:t>
+                <w:t xml:space="preserve">Relationships between population spatial occupation and population dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Petitgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Tournier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Skander Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rigollet</w:t>
+                <w:t xml:space="preserve">Remment ter Hoftstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Dijon, France. pp.128</w:t>
+              <w:t xml:space="preserve">ICES annual science conference 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Maastricht, Netherlands. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586433v1</w:t>
+                <w:t xml:space="preserve">hal-00580013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between population spatial occupation and population dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Remment ter Hoftstede</w:t>
+                <w:t xml:space="preserve">Process-based and stochastic modeling of fluvial meandering system. From model to field case study: example of the Loranca Miocene succession (Spain).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Beaudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES annual science conference 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Maastricht, Netherlands. 19p</w:t>
+              <w:t xml:space="preserve">17 th International Sedimentological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Fukuoka, Japan. p. 222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580013v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process-based and stochastic modeling of fluvial meandering system. From model to field case study: example of the Loranca Miocene succession (Spain).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+                <w:t xml:space="preserve">Modélisation des systèmes fluviatiles tertiaires du Bassin de Loranca (Espagne), à partir du logiciel FLUMY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Beaudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Beaudelot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Skander Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 th International Sedimentological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Fukuoka, Japan. p. 222</w:t>
+              <w:t xml:space="preserve">21ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Dijon, France. pp.128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586434v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process-based Reservoir Modelling in the Example of Meandering Channel</w:t>
               </w:r>
@@ -7512,51 +7512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8125,51 +8125,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemay Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP540-2022-143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006435" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482269v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lemay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104295" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429543v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09845-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02070537v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bubnova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09793-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02392702v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Isatelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/2411-9717/660/2019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Doray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-018-9725-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410200v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-015-9592-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Fouedjio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2016.01.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410131v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-016-9647-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143796v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaspar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-0193.1.sm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219704v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraisme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.05.019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01093486v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Demange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;cureuil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00921678v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Freulon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9401-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7Z3MQJ4L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaertner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F2011-114" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649216v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-011-9330-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DLVD9P6L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565316v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565317v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565314v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cotter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Abella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiota Apostolaki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mesnil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565010v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Fernandes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586449v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00387995v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Yates" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM563.1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Poulard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442225v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03555564v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Febvey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01848080v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01775181v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408574v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410183v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Celhay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benado" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queiroz Celeste" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46819-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01003060v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113092v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024302v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109279v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024298v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913389v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913317v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913338v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797608v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alfaro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00922120v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847699v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847662v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777056v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777050v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00767066v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777042v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776725v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Quinones" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777052v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grappe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599180v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649220v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00587026v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578175v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586576v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573240v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566928v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraismes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586451v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geffroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579363v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Carrasco Castelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586448v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beaudelot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579961v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Spedicato" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Carbonara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579954v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579966v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deerenberg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586433v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Skander Bernard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigollet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580013v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remment ter Hoftstede" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586434v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063422v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-3610-1_62" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SZ3RHC1F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609-pdb.3.P042" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686508v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01313232v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600383" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580001v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580002v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00664238v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemay Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP540-2022-143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006435" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482269v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lemay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104295" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429543v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09845-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02070537v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bubnova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09793-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02392702v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Isatelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/2411-9717/660/2019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Doray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-018-9725-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410200v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-015-9592-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Fouedjio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2016.01.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410131v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-016-9647-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219704v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraisme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.05.019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143796v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaspar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-0193.1.sm" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01093486v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Demange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;cureuil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00921678v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Freulon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9401-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7Z3MQJ4L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaertner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F2011-114" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649216v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-011-9330-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DLVD9P6L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565317v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565314v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cotter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Abella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiota Apostolaki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mesnil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565010v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Fernandes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565316v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586449v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00387995v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Yates" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM563.1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Poulard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03555564v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Febvey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442225v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01775181v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01848080v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408574v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410183v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Celhay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benado" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queiroz Celeste" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46819-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113092v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024298v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024302v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109279v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01003060v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913389v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913317v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913338v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797608v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alfaro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847699v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847662v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00922120v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777056v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777050v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00767066v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777042v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776725v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Quinones" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777052v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grappe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649220v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599180v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586576v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578175v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00587026v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566928v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraismes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573240v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579363v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Carrasco Castelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586448v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beaudelot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geffroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586451v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579961v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Spedicato" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Carbonara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579954v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579966v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deerenberg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580013v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remment ter Hoftstede" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586434v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigollet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586433v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Skander Bernard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063422v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-3610-1_62" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SZ3RHC1F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609-pdb.3.P042" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686508v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01313232v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600383" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580001v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580002v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00664238v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>