--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -663,248 +663,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Determination of Sedimentary Units from Well Data</w:t>
+                <w:t xml:space="preserve">Mineral Resources classification of a nickel laterite deposit: Comparison between conditional simulations and specific areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Bubnova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ors</w:t>
+                <w:t xml:space="preserve">Flavie Isatelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11004-019-09793-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Southern African Institute of Mining and Metallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119 (10), pp.871-882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17159/2411-9717/660/2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070537v1</w:t>
+                <w:t xml:space="preserve">hal-02392702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral Resources classification of a nickel laterite deposit: Comparison between conditional simulations and specific areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Determination of Sedimentary Units from Well Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bubnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Isatelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Southern African Institute of Mining and Metallurgy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 119 (10), pp.871-882. </w:t>
+              <w:t xml:space="preserve">Mathematical Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17159/2411-9717/660/2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11004-019-09793-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392702v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicator-Based Geostatistical Models For Mapping Fish Survey Data</w:t>
               </w:r>
@@ -1319,51 +1319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised classification of multivariate geostatistical data: Two algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1933,51 +1933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuity for kriging with moving neighborhood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43 (4), pp.469-481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2017,360 +2017,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using min/max autocorrelation factors of survey-based indicators to follow the evolution of fish stocks in time</w:t>
+                <w:t xml:space="preserve">Evaluating the uncertainty of abundance estimates from acoustic surveys using geostatistical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Petitgas</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66, pp.1377-1383</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565317v1</w:t>
+                <w:t xml:space="preserve">hal-00565010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an ecosystem approach to fisheries management (EAFM) when trawl surveys provide the main source of information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Cotter</w:t>
+                <w:t xml:space="preserve">Using min/max autocorrelation factors of survey-based indicators to follow the evolution of fish stocks in time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Petitgas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 22 (2), pp.243-254. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr/2009025⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 22 (2), pp.193-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2009020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565314v1</w:t>
+                <w:t xml:space="preserve">hal-00565317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the uncertainty of abundance estimates from acoustic surveys using geostatistical simulations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards an ecosystem approach to fisheries management (EAFM) when trawl surveys provide the main source of information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Cotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Petitgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Abella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayiota Apostolaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (2), pp.243-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2009025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565010v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes on survey-based spatial indicators for monitoring fish populations</w:t>
               </w:r>
@@ -3054,51 +3054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Determination of Sedimentary Units from Well Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bubnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3283,51 +3283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised learning of multivariate geostatistical data: two algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3575,338 +3575,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generalized Convolution Model and Estimation for Non-stationary Random Fields</w:t>
+                <w:t xml:space="preserve">Estimation Of Non-Stationary Random Fields Through Space Deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Fouedjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Conference on Geostatistics for Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024298v1</w:t>
+                <w:t xml:space="preserve">hal-01024302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation Of Non-Stationary Random Fields Through Space Deformation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Romary</w:t>
+                <w:t xml:space="preserve">Well data analysis in the view of reconstructing channel morphology and sandbody geometry in fluvial meandering systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference on Geostatistics for Environmental Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Sedimentology at the crossroads of new frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAS, Aug 2014, Genève, Switzerland. pp.159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024302v1</w:t>
+                <w:t xml:space="preserve">hal-01109279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well data analysis in the view of reconstructing channel morphology and sandbody geometry in fluvial meandering systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+                <w:t xml:space="preserve">A Generalized Convolution Model and Estimation for Non-stationary Random Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francky Fouedjio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology at the crossroads of new frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAS, Aug 2014, Genève, Switzerland. pp.159</w:t>
+              <w:t xml:space="preserve">10th Conference on Geostatistics for Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109279v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generalized Convolution Model and Estimation for Non-stationary Random Fields</w:t>
               </w:r>
@@ -4013,51 +4013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4095,51 +4095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de réservoirs chenalisés méandriformes (FLUMY) : Approche couplée processus/stochastique et conditionnement aux données de puits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4203,51 +4203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de réservoirs fluviatiles méandriformes - FLUMY et le bassin Miocène de Loranca (Espagne).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4432,51 +4432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process-based modelling for a finer characterization of meandering fluvial reservoir heterogeneities: FLUMY and the Miocene Loranca Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4579,51 +4579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4769,51 +4769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Geological Congress - Abstracts Unearthing our Past and Future -- Resourcing Tomorrow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Brisbane, Australia. pp.1829</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5110,51 +5110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des hétérogénéités sédimentaires dans les plaines alluviales de rivières méandriformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5218,51 +5218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domaining by clustering multivariate geostatistical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5758,51 +5758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuity for kriging with moving neighborhood: a penalization approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6132,355 +6132,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate uniform conditioning and block simulations with discrete gaussian model: application to Chuquicamata deposit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in quantification of process-based models for meandering channelized reservoirs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Carrasco Castelli</w:t>
+                <w:t xml:space="preserve">François Geffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.69-78</w:t>
+              <w:t xml:space="preserve">VIII International Geostatistics Congress, Geostats 2008, Santiago Chile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.607-616</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579363v1</w:t>
+                <w:t xml:space="preserve">hal-00586451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process-Based and Stochastic Modelling of a Fluvial Meandering System: Example of the Loranca Miocene Succession (Spain)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+                <w:t xml:space="preserve">Multivariate uniform conditioning and block simulations with discrete gaussian model: application to Chuquicamata deposit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deraismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Beaudelot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pedro Carrasco Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 AAPG Annual Convention &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, San Antonio, United States. pp.10</w:t>
+              <w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.69-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586448v1</w:t>
+                <w:t xml:space="preserve">hal-00579363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in quantification of process-based models for meandering channelized reservoirs.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Process-Based and Stochastic Modelling of a Fluvial Meandering System: Example of the Loranca Miocene Succession (Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Beaudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII International Geostatistics Congress, Geostats 2008, Santiago Chile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.607-616</w:t>
+              <w:t xml:space="preserve">2008 AAPG Annual Convention &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, San Antonio, United States. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586451v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usefulness of the spatial indices to define the distribution pattern of key life stages: an application to the red mullet (Mullus barbatus) population in the south Tyrrhenian sea</w:t>
               </w:r>
@@ -6617,51 +6617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Geffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petroleum Geostatistics 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Cascais, Portugal. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6932,77 +6932,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process-based and stochastic modeling of fluvial meandering system. From model to field case study: example of the Loranca Miocene succession (Spain).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Beaudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7044,77 +7044,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des systèmes fluviatiles tertiaires du Bassin de Loranca (Espagne), à partir du logiciel FLUMY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Beaudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Skander Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8125,51 +8125,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemay Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP540-2022-143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006435" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482269v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lemay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104295" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429543v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09845-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02070537v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bubnova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09793-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02392702v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Isatelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/2411-9717/660/2019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Doray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-018-9725-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410200v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-015-9592-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Fouedjio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2016.01.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410131v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-016-9647-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219704v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraisme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.05.019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143796v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaspar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-0193.1.sm" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01093486v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Demange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;cureuil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00921678v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Freulon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9401-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7Z3MQJ4L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaertner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F2011-114" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649216v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-011-9330-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DLVD9P6L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565317v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565314v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cotter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Abella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiota Apostolaki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mesnil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565010v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Fernandes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565316v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586449v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00387995v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Yates" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM563.1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Poulard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03555564v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Febvey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442225v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01775181v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01848080v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408574v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410183v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Celhay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benado" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queiroz Celeste" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46819-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113092v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024298v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024302v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109279v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01003060v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913389v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913317v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913338v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797608v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alfaro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847699v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847662v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00922120v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777056v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777050v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00767066v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777042v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776725v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Quinones" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777052v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grappe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649220v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599180v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586576v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578175v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00587026v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566928v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraismes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573240v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579363v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Carrasco Castelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586448v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beaudelot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geffroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586451v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579961v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Spedicato" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Carbonara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579954v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579966v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deerenberg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580013v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remment ter Hoftstede" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586434v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigollet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586433v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Skander Bernard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063422v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-3610-1_62" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SZ3RHC1F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609-pdb.3.P042" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686508v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01313232v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600383" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580001v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580002v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00664238v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemay Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP540-2022-143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006435" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482269v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lemay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104295" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429543v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09845-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02392702v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Isatelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/2411-9717/660/2019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02070537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bubnova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09793-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Doray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-018-9725-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410200v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-015-9592-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Fouedjio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2016.01.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410131v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-016-9647-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219704v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraisme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.05.019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143796v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaspar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-0193.1.sm" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01093486v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Demange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;cureuil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00921678v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Freulon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9401-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7Z3MQJ4L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaertner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F2011-114" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649216v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-011-9330-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DLVD9P6L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565010v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Fernandes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565317v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565314v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cotter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Abella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiota Apostolaki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mesnil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565316v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586449v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00387995v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Yates" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM563.1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Poulard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03555564v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Febvey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442225v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01775181v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01848080v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408574v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410183v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Celhay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benado" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queiroz Celeste" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46819-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113092v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024302v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109279v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024298v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01003060v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913389v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913317v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913338v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797608v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alfaro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847699v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847662v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00922120v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777056v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777050v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00767066v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777042v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776725v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Quinones" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777052v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grappe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649220v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599180v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586576v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578175v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00587026v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566928v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraismes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573240v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586451v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geffroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579363v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Carrasco Castelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586448v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beaudelot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579961v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Spedicato" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Carbonara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579954v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579966v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deerenberg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580013v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remment ter Hoftstede" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586434v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigollet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586433v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Skander Bernard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063422v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-3610-1_62" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SZ3RHC1F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609-pdb.3.P042" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686508v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01313232v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600383" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580001v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580002v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00664238v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>