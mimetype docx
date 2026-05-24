--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -663,248 +663,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral Resources classification of a nickel laterite deposit: Comparison between conditional simulations and specific areas</w:t>
+                <w:t xml:space="preserve">Automatic Determination of Sedimentary Units from Well Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Isatelle</w:t>
+                <w:t xml:space="preserve">Anna Bubnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Southern African Institute of Mining and Metallurgy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17159/2411-9717/660/2019⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11004-019-09793-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392702v1</w:t>
+                <w:t xml:space="preserve">hal-02070537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Determination of Sedimentary Units from Well Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ors</w:t>
+                <w:t xml:space="preserve">Mineral Resources classification of a nickel laterite deposit: Comparison between conditional simulations and specific areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Isatelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Journal of The Southern African Institute of Mining and Metallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119 (10), pp.871-882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11004-019-09793-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17159/2411-9717/660/2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070537v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicator-Based Geostatistical Models For Mapping Fish Survey Data</w:t>
               </w:r>
@@ -1313,261 +1313,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised classification of multivariate geostatistical data: Two algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ors</w:t>
+                <w:t xml:space="preserve">From forager tracks to prey distributions: an application to tuna vessel monitoring systems (VMS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Deraisme</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2015.05.019⟩</w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (3), pp.826-833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/14-0193.1.sm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219704v1</w:t>
+                <w:t xml:space="preserve">hal-01143796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From forager tracks to prey distributions: an application to tuna vessel monitoring systems (VMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emily Walker</w:t>
+                <w:t xml:space="preserve">Unsupervised classification of multivariate geostatistical data: Two algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bez</w:t>
+                <w:t xml:space="preserve">Jacques Deraisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (3), pp.826-833. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Statistical learning in geoscience modelling: Novel algorithms and challenging case studies, 85, pp.96-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1890/14-0193.1.sm⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2015.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143796v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kriging, indicators, and nonlinear Geostatistics</w:t>
               </w:r>
@@ -1790,103 +1790,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fishing activity of tuna purse seiners estimated from vessel monitoring system (VMS) data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaspar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 68, pp.1998-2010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1933,51 +1933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuity for kriging with moving neighborhood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43 (4), pp.469-481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2017,122 +2017,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the uncertainty of abundance estimates from acoustic surveys using geostatistical simulations</w:t>
+                <w:t xml:space="preserve">Notes on survey-based spatial indicators for monitoring fish populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.G. Fernandes</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Petitgas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (2), pp.155-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2009017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565010v1</w:t>
+                <w:t xml:space="preserve">hal-00565316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using min/max autocorrelation factors of survey-based indicators to follow the evolution of fish stocks in time</w:t>
               </w:r>
@@ -2350,131 +2359,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00565314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notes on survey-based spatial indicators for monitoring fish populations</w:t>
+                <w:t xml:space="preserve">Evaluating the uncertainty of abundance estimates from acoustic surveys using geostatistical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Petitgas</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66, pp.1377-1383</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565316v1</w:t>
+                <w:t xml:space="preserve">hal-00565010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process-based stochastic modelling: meandering channelized reservoirs</w:t>
               </w:r>
@@ -2737,51 +2737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Petitgas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64 (3), pp.537-550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2832,502 +2832,502 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On measuring the spatial sampling density of a deposit for Mineral Resource classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile Febvey</w:t>
+                <w:t xml:space="preserve">Preservation and completeness of meandering rivers deposits: insights from numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemay Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APCOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Johannesburg, South Africa</w:t>
+              <w:t xml:space="preserve">IMS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Prague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03555564v1</w:t>
+                <w:t xml:space="preserve">hal-03442225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation and completeness of meandering rivers deposits: insights from numerical simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+                <w:t xml:space="preserve">On measuring the spatial sampling density of a deposit for Mineral Resource classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Febvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Prague, France</w:t>
+              <w:t xml:space="preserve">APCOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Johannesburg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442225v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Determination of Sedimentary Units from Well Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Bubnova</w:t>
+                <w:t xml:space="preserve">Transposition of a Process-Based Model, Flumy: from Meandering Fluvial Systems to Channelized Turbidite Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemay Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01775181v1</w:t>
+                <w:t xml:space="preserve">hal-01848080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposition of a Process-Based Model, Flumy: from Meandering Fluvial Systems to Channelized Turbidite Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+                <w:t xml:space="preserve">Automatic Determination of Sedimentary Units from Well Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bubnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">EAGE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848080v1</w:t>
+                <w:t xml:space="preserve">hal-01775181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised learning of multivariate geostatistical data: two algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3506,839 +3506,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic and process-based models for heterogeneous reservoirs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Generalized Convolution Model and Estimation for Non-stationary Random Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francky Fouedjio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Institut Mines-Télécom « Ressources naturelles et environnement »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, paris, France</w:t>
+              <w:t xml:space="preserve">Workshop Rencontres Statistiques Au Sommet de Rochebrune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Rochebrune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113092v1</w:t>
+                <w:t xml:space="preserve">hal-01003060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation Of Non-Stationary Random Fields Through Space Deformation</w:t>
+                <w:t xml:space="preserve">A Generalized Convolution Model and Estimation for Non-stationary Random Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Fouedjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Conference on Geostatistics for Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024302v1</w:t>
+                <w:t xml:space="preserve">hal-01024298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well data analysis in the view of reconstructing channel morphology and sandbody geometry in fluvial meandering systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+                <w:t xml:space="preserve">Estimation Of Non-Stationary Random Fields Through Space Deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francky Fouedjio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology at the crossroads of new frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAS, Aug 2014, Genève, Switzerland. pp.159</w:t>
+              <w:t xml:space="preserve">10th Conference on Geostatistics for Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109279v1</w:t>
+                <w:t xml:space="preserve">hal-01024302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generalized Convolution Model and Estimation for Non-stationary Random Fields</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+                <w:t xml:space="preserve">Well data analysis in the view of reconstructing channel morphology and sandbody geometry in fluvial meandering systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference on Geostatistics for Environmental Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Sedimentology at the crossroads of new frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAS, Aug 2014, Genève, Switzerland. pp.159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024298v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generalized Convolution Model and Estimation for Non-stationary Random Fields</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic and process-based models for heterogeneous reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Rencontres Statistiques Au Sommet de Rochebrune</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Rochebrune, France</w:t>
+              <w:t xml:space="preserve">Colloque Institut Mines-Télécom « Ressources naturelles et environnement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003060v1</w:t>
+                <w:t xml:space="preserve">hal-01113092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des paramètres des corps sableux de systèmes fluviatiles méandriformes à partir de données de puits.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de réservoirs chenalisés méandriformes (FLUMY) : Approche couplée processus/stochastique et conditionnement aux données de puits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.91</w:t>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913389v1</w:t>
+                <w:t xml:space="preserve">hal-00913317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de réservoirs chenalisés méandriformes (FLUMY) : Approche couplée processus/stochastique et conditionnement aux données de puits.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Modélisation numérique de réservoirs fluviatiles méandriformes - FLUMY et le bassin Miocène de Loranca (Espagne).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.412</w:t>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913317v1</w:t>
+                <w:t xml:space="preserve">hal-00913338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique de réservoirs fluviatiles méandriformes - FLUMY et le bassin Miocène de Loranca (Espagne).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Estimation des paramètres des corps sableux de systèmes fluviatiles méandriformes à partir de données de puits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ors</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.411</w:t>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913338v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the resources of a Gold Deposit by Transitive Kriging</w:t>
               </w:r>
@@ -4432,77 +4432,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process-based modelling for a finer characterization of meandering fluvial reservoir heterogeneities: FLUMY and the Miocene Loranca Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4579,51 +4579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4724,243 +4724,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring process-based models from well data -- an innovative method dedicated to meandering systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of the Process-Based Modeling to Pluri-gaussian Simulation in the Case of Meandering Channelized Reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ors</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Geological Congress - Abstracts Unearthing our Past and Future -- Resourcing Tomorrow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Brisbane, Australia. pp.1829</w:t>
+              <w:t xml:space="preserve">AAPG 2012 Annual Convention &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Long Beach, California, United States. pp.1236143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777056v1</w:t>
+                <w:t xml:space="preserve">hal-00777050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the Process-Based Modeling to Pluri-gaussian Simulation in the Case of Meandering Channelized Reservoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Beucher</w:t>
+                <w:t xml:space="preserve">Inferring process-based models from well data -- an innovative method dedicated to meandering systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ors</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPG 2012 Annual Convention &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Long Beach, California, United States. pp.1236143</w:t>
+              <w:t xml:space="preserve">34th International Geological Congress - Abstracts Unearthing our Past and Future -- Resourcing Tomorrow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Brisbane, Australia. pp.1829</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777050v1</w:t>
+                <w:t xml:space="preserve">hal-00777056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux développements en géostatistique minière</w:t>
               </w:r>
@@ -5110,51 +5110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des hétérogénéités sédimentaires dans les plaines alluviales de rivières méandriformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5218,77 +5218,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domaining by clustering multivariate geostatistical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Deraisme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Quinones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5454,1033 +5454,1033 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variances for mineral resources classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Method for an Easy Use of Stochastic Process-Based Models Such as Flumy to Reproduce a Fluvial Meandering Reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Chilès</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOMIN 2011, 2nd International Seminar on Geology for the Mining Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Antofagasta, Chile. Chapter 4, p62</w:t>
+              <w:t xml:space="preserve">73rd EAGE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Vienne, Austria. pp.WSP-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649220v1</w:t>
+                <w:t xml:space="preserve">hal-00599180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Method for an Easy Use of Stochastic Process-Based Models Such as Flumy to Reproduce a Fluvial Meandering Reservoir</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variances for mineral resources classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Renard</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd EAGE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Vienne, Austria. pp.WSP-10</w:t>
+              <w:t xml:space="preserve">GEOMIN 2011, 2nd International Seminar on Geology for the Mining Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Antofagasta, Chile. Chapter 4, p62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599180v1</w:t>
+                <w:t xml:space="preserve">hal-00649220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of key parameters for reproducing a fluvial meandering reservoir using FLUMY, a stochastic process-based model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+                <w:t xml:space="preserve">Continuity for kriging with moving neighborhood: a penalization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Sedimentological Congress - Mendoza, Argentina, 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Mendosa, Argentina. pp.252</w:t>
+              <w:t xml:space="preserve">IAMG 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586576v1</w:t>
+                <w:t xml:space="preserve">hal-00578175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuity for kriging with moving neighborhood: a penalization approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model for top-cut with indicator residual adapted to deposits with very skewed grade distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Freulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lécureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAMG 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2010, Hungary</w:t>
+              <w:t xml:space="preserve">, 2010, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00578175v1</w:t>
+                <w:t xml:space="preserve">hal-00587026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model for top-cut with indicator residual adapted to deposits with very skewed grade distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of key parameters for reproducing a fluvial meandering reservoir using FLUMY, a stochastic process-based model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bellot</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMG 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">18th International Sedimentological Congress - Mendoza, Argentina, 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Mendosa, Argentina. pp.252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00587026v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histogram modelling and simulations in the case of skewed distributions with a 0-effect: issues and new developments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Deraismes</w:t>
+                <w:t xml:space="preserve">From outcrop to process-based reservoir modelling of fluvial meandering systems. The key issue of parameter choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMG 2009 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Stanford, United States</w:t>
+              <w:t xml:space="preserve">From River to Rock Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Aberdeen, United Kingdom. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566928v1</w:t>
+                <w:t xml:space="preserve">hal-00573240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From outcrop to process-based reservoir modelling of fluvial meandering systems. The key issue of parameter choice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+                <w:t xml:space="preserve">Histogram modelling and simulations in the case of skewed distributions with a 0-effect: issues and new developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deraismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From River to Rock Record</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Aberdeen, United Kingdom. pp.21</w:t>
+              <w:t xml:space="preserve">IAMG 2009 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573240v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in quantification of process-based models for meandering channelized reservoirs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multivariate uniform conditioning and block simulations with discrete gaussian model: application to Chuquicamata deposit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deraismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Geffroy</w:t>
+                <w:t xml:space="preserve">Pedro Carrasco Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII International Geostatistics Congress, Geostats 2008, Santiago Chile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.607-616</w:t>
+              <w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.69-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586451v1</w:t>
+                <w:t xml:space="preserve">hal-00579363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate uniform conditioning and block simulations with discrete gaussian model: application to Chuquicamata deposit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+                <w:t xml:space="preserve">Process-Based and Stochastic Modelling of a Fluvial Meandering System: Example of the Loranca Miocene Succession (Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Carrasco Castelli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cedric Beaudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.69-78</w:t>
+              <w:t xml:space="preserve">2008 AAPG Annual Convention &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, San Antonio, United States. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579363v1</w:t>
+                <w:t xml:space="preserve">hal-00586448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process-Based and Stochastic Modelling of a Fluvial Meandering System: Example of the Loranca Miocene Succession (Spain)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in quantification of process-based models for meandering channelized reservoirs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Geffroy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 AAPG Annual Convention &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, San Antonio, United States. pp.10</w:t>
+              <w:t xml:space="preserve">VIII International Geostatistics Congress, Geostats 2008, Santiago Chile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.607-616</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586448v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usefulness of the spatial indices to define the distribution pattern of key life stages: an application to the red mullet (Mullus barbatus) population in the south Tyrrhenian sea</w:t>
               </w:r>
@@ -6617,51 +6617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Geffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petroleum Geostatistics 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Cascais, Portugal. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6788,402 +6788,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between population spatial occupation and population dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+                <w:t xml:space="preserve">Modélisation des systèmes fluviatiles tertiaires du Bassin de Loranca (Espagne), à partir du logiciel FLUMY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Beaudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Fernandes</w:t>
+                <w:t xml:space="preserve">Florent Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remment ter Hoftstede</w:t>
+                <w:t xml:space="preserve">Mohammed Skander Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES annual science conference 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Maastricht, Netherlands. 19p</w:t>
+              <w:t xml:space="preserve">21ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Dijon, France. pp.128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00580013v1</w:t>
+                <w:t xml:space="preserve">hal-00586433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process-based and stochastic modeling of fluvial meandering system. From model to field case study: example of the Loranca Miocene succession (Spain).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rigollet</w:t>
+                <w:t xml:space="preserve">Relationships between population spatial occupation and population dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Petitgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remment ter Hoftstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 th International Sedimentological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Fukuoka, Japan. p. 222</w:t>
+              <w:t xml:space="preserve">ICES annual science conference 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Maastricht, Netherlands. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586434v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des systèmes fluviatiles tertiaires du Bassin de Loranca (Espagne), à partir du logiciel FLUMY</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Process-based and stochastic modeling of fluvial meandering system. From model to field case study: example of the Loranca Miocene succession (Spain).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Beaudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Beaudelot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Dijon, France. pp.128</w:t>
+              <w:t xml:space="preserve">17 th International Sedimentological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Fukuoka, Japan. p. 222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586433v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process-based Reservoir Modelling in the Example of Meandering Channel</w:t>
               </w:r>
@@ -7512,51 +7512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8125,51 +8125,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemay Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP540-2022-143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006435" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482269v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lemay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104295" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429543v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09845-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02392702v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Isatelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/2411-9717/660/2019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02070537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bubnova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09793-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Doray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-018-9725-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410200v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-015-9592-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Fouedjio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2016.01.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410131v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-016-9647-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219704v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraisme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.05.019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143796v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaspar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-0193.1.sm" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01093486v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Demange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;cureuil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00921678v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Freulon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9401-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7Z3MQJ4L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaertner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F2011-114" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649216v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-011-9330-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DLVD9P6L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565010v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Fernandes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565317v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565314v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cotter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Abella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiota Apostolaki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mesnil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565316v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586449v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00387995v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Yates" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM563.1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Poulard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03555564v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Febvey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442225v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01775181v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01848080v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408574v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410183v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Celhay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benado" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queiroz Celeste" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46819-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113092v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024302v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109279v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024298v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01003060v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913389v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913317v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913338v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797608v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alfaro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847699v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847662v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00922120v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777056v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777050v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00767066v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777042v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776725v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Quinones" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777052v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grappe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649220v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599180v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586576v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578175v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00587026v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566928v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraismes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573240v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586451v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geffroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579363v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Carrasco Castelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586448v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beaudelot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579961v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Spedicato" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Carbonara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579954v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579966v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deerenberg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580013v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remment ter Hoftstede" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586434v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigollet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586433v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Skander Bernard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063422v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-3610-1_62" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SZ3RHC1F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609-pdb.3.P042" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686508v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01313232v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600383" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580001v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580002v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00664238v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemay Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP540-2022-143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006435" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482269v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lemay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104295" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429543v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09845-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02070537v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bubnova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09793-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02392702v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Isatelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/2411-9717/660/2019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Doray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-018-9725-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410200v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-015-9592-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Fouedjio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2016.01.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410131v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-016-9647-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143796v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaspar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-0193.1.sm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219704v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraisme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.05.019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01093486v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Demange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;cureuil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00921678v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Freulon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9401-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7Z3MQJ4L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaertner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F2011-114" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649216v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-011-9330-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DLVD9P6L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565316v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565317v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565314v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cotter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Abella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiota Apostolaki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mesnil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565010v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Fernandes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586449v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00387995v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Yates" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM563.1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Poulard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442225v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03555564v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Febvey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01848080v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01775181v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408574v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410183v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Celhay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benado" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queiroz Celeste" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46819-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01003060v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024298v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024302v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109279v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113092v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913317v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913338v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913389v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797608v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alfaro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847699v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847662v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00922120v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777050v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777056v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00767066v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777042v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776725v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Quinones" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777052v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grappe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599180v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649220v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578175v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00587026v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586576v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573240v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566928v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraismes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579363v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Carrasco Castelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586448v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beaudelot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geffroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586451v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579961v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Spedicato" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Carbonara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579954v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579966v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deerenberg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586433v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Skander Bernard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigollet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580013v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remment ter Hoftstede" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586434v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063422v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-3610-1_62" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SZ3RHC1F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609-pdb.3.P042" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686508v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01313232v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600383" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580001v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580002v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00664238v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>