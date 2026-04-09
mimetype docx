--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacques Rouanet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dermatological manifestations in Costello syndrome: A prospective multicentric study of 31 &amp;lt;i&amp;gt;HRAS&amp;lt;/i&amp;gt;‐positive variant patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐claire Bursztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Morice‐picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yline Capri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barbarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jdv.19996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD38 Targeting in Aggressive, Treatment-Refractory Cutaneous T-Cell Lymphomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Anh Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Battistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Pierre Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Dobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ram-Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Investigative Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 143 (7), pp.1329-1332.e3. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jid.2023.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gliptin-induced bullous pemphigoid: withdrawal of gliptin allows for faster control of the disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Prugnit-Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Audevard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bédane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (3), pp.368-372. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ejd.2022.4270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les radiodermites après procédures interventionnelles guidées par rayons X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Motreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (8), pp.625-632. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fander.2022.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzamide derivative radiotracers targeting melanin for melanoma imaging and therapy: Preclinical/clinical development and combination with other treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Degoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.107829. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pharmthera.2021.107829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiothérapie interne du mélanome métastatique par [131I]ICF01012 : phase I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Nucléaire - Imagerie Fonctionnelle et Métabolique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (4), pp.175. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mednuc.2021.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioimmunotherapy in Oncology: Overview of the Last Decade Clinical Trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Degoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (21), pp.5570. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13215570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune checkpoint inhibitors reverse tolerogenic mechanisms induced by melanoma targeted radionuclide therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Benboubker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Hennino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Immunology, Immunotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (10), pp.2075-2088. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00262-020-02606-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent outbreak of chilblain-like lesions is not directly related to SARS-CoV-2 infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Läng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Henquell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jdv.16776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological changes in cutaneous lymphomas: an analysis of 8593 patients from the French Cutaneous Lymphoma Registry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ram‐wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beylot‐barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pham‐ledard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjd.19644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Aberrant localisation of Annexin A1 is associated with metastatic outcome in thin melanomas’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Boudhraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Joubert-Zakeyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajd.13174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of eumelanin and pheomelanin in melanomas using solid-phase extraction and high performance liquid chromatography -diode array detection (HPLC-DAD) analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Debiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B Biomedical Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1113, pp.60-68. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2019.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted Radionuclide Therapy Decreases Melanoma Lung Invasion by Modifying Epithelial-Mesenchymal Transition-Like Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Viallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translational Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (11), pp.1442-1452. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranon.2019.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of severe pityriasis rubra pilaris with a dramatic response to apremilast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pellonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel d'Incan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.128-129. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ejd.2017.3187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichodysplasia spinulosa: a polyomavirus infection specifically targeting follicular keratinocytes in immunocompromised patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M C Feltkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174 (3), pp.629-632. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjd.14346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies diagnostiques et thérapeutiques dans le mélanome : apport des différentes techniques de médecine nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Biophysique et Medecine Nucleaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39, pp.458 - 464. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mednuc.2015.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunonutrition stimulates immune functions and antioxidant defense capacities of leukocytes in radiochemotherapy-treated head & neck and esophageal cancer patients: A double-blind randomized clinical trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (5), pp.810-817. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunonutrition stimulates immune functions and antioxidant defense capacities of leukocytes in radiochemotherapy-treated head & neck and esophageal cancer patients: A double-blind randomized clinical trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (5), pp.810-817. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of gold nanoparticles by SPAAC reaction for PDT treatment of Dubreuilh’s melanoma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pinto-Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Chezal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tarrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée Française sur la Thérapie Photo dynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacques Rouanet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dermatological manifestations in Costello syndrome: A prospective multicentric study of 31 &amp;lt;i&amp;gt;HRAS&amp;lt;/i&amp;gt;‐positive variant patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐claire Bursztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Morice‐picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yline Capri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barbarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jdv.19996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD38 Targeting in Aggressive, Treatment-Refractory Cutaneous T-Cell Lymphomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Anh Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Battistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Pierre Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Dobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ram-Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Investigative Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 143 (7), pp.1329-1332.e3. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jid.2023.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gliptin-induced bullous pemphigoid: withdrawal of gliptin allows for faster control of the disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Prugnit-Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Audevard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bédane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (3), pp.368-372. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ejd.2022.4270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les radiodermites après procédures interventionnelles guidées par rayons X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Motreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (8), pp.625-632. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fander.2022.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzamide derivative radiotracers targeting melanin for melanoma imaging and therapy: Preclinical/clinical development and combination with other treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Degoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.107829. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pharmthera.2021.107829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiothérapie interne du mélanome métastatique par [131I]ICF01012 : phase I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Nucléaire - Imagerie Fonctionnelle et Métabolique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (4), pp.175. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mednuc.2021.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioimmunotherapy in Oncology: Overview of the Last Decade Clinical Trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Degoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (21), pp.5570. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13215570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune checkpoint inhibitors reverse tolerogenic mechanisms induced by melanoma targeted radionuclide therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Benboubker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Hennino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Immunology, Immunotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (10), pp.2075-2088. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00262-020-02606-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent outbreak of chilblain-like lesions is not directly related to SARS-CoV-2 infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Läng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Henquell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jdv.16776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological changes in cutaneous lymphomas: an analysis of 8593 patients from the French Cutaneous Lymphoma Registry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ram‐wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beylot‐barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pham‐ledard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjd.19644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Aberrant localisation of Annexin A1 is associated with metastatic outcome in thin melanomas’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Boudhraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Joubert-Zakeyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajd.13174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of eumelanin and pheomelanin in melanomas using solid-phase extraction and high performance liquid chromatography -diode array detection (HPLC-DAD) analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Debiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B Biomedical Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1113, pp.60-68. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2019.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted Radionuclide Therapy Decreases Melanoma Lung Invasion by Modifying Epithelial-Mesenchymal Transition-Like Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Viallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translational Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (11), pp.1442-1452. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranon.2019.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of severe pityriasis rubra pilaris with a dramatic response to apremilast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pellonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel d'Incan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.128-129. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ejd.2017.3187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichodysplasia spinulosa: a polyomavirus infection specifically targeting follicular keratinocytes in immunocompromised patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M C Feltkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174 (3), pp.629-632. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjd.14346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies diagnostiques et thérapeutiques dans le mélanome : apport des différentes techniques de médecine nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Biophysique et Medecine Nucleaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39, pp.458 - 464. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mednuc.2015.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunonutrition stimulates immune functions and antioxidant defense capacities of leukocytes in radiochemotherapy-treated head & neck and esophageal cancer patients: A double-blind randomized clinical trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (5), pp.810-817. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of gold nanoparticles by SPAAC reaction for PDT treatment of Dubreuilh’s melanoma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pinto-Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Chezal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tarrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée Française sur la Thérapie Photo dynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bessis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Bursztejn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morice&#8208;picard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yline Capri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbarot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.19996" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613153v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Anh Ta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Battistella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Pierre Zhao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Dobos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ram-Wolff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.01.009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prugnit-Rouanet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Couraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Audevard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouanet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;dane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2022.4270" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouanet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Motreff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guersen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2022.06.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Quintana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auzeloux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cachin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Degoul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2021.107829" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03454790v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanchou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auzeloux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levesque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Billoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2021.06.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613150v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rondon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215570" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Benboubker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Akil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hennino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-020-02606-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909555v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#228;ng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beltzung" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Evrard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henquell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16776" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dobos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Masson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ram&#8208;wolff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beylot&#8208;barry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pham&#8208;ledard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.19644" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343062v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Romero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Boudhraa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Hassan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajd.13174" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346260v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rioux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debiton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2019.03.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343369v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viallard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranon.2019.07.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pellonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Beltzung" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Franck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel d'Incan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2017.3187" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631952v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rouanet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aubin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaboriaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Feltkamp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.14346" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRQVB6M1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613108v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cachin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mansard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Valla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Merlin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2015.09.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04103945v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talvas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garrait" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mend&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2014.12.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHS8M3W0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214151v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04565723v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gallon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pinto-Neves" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chezal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tarrit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bessis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Bursztejn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morice&#8208;picard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yline Capri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbarot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.19996" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613153v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Anh Ta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Battistella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Pierre Zhao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Dobos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ram-Wolff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.01.009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prugnit-Rouanet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Couraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Audevard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouanet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;dane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2022.4270" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouanet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Motreff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guersen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2022.06.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Quintana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auzeloux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cachin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Degoul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2021.107829" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03454790v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanchou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auzeloux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levesque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Billoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2021.06.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613150v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rondon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215570" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Benboubker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Akil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hennino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-020-02606-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909555v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#228;ng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beltzung" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Evrard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henquell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16776" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dobos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Masson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ram&#8208;wolff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beylot&#8208;barry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pham&#8208;ledard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.19644" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343062v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Romero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Boudhraa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Hassan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajd.13174" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346260v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rioux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debiton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2019.03.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343369v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viallard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranon.2019.07.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pellonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Beltzung" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Franck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel d'Incan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2017.3187" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631952v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rouanet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aubin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaboriaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Feltkamp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.14346" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRQVB6M1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613108v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cachin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mansard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Valla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Merlin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2015.09.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214151v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garrait" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2014.12.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHS8M3W0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04565723v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gallon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pinto-Neves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chezal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tarrit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>