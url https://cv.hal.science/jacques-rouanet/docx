--- v1 (2026-04-09)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacques Rouanet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dermatological manifestations in Costello syndrome: A prospective multicentric study of 31 &amp;lt;i&amp;gt;HRAS&amp;lt;/i&amp;gt;‐positive variant patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐claire Bursztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Morice‐picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yline Capri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barbarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jdv.19996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD38 Targeting in Aggressive, Treatment-Refractory Cutaneous T-Cell Lymphomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Anh Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Battistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Pierre Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Dobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ram-Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Investigative Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 143 (7), pp.1329-1332.e3. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jid.2023.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gliptin-induced bullous pemphigoid: withdrawal of gliptin allows for faster control of the disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Prugnit-Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Audevard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bédane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (3), pp.368-372. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ejd.2022.4270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les radiodermites après procédures interventionnelles guidées par rayons X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Motreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (8), pp.625-632. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fander.2022.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzamide derivative radiotracers targeting melanin for melanoma imaging and therapy: Preclinical/clinical development and combination with other treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Degoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.107829. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pharmthera.2021.107829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiothérapie interne du mélanome métastatique par [131I]ICF01012 : phase I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Nucléaire - Imagerie Fonctionnelle et Métabolique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (4), pp.175. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mednuc.2021.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioimmunotherapy in Oncology: Overview of the Last Decade Clinical Trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Degoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (21), pp.5570. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13215570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune checkpoint inhibitors reverse tolerogenic mechanisms induced by melanoma targeted radionuclide therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Benboubker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Hennino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Immunology, Immunotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (10), pp.2075-2088. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00262-020-02606-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent outbreak of chilblain-like lesions is not directly related to SARS-CoV-2 infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Läng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Henquell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jdv.16776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological changes in cutaneous lymphomas: an analysis of 8593 patients from the French Cutaneous Lymphoma Registry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ram‐wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beylot‐barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pham‐ledard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjd.19644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Aberrant localisation of Annexin A1 is associated with metastatic outcome in thin melanomas’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Boudhraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Joubert-Zakeyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajd.13174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of eumelanin and pheomelanin in melanomas using solid-phase extraction and high performance liquid chromatography -diode array detection (HPLC-DAD) analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Debiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B Biomedical Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1113, pp.60-68. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2019.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted Radionuclide Therapy Decreases Melanoma Lung Invasion by Modifying Epithelial-Mesenchymal Transition-Like Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Viallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translational Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (11), pp.1442-1452. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranon.2019.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of severe pityriasis rubra pilaris with a dramatic response to apremilast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pellonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel d'Incan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.128-129. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ejd.2017.3187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichodysplasia spinulosa: a polyomavirus infection specifically targeting follicular keratinocytes in immunocompromised patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M C Feltkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174 (3), pp.629-632. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjd.14346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies diagnostiques et thérapeutiques dans le mélanome : apport des différentes techniques de médecine nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Biophysique et Medecine Nucleaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39, pp.458 - 464. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mednuc.2015.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunonutrition stimulates immune functions and antioxidant defense capacities of leukocytes in radiochemotherapy-treated head & neck and esophageal cancer patients: A double-blind randomized clinical trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (5), pp.810-817. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of gold nanoparticles by SPAAC reaction for PDT treatment of Dubreuilh’s melanoma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pinto-Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Chezal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tarrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée Française sur la Thérapie Photo dynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacques Rouanet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dermatological manifestations in Costello syndrome: A prospective multicentric study of 31 &amp;lt;i&amp;gt;HRAS&amp;lt;/i&amp;gt;‐positive variant patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐claire Bursztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Morice‐picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yline Capri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barbarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jdv.19996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD38 Targeting in Aggressive, Treatment-Refractory Cutaneous T-Cell Lymphomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Anh Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Battistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Pierre Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Dobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ram-Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Investigative Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 143 (7), pp.1329-1332.e3. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jid.2023.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gliptin-induced bullous pemphigoid: withdrawal of gliptin allows for faster control of the disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Prugnit-Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Audevard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bédane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (3), pp.368-372. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ejd.2022.4270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les radiodermites après procédures interventionnelles guidées par rayons X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Motreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (8), pp.625-632. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fander.2022.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiothérapie interne du mélanome métastatique par [131I]ICF01012 : phase I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Nucléaire - Imagerie Fonctionnelle et Métabolique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (4), pp.175. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mednuc.2021.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzamide derivative radiotracers targeting melanin for melanoma imaging and therapy: Preclinical/clinical development and combination with other treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Degoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.107829. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pharmthera.2021.107829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioimmunotherapy in Oncology: Overview of the Last Decade Clinical Trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Degoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (21), pp.5570. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13215570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological changes in cutaneous lymphomas: an analysis of 8593 patients from the French Cutaneous Lymphoma Registry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ram‐wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beylot‐barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pham‐ledard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjd.19644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune checkpoint inhibitors reverse tolerogenic mechanisms induced by melanoma targeted radionuclide therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Benboubker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Hennino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Immunology, Immunotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (10), pp.2075-2088. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00262-020-02606-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent outbreak of chilblain-like lesions is not directly related to SARS-CoV-2 infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Läng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Henquell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jdv.16776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Aberrant localisation of Annexin A1 is associated with metastatic outcome in thin melanomas’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Boudhraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Joubert-Zakeyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajd.13174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of eumelanin and pheomelanin in melanomas using solid-phase extraction and high performance liquid chromatography -diode array detection (HPLC-DAD) analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Debiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B Biomedical Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1113, pp.60-68. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2019.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted Radionuclide Therapy Decreases Melanoma Lung Invasion by Modifying Epithelial-Mesenchymal Transition-Like Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Viallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translational Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (11), pp.1442-1452. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranon.2019.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of severe pityriasis rubra pilaris with a dramatic response to apremilast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Pellonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Beltzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel d'Incan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.128-129. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ejd.2017.3187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichodysplasia spinulosa: a polyomavirus infection specifically targeting follicular keratinocytes in immunocompromised patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M C Feltkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174 (3), pp.629-632. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjd.14346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunonutrition stimulates immune functions and antioxidant defense capacities of leukocytes in radiochemotherapy-treated head & neck and esophageal cancer patients: A double-blind randomized clinical trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (5), pp.810-817. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies diagnostiques et thérapeutiques dans le mélanome : apport des différentes techniques de médecine nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Biophysique et Medecine Nucleaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39, pp.458 - 464. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mednuc.2015.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of gold nanoparticles by SPAAC reaction for PDT treatment of Dubreuilh’s melanoma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pinto-Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Chezal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tarrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée Française sur la Thérapie Photo dynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies Théranostiques appliquées à l’Oncologie Cutanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rouanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cancer. Université Clermont Auvergne (UCA), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05586869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bessis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Bursztejn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morice&#8208;picard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yline Capri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbarot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.19996" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613153v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Anh Ta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Battistella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Pierre Zhao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Dobos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ram-Wolff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.01.009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prugnit-Rouanet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Couraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Audevard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouanet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;dane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2022.4270" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouanet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Motreff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guersen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2022.06.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Quintana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auzeloux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cachin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Degoul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2021.107829" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03454790v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanchou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auzeloux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levesque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Billoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2021.06.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613150v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rondon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215570" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Benboubker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Akil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hennino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-020-02606-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909555v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#228;ng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beltzung" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Evrard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henquell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16776" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dobos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Masson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ram&#8208;wolff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beylot&#8208;barry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pham&#8208;ledard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.19644" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343062v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Romero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Boudhraa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Hassan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajd.13174" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346260v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rioux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debiton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2019.03.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343369v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viallard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranon.2019.07.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pellonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Beltzung" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Franck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel d'Incan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2017.3187" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631952v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rouanet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aubin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaboriaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Feltkamp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.14346" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRQVB6M1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613108v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cachin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mansard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Valla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Merlin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2015.09.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214151v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garrait" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2014.12.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHS8M3W0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04565723v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gallon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pinto-Neves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chezal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tarrit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bessis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Bursztejn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morice&#8208;picard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yline Capri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbarot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.19996" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613153v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Anh Ta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Battistella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Pierre Zhao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Dobos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ram-Wolff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.01.009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prugnit-Rouanet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Couraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Audevard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouanet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;dane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2022.4270" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouanet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Motreff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guersen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2022.06.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03454790v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanchou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auzeloux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levesque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Billoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2021.06.008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160223v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Quintana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auzeloux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cachin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Degoul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2021.107829" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613150v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rondon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215570" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049033v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dobos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Masson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ram&#8208;wolff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beylot&#8208;barry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pham&#8208;ledard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.19644" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882113v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Benboubker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Akil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hennino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-020-02606-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#228;ng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beltzung" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Evrard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henquell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16776" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343062v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Romero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Boudhraa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Hassan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajd.13174" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346260v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rioux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debiton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2019.03.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343369v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viallard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranon.2019.07.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pellonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Beltzung" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Franck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel d'Incan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2017.3187" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631952v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rouanet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aubin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaboriaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Feltkamp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.14346" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRQVB6M1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214151v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garrait" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2014.12.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHS8M3W0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cachin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mansard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Valla" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Merlin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2015.09.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04565723v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gallon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pinto-Neves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chezal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tarrit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05586869v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>