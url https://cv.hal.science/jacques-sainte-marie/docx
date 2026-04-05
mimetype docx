--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -340,291 +340,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit kinetic schemes for the Saint-Venant system</w:t>
+                <w:t xml:space="preserve">Topography optimization for enhancing microalgal growth in raceway ponds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chourouk El Hassanieh</w:t>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Rigal</w:t>
+                <w:t xml:space="preserve">Liu-Di Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2025038⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (4), pp.2451-2471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/23M1616297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048832v3</w:t>
+                <w:t xml:space="preserve">hal-02994713v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topography optimization for enhancing microalgal growth in raceway ponds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implicit kinetic schemes for the Saint-Venant system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liu-Di Lu</w:t>
+                <w:t xml:space="preserve">Chourouk El Hassanieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 63 (4), pp.2451-2471. </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59, pp.1863-1908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/23M1616297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2025038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994713v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048832v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperbolicity of a semi-Lagrangian formulation of the hydrostatic free-surface Euler system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chourouk El Hassanieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Godlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -691,347 +691,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-posedness and potential-based formulation for the propagation of hydro-acoustic waves and tsunamis</w:t>
+                <w:t xml:space="preserve">The Navier-Stokes system with temperature and salinity for free surface flows. Numerical scheme and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Dubois</w:t>
+                <w:t xml:space="preserve">Léa Boittin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+                <w:t xml:space="preserve">François Bouchut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2024076⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 510, pp.113065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558414v2</w:t>
+                <w:t xml:space="preserve">hal-02510722v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Navier-Stokes system with temperature and salinity for free surface flows. Numerical scheme and validation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Well-posedness and potential-based formulation for the propagation of hydro-acoustic waves and tsunamis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bouchut</w:t>
+                <w:t xml:space="preserve">Juliette Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 510, pp.113065. </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2024076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510722v3</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558414v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic and gravity waves in the ocean: a new derivation of a linear model from the compressible Euler equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1078,90 +1078,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Mach type approximation of the Navier-Stokes system with temperature and salinity for free surface flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Boittin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1359,90 +1359,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-compressibility, dispersive model and acoustic waves in shallow water flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Godlewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEMA SIMAI Springer Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.209--250. </w:t>
@@ -1597,77 +1597,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some analytical solutions for validation of free surface flow computational codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1831,77 +1831,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some quasi-analytical solutions for propagative waves in free surface Euler equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1974,77 +1974,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-dimensional method for a family of dispersive shallow water model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Aïssiouene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Godlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Parés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2089,291 +2089,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632522v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing dynamical cores of oceanic models across all scales</w:t>
+                <w:t xml:space="preserve">Numerical approximation of the 3d hydrostatic Navier-Stokes system with free surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Lemarié</w:t>
+                <w:t xml:space="preserve">Sébastien Allgeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Burchard</w:t>
+                <w:t xml:space="preserve">David Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Debreu</w:t>
+                <w:t xml:space="preserve">Raouf Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knut Klingbeil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Jauzein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100, pp.ES109-ES115. </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-18-0303.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2019044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939057v1</w:t>
+                <w:t xml:space="preserve">hal-01393147v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical approximation of the 3d hydrostatic Navier-Stokes system with free surface</w:t>
+                <w:t xml:space="preserve">Advancing dynamical cores of oceanic models across all scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Allgeyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
+                <w:t xml:space="preserve">Florian Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Froger</w:t>
+                <w:t xml:space="preserve">Hans Burchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raouf Hamouda</w:t>
+                <w:t xml:space="preserve">Laurent Debreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jauzein</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knut Klingbeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 53 (6), </w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100, pp.ES109-ES115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2019044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-18-0303.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393147v5</w:t>
+                <w:t xml:space="preserve">hal-01939057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient-based optimization of a rotating algal biofilm process</w:t>
               </w:r>
@@ -2487,177 +2487,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do microalgae perceive light in a high-rate pond? Towards more realistic Lagrangian experiments</w:t>
+                <w:t xml:space="preserve">A hierarchy of dispersive layer-averaged approximations of Euler equations for free surface flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Demory</w:t>
+                <w:t xml:space="preserve">Enrique D. Fernandez-Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Combe</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yohan Penel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.180523⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (5), pp.1169-1202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2018.v16.n5.a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830067v1</w:t>
+                <w:t xml:space="preserve">hal-01324012v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congested shallow water model: roof modelling in free surface flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Godlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2689,223 +2672,240 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 52 (5), pp.1679 - 1707. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/m2an/2018032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368075v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hierarchy of dispersive layer-averaged approximations of Euler equations for free surface flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do microalgae perceive light in a high-rate pond? Towards more realistic Lagrangian experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Demory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique D. Fernandez-Nieto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Parisot</w:t>
+                <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Penel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (5), pp.1169-1202. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (5), pp.180523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/CMS.2018.v16.n5.a1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.180523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324012v4</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layer-averaged Euler and Navier-Stokes equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2991,51 +2991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined finite volume - finite element scheme for a dispersive shallow water system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Aissiouene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Godlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3099,64 +3099,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic entropy inequality and hydrostatic reconstruction scheme for the Saint-Venant system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Audusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3216,51 +3216,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of theoretical methods to estimate the energy radiated by elastic waves during an impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Farin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3331,754 +3331,754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Assimilation for hyperbolic conservation laws. A Luenberger observer approach based on a kinetic description</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An energy-consistent depth-averaged Euler system: derivation and properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Céline Boulanger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (4), pp.28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924559v1</w:t>
+                <w:t xml:space="preserve">hal-01011691v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy-consistent depth-averaged Euler system: derivation and properties.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Mangeney</w:t>
+                <w:t xml:space="preserve">Data Assimilation for hyperbolic conservation laws. A Luenberger observer approach based on a kinetic description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (3), pp.587 - 622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2015.v13.n3.a1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011691v2</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton growth formulation in marine ecosystem models: should we take into account photo-acclimation and variable stoichiometry in oligotrophic areas?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+                <w:t xml:space="preserve">A 2D model for hydrodynamics and biology coupling applied to algae growth simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2012.12.010⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (5), pp.1387-1412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2013072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820981v2</w:t>
+                <w:t xml:space="preserve">hal-00936859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Galerkin strategy with Proper Orthogonal Decomposition for parameter-dependent problems -- Analysis, assessments and applications to parameter estimation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Moireau</w:t>
+                <w:t xml:space="preserve">Analytical solutions for the free surface hydrostatic Euler equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2013090⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (4), pp.993 - 1010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2013.v11.n4.a5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834397v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical solutions for the free surface hydrostatic Euler equations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
+                <w:t xml:space="preserve">Phytoplankton growth formulation in marine ecosystem models: should we take into account photo-acclimation and variable stoichiometry in oligotrophic areas?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4310/CMS.2013.v11.n4.a5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 125, pp.29-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2012.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751685v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820981v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D model for hydrodynamics and biology coupling applied to algae growth simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
+                <w:t xml:space="preserve">A Galerkin strategy with Proper Orthogonal Decomposition for parameter-dependent problems -- Analysis, assessments and applications to parameter estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asven Gariah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 47 (5), pp.1387-1412. </w:t>
+              <w:t xml:space="preserve">, 2013, 47 (6), pp.1821-1843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2013072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2013090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936859v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamics-Biology Coupling for Algae Culture and Biofuel Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4142,51 +4142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un zeste de mathématiques pour les biocarburants de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4237,64 +4237,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galerkin approximation with Proper Orthogonal Decomposition: new error estimates and illustrative examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asven Gariah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4469,367 +4469,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of a non-hydrostatic Shallow Water model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vertically averaged models for the free surface Euler system. Derivation and kinetic interpretation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 47 (1), pp.51-64. </w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.459-490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2011.02.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218202511005118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00654634v1</w:t>
+                <w:t xml:space="preserve">inria-00551484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kinetic interpretation of the section-averaged Saint-Venant system for natural river hydraulics.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Goutal</w:t>
+                <w:t xml:space="preserve">Numerical simulations of a non-hydrostatic Shallow Water model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Goutal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fld.2401⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (1), pp.51-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2011.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00551487v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertically averaged models for the free surface Euler system. Derivation and kinetic interpretation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A kinetic interpretation of the section-averaged Saint-Venant system for natural river hydraulics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Goutal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67 (7), pp.914-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.2401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218202511005118⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00551484v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00551487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation of the hydrostatic Navier-Stokes system for density stratified flows by a multilayer model. Kinetic interpretation and numerical solution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Audusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marica Pelanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5018,51 +5018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A poroelastic model valid in large strains with applications to perfusion in cardiac modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5148,64 +5148,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multilayer Saint-Venant system with mass exchanges for Shallow Water flows. Derivation and numerical validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Audusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5246,281 +5246,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and estimation of the cardiac electromechanical activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiac function estimation from MRI using a heart model and data assimilation: Advances and difficulties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sermesant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rado Andriantsimiavona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10 (4), pp.642--656</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839206v1</w:t>
+                <w:t xml:space="preserve">inria-00614997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac function estimation from MRI using a heart model and data assimilation: Advances and difficulties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and estimation of the cardiac electromechanical activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Cimrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Sermesant</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Sorine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 84, pp.1743-1759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2006.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00614997v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid headgroup spacing and peptide penetration, but not peptide oligomerization, modulate peptide-induced fusion.</w:t>
               </w:r>
@@ -6248,51 +6248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Domingo Fernandez-Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Morales de Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6336,51 +6336,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic entropy for the layer-averaged hydrostatic Navier-Stokes equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Audusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6424,51 +6424,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of theoretical methods to estimate the energy radiated by elastic waves during an impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Farin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6542,51 +6542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust and stable numerical scheme for a depth-averaged Euler system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aissiouene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Godlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6899,355 +6899,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunami hazard along the Alboran Coast triggered by submarine landslides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Rabaute</w:t>
+                <w:t xml:space="preserve">Inundation models of a potential tsunami in the plain of Martil-Tetouan (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Basquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline El Baz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Lafuerza</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Apolline El Baz</w:t>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Creach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Time for geographers - International Geographical Union Centennial Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799434v1</w:t>
+                <w:t xml:space="preserve">hal-03799440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inundation models of a potential tsunami in the plain of Martil-Tetouan (Morocco)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Basquin</w:t>
+                <w:t xml:space="preserve">Tsunami hazard along the Alboran Coast triggered by submarine landslides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lafuerza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline El Baz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axel Creach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Time for geographers - International Geographical Union Centennial Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-6439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799440v1</w:t>
+                <w:t xml:space="preserve">hal-03799434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the bottom topography of a microalgal pond to optimize productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu-Di Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2021 - American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, May 2021, New Orleans, United States. pp.634-639, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7320,51 +7320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7419,77 +7419,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a combined finite element -finite volume method to a 2D non-hydrostatic shallow water problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Aissiouene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Godlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Parés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7531,90 +7531,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth Rate Estimation of Algae in Raceway Ponds: A Novel Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7665,90 +7665,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical prediction of microalgae productivity and energy requirement during the cultivation process in raceway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Ebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7803,51 +7803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A poroelastic model valid in large strains with applications to perfusion in cardiac modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Vignon-Clementel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7898,90 +7898,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the electromechanical activity of the heart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8036,51 +8036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CardioSense3D: Patient-Specific Cardiac Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sermesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8148,51 +8148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress Towards Model-Based Estimation of the Cardiac Electromechanical Activity from ECG Signals and 4D Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sermesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8680,51 +8680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remontées de chlorures dans la Vilaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Souillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8772,51 +8772,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of a non-hydrostatic shallow water model; Comparison with Saint-Venant and Boussinesq systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6451, INRIA. 2008, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8851,77 +8851,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and estimation of the cardiac electromechanical activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cimrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sorine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9001,77 +9001,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayat Sanchez-Pi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.1-64, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -9125,90 +9125,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does mixing in suspended cultures enhance photosynthesis? Towards moving biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9537,51 +9537,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61D3C66C"/>
+    <w:nsid w:val="41CCC233"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9685,51 +9685,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CB6626F5"/>
+    <w:nsid w:val="9968DDC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9833,51 +9833,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F42B01A5"/>
+    <w:nsid w:val="78068CFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9981,51 +9981,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9FBD7248"/>
+    <w:nsid w:val="9BE31FD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10221,51 +10221,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-sainte-marie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3511-7722" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161129897" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/291758296" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GCE-6308-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048832v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk El Hassanieh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rigal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025038" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994713v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu-Di Lu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1616297" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di Martino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ad9b65" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04558414v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dubois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024076" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02510722v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boittin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bristeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880423v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.595" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02510711v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2023.v21.n1.a7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134599v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Basquin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline El Baz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nhres.2023.06.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02493518v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72850-2_10" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871708v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Parisot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wahl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.67" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831622v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souill&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1179" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02052055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Al Taki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Msheik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2020146" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454029v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.63" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632522v5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora A&#239;ssiouene" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Par&#233;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.66" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939057v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemari&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Burchard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Klingbeil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-18-0303.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393147v5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allgeyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Froger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Hamouda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauzein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019044" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02422853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lamare" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grenier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonnefond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.02.043" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830067v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demory" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Combe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hartmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pruvost" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.180523" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01368075v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018032" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324012v4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique D. Fernandez-Nieto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Penel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2018.v16.n5.a1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202042v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Guichard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2017.v15.n5.a3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160718v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Aissiouene" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063577v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Audusse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3099" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211818v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Farin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.10.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924559v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Boulanger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2015.v13.n3.a1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011691v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820981v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.12.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834397v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chapelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asven Gariah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013090" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751685v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2013.v11.n4.a5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936859v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013072" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850370v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852249v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654539v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011053" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00796049v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654634v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.02.013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSLQ7R37-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551487v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2401" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6M8WQ6NW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551484v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005118" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654642v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Pelanti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.01.042" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV104J60-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551486v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Benkhaldoun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seaid" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2011.15.917" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542672v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Gerbeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Vignon-Clementel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-009-0452-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355730v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010036" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839206v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cimrman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sorine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.05.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M4LN6HX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614997v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sermesant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Camara" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rado Andriantsimiavona" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314408v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ei Pecheur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bienvenue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoekstra" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314409v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bienvene" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314411v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafont" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favero" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Philippot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314412v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maurin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659475v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Philippot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bienven&#252;e" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(90)80141-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04901328v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079571v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cipriano Escalante-S&#225;nchez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Domingo Fernandez-Nieto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Morales de Luna" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583511v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213752v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01162109v3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aissiouene" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674363v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131574v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799434v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6439" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799440v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Creach" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970776v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9483235" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138712v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayat Sanchez-Pi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Marti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abreu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664481v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097313v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02408" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848418v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Ebert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592688v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542779v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616052v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Peyrat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawal S. Rhode" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615927v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coudi&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737267v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paoli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muzy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bosseur" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Filippi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Nivet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02340948v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01990002v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691949v3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00232824v3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001248v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cimrman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274323v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368662v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551488v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-04529892v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999ENPC9922" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-sainte-marie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3511-7722" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161129897" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/291758296" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GCE-6308-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994713v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu-Di Lu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1616297" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048832v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk El Hassanieh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rigal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025038" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di Martino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ad9b65" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02510722v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boittin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bristeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113065" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04558414v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024076" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880423v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.595" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02510711v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2023.v21.n1.a7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134599v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Basquin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline El Baz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nhres.2023.06.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02493518v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72850-2_10" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871708v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Parisot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wahl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.67" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831622v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souill&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1179" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02052055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Al Taki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Msheik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2020146" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454029v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.63" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632522v5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora A&#239;ssiouene" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Par&#233;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.66" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393147v5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allgeyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Froger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Hamouda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauzein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019044" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939057v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemari&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Burchard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Klingbeil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-18-0303.1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02422853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lamare" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grenier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonnefond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.02.043" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324012v4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique D. Fernandez-Nieto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Penel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2018.v16.n5.a1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01368075v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018032" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830067v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demory" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Combe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hartmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pruvost" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.180523" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202042v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Guichard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2017.v15.n5.a3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160718v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Aissiouene" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063577v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Audusse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3099" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211818v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Farin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.10.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011691v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924559v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Boulanger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2015.v13.n3.a1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936859v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013072" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751685v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2013.v11.n4.a5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820981v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.12.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834397v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chapelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asven Gariah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013090" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850370v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852249v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654539v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011053" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00796049v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551484v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005118" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654634v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.02.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSLQ7R37-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551487v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2401" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6M8WQ6NW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654642v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Pelanti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.01.042" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV104J60-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551486v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Benkhaldoun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seaid" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2011.15.917" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542672v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Gerbeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Vignon-Clementel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-009-0452-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355730v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010036" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614997v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sermesant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Camara" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rado Andriantsimiavona" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839206v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cimrman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sorine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.05.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M4LN6HX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314408v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ei Pecheur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bienvenue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoekstra" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314409v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bienvene" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314411v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafont" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favero" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Philippot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314412v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maurin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659475v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Philippot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bienven&#252;e" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(90)80141-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04901328v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079571v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cipriano Escalante-S&#225;nchez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Domingo Fernandez-Nieto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Morales de Luna" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583511v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213752v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01162109v3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aissiouene" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674363v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131574v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799440v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Creach" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799434v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6439" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970776v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9483235" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138712v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayat Sanchez-Pi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Marti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abreu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664481v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097313v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02408" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848418v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Ebert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592688v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542779v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616052v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Peyrat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawal S. Rhode" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615927v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coudi&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737267v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paoli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muzy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bosseur" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Filippi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Nivet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02340948v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01990002v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691949v3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00232824v3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001248v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cimrman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274323v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368662v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551488v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-04529892v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999ENPC9922" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>