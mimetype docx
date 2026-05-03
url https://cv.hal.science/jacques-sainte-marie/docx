--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -306,468 +306,1202 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrete numerical schemes for stochastic shallow water models under location uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Boulvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mémin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agroécologie et numérique : quelle synergie pour la transition écologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical simulations of a dispersive model approximating free-surface Euler equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cipriano Escalante-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Domingo Fernandez-Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Morales de Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Penel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinetic entropy for the layer-averaged hydrostatic Navier-Stokes equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Audusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583511v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A robust and stable numerical scheme for a depth-averaged Euler system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aissiouene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Godlewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162109v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental validation of theoretical methods to estimate the energy radiated by elastic waves during an impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Farin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Rosny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sediment transport modelling : Relaxation schemes for Saint-Venant -- Exner and three layer models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Audusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Goutal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topography optimization for enhancing microalgal growth in raceway ponds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liu-Di Lu</w:t>
+                <w:t xml:space="preserve">Hyperbolicity of a semi-Lagrangian formulation of the hydrostatic free-surface Euler system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chourouk El Hassanieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Godlewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/23M1616297⟩</w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, 38 (1), pp.015018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6544/ad9b65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994713v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit kinetic schemes for the Saint-Venant system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chourouk El Hassanieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 59, pp.1863-1908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/m2an/2025038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048832v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperbolicity of a semi-Lagrangian formulation of the hydrostatic free-surface Euler system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Guillod</w:t>
+                <w:t xml:space="preserve">Topography optimization for enhancing microalgal growth in raceway ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu-Di Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6544/ad9b65⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (4), pp.2451-2471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/23M1616297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190892v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994713v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Navier-Stokes system with temperature and salinity for free surface flows. Numerical scheme and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Boittin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -776,379 +1510,379 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 510, pp.113065. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510722v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-posedness and potential-based formulation for the propagation of hydro-acoustic waves and tsunamis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/m2an/2024076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558414v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic and gravity waves in the ocean: a new derivation of a linear model from the compressible Euler equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 970, pp.A28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2023.595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880423v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Mach type approximation of the Navier-Stokes system with temperature and salinity for free surface flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Boittin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1157,7131 +1891,6485 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21 (1), pp.151-172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4310/CMS.2023.v21.n1.a7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510711v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of tsunami inundation in the plain of Martil (north Morocco): Comparison of four inundation estimation methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Basquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline El Baz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nhres.2023.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-compressibility, dispersive model and acoustic waves in shallow water flows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the rigid-lid approximation of shallow water bingham model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Al Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khawla Msheik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEMA SIMAI Springer Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-72850-2_10⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (2), pp.875-905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2020146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493518v3</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congested shallow water model: on floating body</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Parisot</w:t>
+                <w:t xml:space="preserve">Some analytical solutions for validation of free surface flow computational codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Wahl</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Souillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/smai-jcm.67⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Journal of Fluid Mechanics, 913 (A17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.1179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871708v3</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831622v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some analytical solutions for validation of free surface flow computational codes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Pseudo-compressibility, dispersive model and acoustic waves in shallow water flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Di Martino</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Godlewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.1179⟩</w:t>
+              <w:t xml:space="preserve">SEMA SIMAI Springer Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.209--250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-72850-2_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831622v3</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493518v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the rigid-lid approximation of shallow water bingham model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khawla Msheik</w:t>
+                <w:t xml:space="preserve">Congested shallow water model: on floating body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Godlewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2020146⟩</w:t>
+              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.227-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/smai-jcm.67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052055v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871708v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some quasi-analytical solutions for propagative waves in free surface Euler equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A two-dimensional method for a family of dispersive shallow water model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Aïssiouene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Di Martino</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Godlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Parés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmath.63⟩</w:t>
+              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/smai-jcm.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454029v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632522v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-dimensional method for a family of dispersive shallow water model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Some quasi-analytical solutions for propagative waves in free surface Euler equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edwige Godlewski</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Souillé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/smai-jcm.66⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Comptes rendus mathématique, 358 (11-12), pp.1111-1118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmath.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632522v5</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454029v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical approximation of the 3d hydrostatic Navier-Stokes system with free surface</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advancing dynamical cores of oceanic models across all scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Burchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knut Klingbeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2019044⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100, pp.ES109-ES115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-18-0303.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393147v5</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing dynamical cores of oceanic models across all scales</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical approximation of the 3d hydrostatic Navier-Stokes system with free surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Allgeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jauzein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-18-0303.1⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2019044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939057v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393147v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient-based optimization of a rotating algal biofilm process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Aguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105, pp.80-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.02.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hierarchy of dispersive layer-averaged approximations of Euler equations for free surface flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique D. Fernandez-Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (5), pp.1169-1202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4310/CMS.2018.v16.n5.a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01324012v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congested shallow water model: roof modelling in free surface flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Godlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 52 (5), pp.1679 - 1707. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/m2an/2018032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368075v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do microalgae perceive light in a high-rate pond? Towards more realistic Lagrangian experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Society Open Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (5), pp.180523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsos.180523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layer-averaged Euler and Navier-Stokes equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4310/CMS.2017.v15.n5.a3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202042v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined finite volume - finite element scheme for a dispersive shallow water system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Aissiouene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Godlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (1), pp.1-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160718v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic entropy inequality and hydrostatic reconstruction scheme for the Saint-Venant system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Audusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics of Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 85, pp.2815-2837. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1090/mcom/3099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063577v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of theoretical methods to estimate the energy radiated by elastic waves during an impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Farin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 362, pp.176-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy-consistent depth-averaged Euler system: derivation and properties.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Mangeney</w:t>
+                <w:t xml:space="preserve">Data Assimilation for hyperbolic conservation laws. A Luenberger observer approach based on a kinetic description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (3), pp.587 - 622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2015.v13.n3.a1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011691v2</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Assimilation for hyperbolic conservation laws. A Luenberger observer approach based on a kinetic description</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Perthame</w:t>
+                <w:t xml:space="preserve">An energy-consistent depth-averaged Euler system: derivation and properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (4), pp.28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924559v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011691v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D model for hydrodynamics and biology coupling applied to algae growth simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Analytical solutions for the free surface hydrostatic Euler equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2013072⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (4), pp.993 - 1010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2013.v11.n4.a5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936859v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical solutions for the free surface hydrostatic Euler equations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
+                <w:t xml:space="preserve">Phytoplankton growth formulation in marine ecosystem models: should we take into account photo-acclimation and variable stoichiometry in oligotrophic areas?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4310/CMS.2013.v11.n4.a5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 125, pp.29-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2012.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751685v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820981v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton growth formulation in marine ecosystem models: should we take into account photo-acclimation and variable stoichiometry in oligotrophic areas?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+                <w:t xml:space="preserve">A Galerkin strategy with Proper Orthogonal Decomposition for parameter-dependent problems -- Analysis, assessments and applications to parameter estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asven Gariah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2012.12.010⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (6), pp.1821-1843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2013090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820981v2</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Galerkin strategy with Proper Orthogonal Decomposition for parameter-dependent problems -- Analysis, assessments and applications to parameter estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Chapelle</w:t>
+                <w:t xml:space="preserve">A 2D model for hydrodynamics and biology coupling applied to algae growth simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asven Gariah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Moireau</w:t>
+                <w:t xml:space="preserve">Anne-Céline Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 47 (6), pp.1821-1843. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2013090⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 47 (5), pp.1387-1412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2013072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834397v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamics-Biology Coupling for Algae Culture and Biofuel Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sialve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERCIM News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 92, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un zeste de mathématiques pour les biocarburants de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sialve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathématiques de la Planète Terre, un jour une brève</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galerkin approximation with Proper Orthogonal Decomposition: new error estimates and illustrative examples</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sediment transport modelling : relaxation schemes for Saint-Venant - Exner and three layer models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Audusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Goutal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2011053⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.78-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201238005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00654539v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment transport modelling : relaxation schemes for Saint-Venant - Exner and three layer models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Galerkin approximation with Proper Orthogonal Decomposition: new error estimates and illustrative examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asven Gariah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/201238005⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (4), pp.731-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2011053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796049v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertically averaged models for the free surface Euler system. Derivation and kinetic interpretation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21, pp.459-490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218202511005118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00551484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of a non-hydrostatic Shallow Water model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Goutal</w:t>
+                <w:t xml:space="preserve">A kinetic interpretation of the section-averaged Saint-Venant system for natural river hydraulics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Goutal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2011.02.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67 (7), pp.914-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.2401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00654634v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00551487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kinetic interpretation of the section-averaged Saint-Venant system for natural river hydraulics.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Goutal</w:t>
+                <w:t xml:space="preserve">Numerical simulations of a non-hydrostatic Shallow Water model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Goutal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fld.2401⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (1), pp.51-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2011.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00551487v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation of the hydrostatic Navier-Stokes system for density stratified flows by a multilayer model. Kinetic interpretation and numerical solution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Audusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marica Pelanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 230, pp.3453-3478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2011.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayer Saint-Venant Equations over movable beds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Audusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayssal Benkhaldoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Seaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 15 (4), pp.917-934. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/dcdsb.2011.15.917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00551486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A poroelastic model valid in large strains with applications to perfusion in cardiac modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Vignon-Clementel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (1), pp.91-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00466-009-0452-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00542672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multilayer Saint-Venant system with mass exchanges for Shallow Water flows. Derivation and numerical validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Audusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45, pp.169-200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/m2an/2010036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac function estimation from MRI using a heart model and data assimilation: Advances and difficulties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and estimation of the cardiac electromechanical activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Cimrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sorine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 84, pp.1743-1759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2006.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00614997v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and estimation of the cardiac electromechanical activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiac function estimation from MRI using a heart model and data assimilation: Advances and difficulties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sermesant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rado Andriantsimiavona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10 (4), pp.642--656</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00839206v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00614997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid headgroup spacing and peptide penetration, but not peptide oligomerization, modulate peptide-induced fusion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ei Pecheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bienvenue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 38, pp.364-373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00314408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptides and membrane fusion: towards an understanding of the molecular mechanism of protein-induced fusion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ei Pecheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bienvene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J Membr Biol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 167, pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00314409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferrin receptor functions as a signal-transduction molecule for its own recycling via increases in the internal Ca2+ concentration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ei Pecheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jr Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 250, pp.689-697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00314411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane anchorage brings about fusogenic properties in a short synthetic peptide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ei Pecheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bienvenue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 36, pp.3773-3781</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00314412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of benzyl alcohol on transferrin and low density lipoprotein receptor mediated endocytosis in leukemic guinea pig B lymphocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bienvenüe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 262 (1), pp.13-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0014-5793(90)80141-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659475v1</w:t>
-              </w:r>
-[...644 lines deleted...]
-                <w:t xml:space="preserve">hal-00674363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer l'inondation par tsunami du littoral méditerranéen du Maroc : comparaison de méthodes d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Basquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline El Baz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Fondation</w:t>
+              <w:t xml:space="preserve">AIGF 2023 - Congrès de Fondation de l’Association Internationale de Géographie Francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association internationale de géographie francophone, Jun 2023, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inundation models of a potential tsunami in the plain of Martil-Tetouan (Morocco)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Basquin</w:t>
+                <w:t xml:space="preserve">Tsunami hazard along the Alboran Coast triggered by submarine landslides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lafuerza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline El Baz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axel Creach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Time for geographers - International Geographical Union Centennial Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-6439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799440v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunami hazard along the Alboran Coast triggered by submarine landslides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maud Thomas</w:t>
+                <w:t xml:space="preserve">Inundation models of a potential tsunami in the plain of Martil-Tetouan (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Basquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline El Baz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Creach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Time for geographers - International Geographical Union Centennial Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799434v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the bottom topography of a microalgal pond to optimize productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu-Di Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2021 - American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, May 2021, New Orleans, United States. pp.634-639, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ACC50511.2021.9483235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence, Machine Learning and Modeling for Understanding the Oceans and Climate Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayat Sanchez-Pi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2020 Workshop - Tackling Climate Change with Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Santiago / Virtual, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a combined finite element -finite volume method to a 2D non-hydrostatic shallow water problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Aissiouene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Godlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Parés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FVCA 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lille, France. pp.219-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth Rate Estimation of Algae in Raceway Ponds: A Novel Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. IFAC World Congress 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.02408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical prediction of microalgae productivity and energy requirement during the cultivation process in raceway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Ebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alg'n'Chem conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération française pour les sciences de la chimie, Nov 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A poroelastic model valid in large strains with applications to perfusion in cardiac modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Vignon-Clementel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the electromechanical activity of the heart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Nice, France. pp.357-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00542779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CardioSense3D: Patient-Specific Cardiac Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sermesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawal S. Rhode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of IEEE International Conference on Biomedical Imaging: From Nano to Macro (ISBI'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Metro Washington DC, USA, United States. pp.628-631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00616052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress Towards Model-Based Estimation of the Cardiac Electromechanical Activity from ECG Signals and 4D Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sermesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delingette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and Simulation for Computer-aided Medicine and Surgery (MS4CMS'02)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, no address, France. pp.153--162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8291,667 +8379,667 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor augmented weather prediction at high resolution&amp;quot; [anr-21-ce04-0014-03]&amp;quot; project DMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Muzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bosseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Corse-Pascal-Paoli. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737267v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences, Environnements et Sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berthoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Inria. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient-based optimization of a rotating algal biofilm process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Aguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9250, Inria - Sophia antipolis. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remontées de chlorures dans la Vilaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Souillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inria Paris. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691949v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of a non-hydrostatic shallow water model; Comparison with Saint-Venant and Boussinesq systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6451, INRIA. 2008, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00232824v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and estimation of the cardiac electromechanical activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cimrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sorine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00001248v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8961,147 +9049,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OcéanIA: AI, Data, and Models for Understanding the Ocean and Climate Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayat Sanchez-Pi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.1-64, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274323v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9111,154 +9199,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does mixing in suspended cultures enhance photosynthesis? Towards moving biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9268,91 +9356,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models and numerical schemes for free surface flows. Beyond the Saint-Venant system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathematics [math]. Université Pierre et Marie Curie - Paris VI, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00551488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9362,114 +9450,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echantillonnage des signaux à bande limitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. École des Ponts ParisTech, 1999. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1999ENPC9922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04529892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId257"/>
+      <w:footerReference w:type="default" r:id="rId260"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9537,51 +9625,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41CCC233"/>
+    <w:nsid w:val="F7805929"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9685,51 +9773,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9968DDC1"/>
+    <w:nsid w:val="3D876C4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9833,51 +9921,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="78068CFE"/>
+    <w:nsid w:val="E720A5D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9981,51 +10069,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9BE31FD2"/>
+    <w:nsid w:val="FD4AC794"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10221,51 +10309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-sainte-marie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3511-7722" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161129897" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/291758296" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GCE-6308-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994713v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu-Di Lu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1616297" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048832v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk El Hassanieh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rigal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025038" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di Martino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ad9b65" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02510722v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boittin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bristeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113065" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04558414v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024076" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880423v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.595" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02510711v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2023.v21.n1.a7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134599v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Basquin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline El Baz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nhres.2023.06.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02493518v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72850-2_10" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871708v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Parisot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wahl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.67" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831622v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souill&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1179" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02052055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Al Taki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Msheik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2020146" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454029v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.63" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632522v5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora A&#239;ssiouene" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Par&#233;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.66" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393147v5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allgeyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Froger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Hamouda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauzein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019044" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939057v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemari&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Burchard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Klingbeil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-18-0303.1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02422853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lamare" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grenier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonnefond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.02.043" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324012v4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique D. Fernandez-Nieto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Penel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2018.v16.n5.a1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01368075v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018032" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830067v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demory" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Combe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hartmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pruvost" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.180523" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202042v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Guichard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2017.v15.n5.a3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160718v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Aissiouene" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063577v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Audusse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3099" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211818v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Farin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.10.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011691v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924559v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Boulanger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2015.v13.n3.a1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936859v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013072" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751685v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2013.v11.n4.a5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820981v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.12.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834397v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chapelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asven Gariah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013090" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850370v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852249v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654539v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011053" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00796049v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551484v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005118" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654634v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.02.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSLQ7R37-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551487v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2401" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6M8WQ6NW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654642v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Pelanti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.01.042" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV104J60-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551486v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Benkhaldoun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seaid" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2011.15.917" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542672v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Gerbeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Vignon-Clementel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-009-0452-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355730v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010036" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614997v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sermesant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Camara" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rado Andriantsimiavona" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839206v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cimrman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sorine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.05.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M4LN6HX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314408v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ei Pecheur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bienvenue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoekstra" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314409v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bienvene" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314411v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafont" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favero" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Philippot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314412v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maurin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659475v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Philippot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bienven&#252;e" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(90)80141-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04901328v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079571v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cipriano Escalante-S&#225;nchez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Domingo Fernandez-Nieto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Morales de Luna" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583511v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213752v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01162109v3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aissiouene" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674363v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131574v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799440v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Creach" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799434v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6439" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970776v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9483235" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138712v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayat Sanchez-Pi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Marti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abreu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664481v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097313v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02408" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848418v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Ebert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592688v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542779v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616052v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Peyrat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawal S. Rhode" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615927v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coudi&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737267v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paoli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muzy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bosseur" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Filippi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Nivet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02340948v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01990002v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691949v3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00232824v3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001248v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cimrman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274323v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368662v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551488v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-04529892v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999ENPC9922" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-sainte-marie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3511-7722" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161129897" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/291758296" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GCE-6308-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593685v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Boulvard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04901328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079571v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cipriano Escalante-S&#225;nchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Domingo Fernandez-Nieto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Morales de Luna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Penel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583511v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Audusse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bristeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01162109v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aissiouene" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213752v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Farin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674363v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di Martino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk El Hassanieh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillod" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ad9b65" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048832v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rigal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025038" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994713v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu-Di Lu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1616297" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02510722v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boittin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113065" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04558414v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dubois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024076" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880423v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.595" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02510711v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2023.v21.n1.a7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134599v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Basquin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline El Baz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nhres.2023.06.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02052055v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Al Taki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Msheik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2020146" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831622v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souill&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1179" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02493518v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72850-2_10" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871708v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Parisot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wahl" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.67" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632522v5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora A&#239;ssiouene" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Par&#233;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.66" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454029v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.63" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939057v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemari&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Burchard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Klingbeil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-18-0303.1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393147v5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allgeyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Froger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Hamouda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauzein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019044" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02422853v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lamare" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grenier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonnefond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.02.043" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324012v4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique D. Fernandez-Nieto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2018.v16.n5.a1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01368075v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018032" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830067v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demory" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Combe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hartmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pruvost" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.180523" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202042v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Guichard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2017.v15.n5.a3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160718v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Aissiouene" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063577v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3099" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211818v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.10.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924559v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Boulanger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2015.v13.n3.a1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011691v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751685v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2013.v11.n4.a5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820981v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.12.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834397v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chapelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asven Gariah" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013090" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936859v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013072" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850370v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852249v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00796049v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654539v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011053" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551484v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005118" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551487v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2401" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6M8WQ6NW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654634v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.02.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSLQ7R37-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654642v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Pelanti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.01.042" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV104J60-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551486v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Benkhaldoun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seaid" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2011.15.917" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542672v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Gerbeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Vignon-Clementel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-009-0452-x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355730v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010036" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839206v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cimrman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sorine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.05.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M4LN6HX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614997v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sermesant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Camara" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rado Andriantsimiavona" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314408v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ei Pecheur" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bienvenue" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoekstra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314409v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bienvene" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314411v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favero" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Philippot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314412v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maurin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659475v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Philippot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bienven&#252;e" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(90)80141-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131574v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799434v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6439" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799440v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Creach" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970776v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9483235" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138712v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayat Sanchez-Pi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Marti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abreu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664481v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097313v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02408" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848418v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Ebert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592688v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542779v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616052v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Peyrat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawal S. Rhode" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615927v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coudi&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737267v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paoli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muzy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bosseur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Filippi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Nivet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02340948v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01990002v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691949v3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00232824v3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001248v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cimrman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274323v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368662v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551488v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-04529892v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999ENPC9922" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>