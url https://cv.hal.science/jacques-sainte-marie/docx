--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -306,51 +306,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -385,7991 +385,8007 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 559, pp.114913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2026.114913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroécologie et numérique : quelle synergie pour la transition écologique ?</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Implicit kinetic schemes for the Saint-Venant system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chourouk El Hassanieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59, pp.1863-1908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2025038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04901328v1</w:t>
+                <w:t xml:space="preserve">hal-04048832v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of a dispersive model approximating free-surface Euler equations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topography optimization for enhancing microalgal growth in raceway ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu-Di Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (4), pp.2451-2471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/23M1616297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Morales de Luna</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-03079571v1</w:t>
+                <w:t xml:space="preserve">hal-02994713v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic entropy for the layer-averaged hydrostatic Navier-Stokes equations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
+                <w:t xml:space="preserve">Hyperbolicity of a semi-Lagrangian formulation of the hydrostatic free-surface Euler system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chourouk El Hassanieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Godlewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01583511v2</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, 38 (1), pp.015018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6544/ad9b65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust and stable numerical scheme for a depth-averaged Euler system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The Navier-Stokes system with temperature and salinity for free surface flows. Numerical scheme and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boittin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edwige Godlewski</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01162109v3</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 510, pp.113065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510722v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of theoretical methods to estimate the energy radiated by elastic waves during an impact</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Well-posedness and potential-based formulation for the propagation of hydro-acoustic waves and tsunamis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">hal-01213752v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2024076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558414v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment transport modelling : Relaxation schemes for Saint-Venant -- Exner and three layer models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Acoustic and gravity waves in the ocean: a new derivation of a linear model from the compressible Euler equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 970, pp.A28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2023.595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880423v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low-Mach type approximation of the Navier-Stokes system with temperature and salinity for free surface flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boittin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (1), pp.151-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2023.v21.n1.a7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510711v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of tsunami inundation in the plain of Martil (north Morocco): Comparison of four inundation estimation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Basquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline El Baz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natural Hazards Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nhres.2023.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pseudo-compressibility, dispersive model and acoustic waves in shallow water flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Godlewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEMA SIMAI Springer Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.209--250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-72850-2_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493518v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congested shallow water model: on floating body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Godlewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.227-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/smai-jcm.67⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871708v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the rigid-lid approximation of shallow water bingham model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Al Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khawla Msheik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (2), pp.875-905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2020146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some analytical solutions for validation of free surface flow computational codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Souillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Journal of Fluid Mechanics, 913 (A17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.1179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831622v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some quasi-analytical solutions for propagative waves in free surface Euler equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Souillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Comptes rendus mathématique, 358 (11-12), pp.1111-1118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmath.63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454029v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A two-dimensional method for a family of dispersive shallow water model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Aïssiouene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Godlewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Parés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/smai-jcm.66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632522v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advancing dynamical cores of oceanic models across all scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Burchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knut Klingbeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100, pp.ES109-ES115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-18-0303.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical approximation of the 3d hydrostatic Navier-Stokes system with free surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Allgeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jauzein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2019044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393147v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gradient-based optimization of a rotating algal biofilm process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Lamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Aguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.80-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.02.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A hierarchy of dispersive layer-averaged approximations of Euler equations for free surface flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique D. Fernandez-Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Penel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (5), pp.1169-1202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2018.v16.n5.a1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324012v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congested shallow water model: roof modelling in free surface flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Godlewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (5), pp.1679 - 1707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2018032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368075v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do microalgae perceive light in a high-rate pond? Towards more realistic Lagrangian experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Demory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Talec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (5), pp.180523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.180523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layer-averaged Euler and Navier-Stokes equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2017.v15.n5.a3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202042v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A combined finite volume - finite element scheme for a dispersive shallow water system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Aissiouene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Godlewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.1-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160718v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinetic entropy inequality and hydrostatic reconstruction scheme for the Saint-Venant system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Audusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, pp.2815-2837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/mcom/3099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063577v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental validation of theoretical methods to estimate the energy radiated by elastic waves during an impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Farin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Rosny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 362, pp.176-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data Assimilation for hyperbolic conservation laws. A Luenberger observer approach based on a kinetic description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Perthame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (3), pp.587 - 622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2015.v13.n3.a1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An energy-consistent depth-averaged Euler system: derivation and properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (4), pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011691v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytical solutions for the free surface hydrostatic Euler equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (4), pp.993 - 1010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2013.v11.n4.a5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phytoplankton growth formulation in marine ecosystem models: should we take into account photo-acclimation and variable stoichiometry in oligotrophic areas?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 125, pp.29-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2012.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820981v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Galerkin strategy with Proper Orthogonal Decomposition for parameter-dependent problems -- Analysis, assessments and applications to parameter estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asven Gariah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (6), pp.1821-1843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2013090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A 2D model for hydrodynamics and biology coupling applied to algae growth simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (5), pp.1387-1412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2013072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrodynamics-Biology Coupling for Algae Culture and Biofuel Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sialve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ERCIM News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 92, pp.47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un zeste de mathématiques pour les biocarburants de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sialve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathématiques de la Planète Terre, un jour une brève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galerkin approximation with Proper Orthogonal Decomposition: new error estimates and illustrative examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asven Gariah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (4), pp.731-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2011053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sediment transport modelling : relaxation schemes for Saint-Venant - Exner and three layer models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Audusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Goutal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...8 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.78-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201238005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertically averaged models for the free surface Euler system. Derivation and kinetic interpretation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.459-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218202511005118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00551484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical simulations of a non-hydrostatic Shallow Water model</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674363v1</w:t>
+                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Goutal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (1), pp.51-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2011.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A kinetic interpretation of the section-averaged Saint-Venant system for natural river hydraulics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Goutal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67 (7), pp.914-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.2401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00551487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximation of the hydrostatic Navier-Stokes system for density stratified flows by a multilayer model. Kinetic interpretation and numerical solution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Audusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marica Pelanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 230, pp.3453-3478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2011.01.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multilayer Saint-Venant Equations over movable beds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Audusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayssal Benkhaldoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Seaid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (4), pp.917-934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2011.15.917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00551486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A poroelastic model valid in large strains with applications to perfusion in cardiac modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Vignon-Clementel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (1), pp.91-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-009-0452-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00542672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multilayer Saint-Venant system with mass exchanges for Shallow Water flows. Derivation and numerical validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Audusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Perthame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45, pp.169-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2010036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling and estimation of the cardiac electromechanical activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Cimrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sorine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 84, pp.1743-1759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2006.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cardiac function estimation from MRI using a heart model and data assimilation: Advances and difficulties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sermesant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rado Andriantsimiavona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10 (4), pp.642--656</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00614997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipid headgroup spacing and peptide penetration, but not peptide oligomerization, modulate peptide-induced fusion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ei Pecheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bienvenue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hoekstra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 38, pp.364-373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00314408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peptides and membrane fusion: towards an understanding of the molecular mechanism of protein-induced fusion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ei Pecheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bienvene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hoekstra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J Membr Biol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 167, pp.1-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00314409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transferrin receptor functions as a signal-transduction molecule for its own recycling via increases in the internal Ca2+ concentration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ei Pecheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Favero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jr Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 250, pp.689-697</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00314411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Membrane anchorage brings about fusogenic properties in a short synthetic peptide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ei Pecheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hoekstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bienvenue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 36, pp.3773-3781</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00314412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of benzyl alcohol on transferrin and low density lipoprotein receptor mediated endocytosis in leukemic guinea pig B lymphocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bienvenüe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 262 (1), pp.13-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0014-5793(90)80141-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperbolicity of a semi-Lagrangian formulation of the hydrostatic free-surface Euler system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Guillod</w:t>
+                <w:t xml:space="preserve">Agroécologie et numérique : quelle synergie pour la transition écologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04190892v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit kinetic schemes for the Saint-Venant system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rigal</w:t>
+                <w:t xml:space="preserve">Numerical simulations of a dispersive model approximating free-surface Euler equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cipriano Escalante-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Domingo Fernandez-Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Morales de Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04048832v3</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topography optimization for enhancing microalgal growth in raceway ponds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liu-Di Lu</w:t>
+                <w:t xml:space="preserve">Kinetic entropy for the layer-averaged hydrostatic Navier-Stokes equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Audusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-02994713v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583511v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Navier-Stokes system with temperature and salinity for free surface flows. Numerical scheme and validation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Experimental validation of theoretical methods to estimate the energy radiated by elastic waves during an impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Farin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Rosny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02510722v3</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-posedness and potential-based formulation for the propagation of hydro-acoustic waves and tsunamis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Mangeney</w:t>
+                <w:t xml:space="preserve">A robust and stable numerical scheme for a depth-averaged Euler system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aissiouene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Godlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04558414v2</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162109v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic and gravity waves in the ocean: a new derivation of a linear model from the compressible Euler equation</w:t>
-[...193 lines deleted...]
-                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+                <w:t xml:space="preserve">Sediment transport modelling : Relaxation schemes for Saint-Venant -- Exner and three layer models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Audusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Goutal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...4924 lines deleted...]
-                <w:t xml:space="preserve">hal-00659475v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer l'inondation par tsunami du littoral méditerranéen du Maroc : comparaison de méthodes d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Basquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline El Baz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIGF 2023 - Congrès de Fondation de l’Association Internationale de Géographie Francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association internationale de géographie francophone, Jun 2023, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsunami hazard along the Alboran Coast triggered by submarine landslides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline El Baz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-6439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inundation models of a potential tsunami in the plain of Martil-Tetouan (Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Basquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline El Baz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Creach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Time for geographers - International Geographical Union Centennial Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the bottom topography of a microalgal pond to optimize productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu-Di Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2021 - American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, May 2021, New Orleans, United States. pp.634-639, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC50511.2021.9483235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence, Machine Learning and Modeling for Understanding the Oceans and Climate Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayat Sanchez-Pi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2020 Workshop - Tackling Climate Change with Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Santiago / Virtual, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a combined finite element -finite volume method to a 2D non-hydrostatic shallow water problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Aissiouene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Godlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Parés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FVCA 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lille, France. pp.219-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth Rate Estimation of Algae in Raceway Ponds: A Novel Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. IFAC World Congress 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.02408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical prediction of microalgae productivity and energy requirement during the cultivation process in raceway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Hartmann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Ebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alg'n'Chem conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération française pour les sciences de la chimie, Nov 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A poroelastic model valid in large strains with applications to perfusion in cardiac modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Vignon-Clementel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the electromechanical activity of the heart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Nice, France. pp.357-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00542779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CardioSense3D: Patient-Specific Cardiac Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sermesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawal S. Rhode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of IEEE International Conference on Biomedical Imaging: From Nano to Macro (ISBI'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Metro Washington DC, USA, United States. pp.628-631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00616052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress Towards Model-Based Estimation of the Cardiac Electromechanical Activity from ECG Signals and 4D Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sermesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and Simulation for Computer-aided Medicine and Surgery (MS4CMS'02)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, no address, France. pp.153--162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8379,667 +8395,667 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor augmented weather prediction at high resolution&amp;quot; [anr-21-ce04-0014-03]&amp;quot; project DMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Muzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bosseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Corse-Pascal-Paoli. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737267v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences, Environnements et Sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berthoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Inria. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient-based optimization of a rotating algal biofilm process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Aguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9250, Inria - Sophia antipolis. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remontées de chlorures dans la Vilaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Souillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inria Paris. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691949v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of a non-hydrostatic shallow water model; Comparison with Saint-Venant and Boussinesq systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6451, INRIA. 2008, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00232824v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and estimation of the cardiac electromechanical activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cimrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sorine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00001248v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9049,147 +9065,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OcéanIA: AI, Data, and Models for Understanding the Ocean and Climate Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayat Sanchez-Pi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.1-64, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274323v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9199,154 +9215,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does mixing in suspended cultures enhance photosynthesis? Towards moving biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9356,91 +9372,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models and numerical schemes for free surface flows. Beyond the Saint-Venant system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathematics [math]. Université Pierre et Marie Curie - Paris VI, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00551488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9450,114 +9466,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echantillonnage des signaux à bande limitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. École des Ponts ParisTech, 1999. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 1999ENPC9922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04529892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId260"/>
+      <w:footerReference w:type="default" r:id="rId261"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9625,51 +9641,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7805929"/>
+    <w:nsid w:val="DC7A4AD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9773,51 +9789,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3D876C4D"/>
+    <w:nsid w:val="5F3A8684"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9921,51 +9937,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E720A5D8"/>
+    <w:nsid w:val="00B27701"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10069,51 +10085,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FD4AC794"/>
+    <w:nsid w:val="827B37A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10309,51 +10325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-sainte-marie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3511-7722" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161129897" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/291758296" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GCE-6308-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593685v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Boulvard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04901328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079571v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cipriano Escalante-S&#225;nchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Domingo Fernandez-Nieto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Morales de Luna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Penel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583511v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Audusse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bristeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01162109v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aissiouene" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213752v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Farin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674363v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di Martino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk El Hassanieh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillod" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ad9b65" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048832v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rigal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025038" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994713v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu-Di Lu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1616297" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02510722v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boittin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113065" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04558414v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dubois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024076" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880423v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.595" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02510711v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2023.v21.n1.a7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134599v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Basquin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline El Baz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nhres.2023.06.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02052055v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Al Taki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Msheik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2020146" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831622v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souill&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1179" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02493518v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72850-2_10" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871708v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Parisot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wahl" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.67" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632522v5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora A&#239;ssiouene" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Par&#233;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.66" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454029v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.63" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939057v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemari&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Burchard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Klingbeil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-18-0303.1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393147v5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allgeyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Froger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Hamouda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauzein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019044" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02422853v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lamare" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grenier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonnefond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.02.043" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324012v4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique D. Fernandez-Nieto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2018.v16.n5.a1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01368075v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018032" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830067v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demory" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Combe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hartmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pruvost" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.180523" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202042v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Guichard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2017.v15.n5.a3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160718v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Aissiouene" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063577v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3099" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211818v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.10.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924559v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Boulanger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2015.v13.n3.a1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011691v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751685v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2013.v11.n4.a5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820981v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.12.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834397v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chapelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asven Gariah" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013090" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936859v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013072" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850370v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852249v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00796049v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654539v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011053" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551484v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005118" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551487v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2401" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6M8WQ6NW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654634v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.02.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSLQ7R37-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654642v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Pelanti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.01.042" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV104J60-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551486v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Benkhaldoun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seaid" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2011.15.917" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542672v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Gerbeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Vignon-Clementel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-009-0452-x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355730v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010036" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839206v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cimrman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sorine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.05.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M4LN6HX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614997v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sermesant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Camara" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rado Andriantsimiavona" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314408v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ei Pecheur" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bienvenue" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoekstra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314409v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bienvene" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314411v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favero" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Philippot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314412v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maurin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659475v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Philippot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bienven&#252;e" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(90)80141-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131574v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799434v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6439" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799440v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Creach" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970776v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9483235" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138712v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayat Sanchez-Pi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Marti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abreu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664481v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097313v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02408" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848418v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Ebert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592688v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542779v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616052v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Peyrat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawal S. Rhode" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615927v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coudi&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737267v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paoli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muzy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bosseur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Filippi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Nivet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02340948v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01990002v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691949v3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00232824v3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001248v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cimrman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274323v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368662v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551488v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-04529892v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999ENPC9922" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-sainte-marie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3511-7722" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161129897" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/291758296" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GCE-6308-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593685v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Boulvard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2026.114913" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048832v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk El Hassanieh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rigal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025038" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994713v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu-Di Lu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1616297" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190892v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Di Martino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillod" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ad9b65" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02510722v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boittin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bristeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04558414v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dubois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024076" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880423v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.595" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02510711v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2023.v21.n1.a7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134599v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Basquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline El Baz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nhres.2023.06.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02493518v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72850-2_10" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871708v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Parisot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wahl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.67" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02052055v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Al Taki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Msheik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2020146" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831622v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souill&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1179" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454029v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.63" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632522v5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora A&#239;ssiouene" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Par&#233;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.66" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemari&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Burchard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Klingbeil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-18-0303.1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393147v5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allgeyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Froger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Hamouda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauzein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019044" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02422853v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lamare" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grenier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonnefond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.02.043" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324012v4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique D. Fernandez-Nieto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Penel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2018.v16.n5.a1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01368075v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018032" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830067v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demory" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Combe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hartmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pruvost" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.180523" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202042v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Guichard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2017.v15.n5.a3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160718v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Aissiouene" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063577v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Audusse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3099" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211818v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Farin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.10.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924559v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Boulanger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2015.v13.n3.a1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011691v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751685v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2013.v11.n4.a5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820981v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.12.010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834397v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chapelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asven Gariah" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013090" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936859v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013072" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850370v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852249v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654539v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011053" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00796049v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551484v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005118" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654634v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.02.013" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSLQ7R37-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551487v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2401" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6M8WQ6NW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654642v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Pelanti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.01.042" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV104J60-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551486v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Benkhaldoun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seaid" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2011.15.917" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542672v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Gerbeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Vignon-Clementel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-009-0452-x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355730v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010036" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839206v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cimrman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sorine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.05.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M4LN6HX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614997v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sermesant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Camara" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rado Andriantsimiavona" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314408v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ei Pecheur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bienvenue" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoekstra" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314409v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bienvene" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314411v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favero" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Philippot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314412v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maurin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659475v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Philippot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bienven&#252;e" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(90)80141-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04901328v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079571v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cipriano Escalante-S&#225;nchez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Domingo Fernandez-Nieto" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Morales de Luna" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583511v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213752v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01162109v3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aissiouene" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674363v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131574v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799434v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6439" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799440v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Creach" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970776v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9483235" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138712v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayat Sanchez-Pi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Marti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abreu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664481v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097313v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02408" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848418v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Ebert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592688v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542779v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616052v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Peyrat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawal S. Rhode" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615927v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coudi&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737267v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paoli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muzy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bosseur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Filippi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Nivet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02340948v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinton" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01990002v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691949v3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00232824v3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001248v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cimrman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274323v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368662v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551488v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-04529892v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999ENPC9922" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>