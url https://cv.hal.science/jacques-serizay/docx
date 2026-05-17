--- v0 (2026-04-05)
+++ v1 (2026-05-17)
@@ -100,429 +100,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution map of the Plasmodium falciparum genome reveals MORC/ ApiAP2-mediated links between distant, functionally related genes</w:t>
+                <w:t xml:space="preserve">Cyclin switch tailors a cell cycle variant to orchestrate multiciliogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parul Singh</w:t>
+                <w:t xml:space="preserve">Jacques Serizay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Couble</w:t>
+                <w:t xml:space="preserve">Michella Khoury Damaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Serizay</w:t>
+                <w:t xml:space="preserve">Amélie-Rose Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maureen D Cabahug</w:t>
+                <w:t xml:space="preserve">Rémi Balagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catarina Rosa</w:t>
+                <w:t xml:space="preserve">Marion Faucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (7), pp.1665-1683. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (1), pp.115103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41564-025-02038-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2024.115103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05135891v1</w:t>
+                <w:t xml:space="preserve">hal-04951508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclin switch tailors a cell cycle variant to orchestrate multiciliogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclin O controls entry into the cell-cycle variant required for multiciliated cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michella Khoury Damaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Serizay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Balagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Serizay</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amélie-Rose Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Faucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 44 (1), pp.115103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2024.115103⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 44 (1), pp.115117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2024.115117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951508v1</w:t>
+                <w:t xml:space="preserve">hal-04951647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclin O controls entry into the cell-cycle variant required for multiciliated cell differentiation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">High-resolution map of the Plasmodium falciparum genome reveals MORC/ ApiAP2-mediated links between distant, functionally related genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parul Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Couble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Serizay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marion Faucourt</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen D Cabahug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 44 (1), pp.115117. </w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (7), pp.1665-1683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2024.115117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41564-025-02038-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951647v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05135891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phages with a broad host range are common across ecosystems</w:t>
               </w:r>
@@ -547,51 +547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devon Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Serizay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -668,51 +668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Meneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chapard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Serizay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -815,51 +815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Keyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Crowell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Serizay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Soneson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -910,51 +910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orchestrating chromosome conformation capture analysis with Bioconductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Serizay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Matthey-Doret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1040,51 +1040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenomics coverage data extraction and aggregation in R with tidyCoverage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Serizay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Koszul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1131,51 +1131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating fragment density plots in R/Bioconductor with VplotR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Serizay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ahringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1222,51 +1222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">periodicDNA: an R/Bioconductor package to investigate k-mer periodicity in DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Serizay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ahringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1307,498 +1307,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A protein assembly mediates Xist localization and gene silencing</w:t>
+                <w:t xml:space="preserve">Analysis of copy number alterations reveals the lncRNA ALAL-1 as a regulator of lung cancer immune evasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Pandya-Jones</w:t>
+                <w:t xml:space="preserve">Alejandro Athie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolanda Markaki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Serizay</w:t>
+                <w:t xml:space="preserve">Francesco Marchese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsotne Chitiashvili</w:t>
+                <w:t xml:space="preserve">Jovanna González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Mancia Leon</w:t>
+                <w:t xml:space="preserve">Teresa Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-020-2703-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 219 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201908078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05560048v1</w:t>
+                <w:t xml:space="preserve">hal-05560049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinctive regulatory architectures of germline-active and somatic genes in C. elegans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A protein assembly mediates Xist localization and gene silencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Pandya-Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Markaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Serizay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Cerrato</w:t>
+                <w:t xml:space="preserve">Tsotne Chitiashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Mancia Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.265934.120⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 587 (7832), pp.145-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-2703-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05560043v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of copy number alterations reveals the lncRNA ALAL-1 as a regulator of lung cancer immune evasion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Athie</w:t>
+                <w:t xml:space="preserve">Distinctive regulatory architectures of germline-active and somatic genes in C. elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Serizay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Marchese</w:t>
+                <w:t xml:space="preserve">Yan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jovanna González</w:t>
+                <w:t xml:space="preserve">Jürgen Jänes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Lozano</w:t>
+                <w:t xml:space="preserve">Michael Chesney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Raimondi</w:t>
+                <w:t xml:space="preserve">Chiara Cerrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 219 (9), </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (12), pp.1752-1765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1083/jcb.201908078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.265934.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05560049v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatin accessibility dynamics across C. elegans development and ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Jänes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Schoof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Serizay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1881,103 +1881,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-C reveals MORC/ApiAP2-mediated links between distant, functionally related genes in the human malaria parasite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parul Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parul Singh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jacques Serizay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Couble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen D Cabahug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2029,51 +2029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chapard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Meneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Serizay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2290,51 +2290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05135891v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Singh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Couble" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Serizay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen D Cabahug" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Rosa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-025-02038-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michella Khoury Damaa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie-Rose Boudjema" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Balagu&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faucourt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.115103" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951647v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.115117" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05269627v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bignaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon Conti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thierry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-025-02108-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937691v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meneu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chapard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Westbrook" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Routhier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adm9466" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05545022v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hutchison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Keyes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Crowell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Soneson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-024-02299-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Matthey-Doret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Koszul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-44761-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951385v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae487" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560040v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ahringer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.03009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.51143.1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560048v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Pandya-Jones" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Markaki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsotne Chitiashvili" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mancia Leon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2703-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560043v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen J&#228;nes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chesney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cerrato" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.265934.120" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560049v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Athie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marchese" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanna Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lozano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Raimondi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201908078" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560050v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schoof" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Appert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.37344" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05127392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278801v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Serizay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michella Khoury Damaa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie-Rose Boudjema" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Balagu&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faucourt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.115103" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951647v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.115117" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05135891v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Singh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Couble" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen D Cabahug" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Rosa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-025-02038-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05269627v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bignaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon Conti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thierry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-025-02108-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937691v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meneu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chapard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Westbrook" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Routhier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adm9466" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05545022v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hutchison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Keyes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Crowell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Soneson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-024-02299-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Matthey-Doret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Koszul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-44761-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951385v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae487" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560040v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ahringer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.03009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.51143.1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Athie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marchese" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanna Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lozano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Raimondi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201908078" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560048v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Pandya-Jones" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Markaki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsotne Chitiashvili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mancia Leon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2703-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560043v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen J&#228;nes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chesney" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cerrato" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.265934.120" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560050v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schoof" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Appert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.37344" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05127392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278801v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>