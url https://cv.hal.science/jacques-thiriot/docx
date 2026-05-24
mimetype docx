--- v0 (2026-05-04)
+++ v1 (2026-05-24)
@@ -363,368 +363,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01534382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Marin, Petite Poterie [2013]</w:t>
+                <w:t xml:space="preserve">Le Marin, Poterie Boisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Cloarec</w:t>
+                <w:t xml:space="preserve">Clément Denizeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.100-101</w:t>
+              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01427148v1</w:t>
+                <w:t xml:space="preserve">halshs-01478790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Marin, Poterie Boisset</w:t>
+                <w:t xml:space="preserve">Le François, Îlet Oscar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Denizeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.101</w:t>
+              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.98-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01478790v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">halshs-01478793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Marin, Petite Poterie [2013]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">Clément Denizeau</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.98-99</w:t>
+              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.100-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01427148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Marin, Petite Poterie [2012]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.57-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -851,165 +851,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01309573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terre-de- Bas, Anse-à-Dos</w:t>
+                <w:t xml:space="preserve">Trois-Rivières, Pointe-de-la-Grande-Anse, Four Fidelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Guadeloupe, de Saint-Barthélemy et de Saint-Martin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, bilan 2011-2012-2013, pp.116-117</w:t>
+              <w:t xml:space="preserve">, 2014, bilan 2011-2012-2013, pp.118-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01118074v1</w:t>
+                <w:t xml:space="preserve">halshs-01118075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois-Rivières, Pointe-de-la-Grande-Anse, Four Fidelin</w:t>
+                <w:t xml:space="preserve">Terre-de- Bas, Anse-à-Dos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Guadeloupe, de Saint-Barthélemy et de Saint-Martin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, bilan 2011-2012-2013, pp.118-120</w:t>
+              <w:t xml:space="preserve">, 2014, bilan 2011-2012-2013, pp.116-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01118075v1</w:t>
+                <w:t xml:space="preserve">halshs-01118074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terre-de- Bas, Grand Baie, Poterie Fidelin (3ème campagne)</w:t>
               </w:r>
@@ -1261,403 +1261,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00972036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">PCR Céramique coloniale, analyse du bâti à la poterie Fidelin de Terre-de-Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique Région Guadeloupe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.54-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00816824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Archaeomagnetic and rock magnetic study of six kilns from North Africa (Tunisia and Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Gomez Paccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Mcintosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabet Beamud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Pavon-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 189 (1), pp.169-186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05335.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00700830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme ANR Pont-Euxin : bilan des campagnes 2012 à Apollonia du Pont (Sozopol, dpt. de Bourgas, Bulgarie) et Orgamè / Argamum (Jurilovca, dpt. de Tulcea, Roumanie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasilica Lungu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krastina Panayotova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenaelle Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 38 (2), pp.165-187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/dha.2012.3447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01297512v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-00816824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première approche de l'implantation islamique à Rirha (Sidi Slimane)</w:t>
               </w:r>
@@ -1781,51 +1781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New archeointensity data from Spain and the geomagnetic dipole moment in Western Europe over the past 2000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Gomez-Paccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2032,51 +2032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archeomagnetic study of seven contemporaneous kilns from Murcia(Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Gomez-Paccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2768,50 +2768,240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01522778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Olaria negra em Portugal, ontem e hoje : urgência no seu estudo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helder Chilra-Abraços</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Manuel Diogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arqueologia Medieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 1, pp.179-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01400141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marseille, Sainte-Barbe - Coeur d'îlot : les niveaux médiévaux et modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Marchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, bilan 1991, pp.115-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01522774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El barrio de alfareros de Marsella en el s. XIII : Una transferencia de tecnologia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2833,73 +3023,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletín de arqueología medieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 6, pp.35-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01621807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al-Andalus... à Marseille au XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2928,385 +3118,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Courrier de l'Unesco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01620786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...188 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance et circulation de la céramique médiévale</w:t>
+                <w:t xml:space="preserve">Ateliers de potiers en Uzège et Bas-Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, Du Terrain au laboratoire. Pour un meilleur dialogue en archéologie. Colloque SPF-GMPCA, Paris, 1989, 86 (10-12), pp.343-346</w:t>
+              <w:t xml:space="preserve">, 1991, Du Terrain au laboratoire. Pour un meilleur dialogue en archéologie. Colloque SPF-GMPCA, Paris, 1989, 86 (10-12), pp.458-467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01400128v1</w:t>
+                <w:t xml:space="preserve">halshs-01400131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ateliers de potiers en Uzège et Bas-Rhône</w:t>
+                <w:t xml:space="preserve">Provenance et circulation de la céramique médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, Du Terrain au laboratoire. Pour un meilleur dialogue en archéologie. Colloque SPF-GMPCA, Paris, 1989, 86 (10-12), pp.458-467</w:t>
+              <w:t xml:space="preserve">, 1991, Du Terrain au laboratoire. Pour un meilleur dialogue en archéologie. Colloque SPF-GMPCA, Paris, 1989, 86 (10-12), pp.343-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01400131v1</w:t>
+                <w:t xml:space="preserve">halshs-01400128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouilles en devenir au Petit Palais d'Avignon</w:t>
               </w:r>
@@ -4932,50 +4932,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01394172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Production locale de formes à sucre pour l'industrie sucrière de la Martinique, l'exemple de la poterie Dalençon au Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIth Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Antalya, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03464717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romarin des montagnes, chaux dans la plaine. Méthode autour de l’ethnoarchéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4984,405 +5079,310 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montagne et plaine dans le bassin méditerranéen. Actes du 4ème Colloque international du Département d’Archéologie, 5, 6 et 7 décembre 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Kairouan, Tunisie. pp.213-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01394182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouiller les encyclopédistes : transfert de modèles aux Antilles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actas do X Congresso Internacional A Cerâmica Medieval no Mediterrâneo, Silves, 22 a 27 .outubro 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Silves, Portugal. pp.560-572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01394200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">David Ollivier</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;bourg des Oliers&amp;quot; à Marseille au XIIIe siècle : un transfert de technologie d’al-Andalus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héritages arabo-islamiques dans l’Europe méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marseille, France. pp.229-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01200996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ateliers à céramique grise de Castelnau-Le-Lez près Montpellier (VIIIe-XIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Carme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Antalya, Turquie</w:t>
-[...175 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, AIECM3, Oct 2015, Antalya, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03464684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -5735,168 +5735,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01930298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Montpellier, un atelier de potiers-faïenciers, entre Moyen Age et époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ginouvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IX congresso Internazionale sulla Ceramica Medievale nel Mediterraneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Venise, Italie. pp.51-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00815212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les productions médiévales de Rirha (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Coll Conessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Callegarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kbiri Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdalah Fili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atti del IX congresso internazionale sulla ceramica medievale nel Mediterraneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Venise, Italie. pp.258-269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00908193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une possible &amp;quot;filiation&amp;quot; vers le four de faïencier moderne occidental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Maniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Molina Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Vila Gorgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vidal Ferrús</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX Congreso Internazionale sulla ceramica medievale nel Mediterraneo.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Venise, Italie. p. 15-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00908224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur les ateliers de potiers médiévaux de Saint-Gilles (Gard, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carme Rémi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5912,303 +6158,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX congresso internazionale sulla ceramica medievale nel Mediterraneo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Venise, Italie. pp.313-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00839290v1</w:t>
-              </w:r>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">halshs-00908193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitrification and craft fire in occidental Mediterranean</w:t>
               </w:r>
@@ -6283,50 +6283,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00971806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Filiation possible du four à table de la Chine à l'Europe via la Tunisie et l'Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XLII Convegno Internazionale della Ceramica,Savona, 29-30 maggio 2009. Fornaci : Tecnologia e produzione della ceramica in età medievale e moderna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Albissola, Italie. pp.87-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00499411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Productions de matériaux de construction et ressources naturelles en Tunisie actuelle : premiers résultats d'enquêtes ethnoarchéologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6361,73 +6430,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ressources naturelles au Maghreb durant l'Antiquité et le Moyen Age : exploitation, gestion et usages. Ve colloque international de l'Unité de Recherche Peuplement et Mise en valeur en Tunisie à travers l'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00562676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marché de la céramique entre Moyen Age et époque Moderne, en Provence et Languedoc, du renversement des flux à la guerre économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6449,202 +6518,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des rivages méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Arles, France. p. 281-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00843909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparition et développement de la faïence à Montpellier, du Moyen Âge à l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ginouvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7282,51 +7282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">127e Congrès national des sociétés historiques et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Nancy, France. pp.272-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7351,64 +7351,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archeomagnetic results from Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Gomez Paccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7476,64 +7476,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archeomagnetic reference curves for the Iberian Peninsula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Gomez Paccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8585,64 +8585,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helder Chilra-Abraços</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Manuel Diogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actas das 2.as jornadas de cerâmica medieval e pós-medieval : métodos e resultados para o seu estudo (Tondela, 22 a 25 de Março de 1995)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1995, Tondela, Portugal. pp.419-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8743,165 +8743,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01624963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les fours pour la préparation des glaçures dans le monde méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Céramique médiévale en Méditerranée : actes du VIe Congrès de l'AIECM2, Aix-en-Provence (13-18 novembre 1995)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIECM2, Nov 1995, Aix-en-Provence, France. pp.513-522</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01624844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Datations de laboratoire : apports et limites du radiocarbone et de l'archéomagnétisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Vida medieval als dos vessants del Pirineu : comunitats pageses, structures d'habitat, cultura material, el registre de dades arqueologicactes del 4t curs d'arqueologia d'Andorra 1994, del 26 al 29 setembre de 1994</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, Andorre, Andorre. pp.127-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01624949v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01624844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Ateliers de potiers de Marseille Sainte-Barbe au XIIIe siècle : Premiers résultats</w:t>
               </w:r>
@@ -9008,64 +9008,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helder Chilra-Abraços</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Manuel Diogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1as Jornadas de Cerâmica Medieval e Pós-Medieval : métodos e resultados para o seu estudoTondela 28 a 31 de Outubro de 1992</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1992, Tondela, Portugal. pp.189-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9116,51 +9116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1as Jornadas de Cerâmica Medieval e Pós-Medieval : métodos e resultados para o seu estudoTondela 28 a 31 de Outubro de 1992</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1992, Tondela, Portugal. pp.263-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9414,51 +9414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 5ème colloque sur la céramique médiévale en Méditeranée occidentale : Rabat, 11-17 Novembre 1991</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIECM2, Nov 1991, Rabat, Maroc. pp.49-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10232,165 +10232,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01372668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Production de la céramique commune grise du haut moyen-âge en Uzège et Bas-Rhône : état de la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ceramica medievale nel mediterraneo occidentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1984, Siena-Faenza, Italie. pp.235-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01377706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apport ethnographique et essai d'interprétation des structures de l'atelier de potiers du XIIe siècle de Saint-Victor-des-Oules (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Segundo coloquio internacional de cerámica medieval en el Mediterráneo occidental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1981, Tolède, Espagne. pp.49-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01377725v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01377706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figurines humaines et animalières de terre cuite du XIVe siècle des fouilles du Petit Palais à Avignon</w:t>
               </w:r>
@@ -10654,51 +10654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mantenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10828,50 +10828,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00505608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Petits carrés d'histoire : pavements et revêtements muraux dans le midi méditerranéen au Moyen Age ; Castello di Spezzano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vingtain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01816609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marseille, les ateliers de potiers du XIIIe s. et le quartier Sainte-Barbe, Ve-XVIIe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10899,609 +11013,495 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de la Maison des Sciences de l'Homme, 391 p., 1997, Documents d'Archéologie Française, n° 65, 978-2-7351-0621-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00496851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Petits carrés d'histoire : pavements et revêtements muraux dans le midi méditerranéen au Moyen Age ; Castello di Spezzano</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petits carrés d'histoire : pavements et revêtements muraux dans le midi méditerranéen du Moyen âge à l'époque moderne : Palais des Papes, Avignon, 20 octobre 1995-14 janvier 1996</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RMG Palais des Papes, pp.160, 1995, 2-906647-15-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01397170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Église et son environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fixot</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">1997</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FIXOT, Michel; VALLAURI, Lucy. Laboratoire d'Archéologie médiévale méditerranéenne, pp.119, 1989, 2908264005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Petits carrés d'histoire : pavements et revêtements muraux dans le midi méditerranéen du Moyen âge à l'époque moderne : Palais des Papes, Avignon, 20 octobre 1995-14 janvier 1996</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01402262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Ateliers médiévaux de poterie grise en Uzège et dans le Bas-Rhône : Premières recherches de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de la Maison des Sciences de l'Homme, 7, 148 p., 1986, Documents d'Archéologie Française, 2-7351-0186-x</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00837554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potiers et poteries du pays de Dieulefit du moyen-âge à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">RMG Palais des Papes, pp.160, 1995, 2-906647-15-2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thiriot (J.). Patrimoine potier éd., pp.28, 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01372677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La terre-cuite en Uzège : un artisanat ancien : catalogue de l'exposition de Saint-Quentin-la-Poterie (Gard) 13 au 21 juillet 1985, Dieulefit (Drôme) août 1985, Arles (B.d.R.) octobre 1985</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...64 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...179 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thiriot (J.). [éditeur inconnu], 48 p., 1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12071,51 +12071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production locale de formes à sucre pour l'industrie sucrière de la Martinique, l'exemple de la poterie Dalençon au Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12312,64 +12312,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparition et développement de la faïence à Montpellier, du Moyen Âge à l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ginouvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12633,576 +12633,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00972033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Boissier au Pila-Saint-Gély. L’atelier et les fours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ginouvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Editoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.253-263, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les vestiges de la Manufacture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, Terre de faïences. Potiers et faïenciers entre Moyen Age et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.417-425, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00972005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atelier de Gervais puis de Pierre Favier. L’archéologie de l’atelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ginouvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.176-185, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01386896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atelier de François Colondres dans l’enclos du Saint-Esprit. L’atelier de François Colondres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ginouvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.253-263, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.474-478, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atelier Favier après les Favier. Un atelier en grotte à la rue du Prix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ginouvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.474-478, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.446-448, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atelier de Gervais puis de Pierre Favier. Les apprentis de Pierre Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ginouvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VAYSSETTES, Jean-Louis; VALLAURI, Lucy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier, terre de faïences : Potiers et faïenciers entre Moyen Âge et XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.446-448, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
-[...110 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.174-176, 2012, Archéologie de Montpellier Agglomération, 3, 978-88-366-2264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01387104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -13526,51 +13526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Rosen; Thierry Crépin Leblond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image du pouvoir. Pavements de faïence en France du XIIIe au XVIIIe s.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RMN, pp.16-33, 2000, 2 7118 4047 6</w:t>
@@ -13679,191 +13679,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01624961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il Petit Palais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gesto e colori : Prologuo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alonso I.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petits carrés d'histoire : pavements et revêtements muraux dans le midi méditerranéen au Moyen Age ; Castello di Spezzano, [Fiorano Modenese, 6 settembre-5 ottobre 1997] ; .. ristampa parziale del catalogo della mostra "Petits carrés d'histoire : pavements et revêtements muraux dans le midi méditerranéen du Moyen Age à l'époque moderne" presentata al Palazzo dei Papi di Avignone dal 20 ottobre 1995 al 14 gennaio 1996</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Castello di Spezzano, pp.82-84, 1997</w:t>
+              <w:t xml:space="preserve">, Castello di Spezzano, pp.13-17, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01624956v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">halshs-01624958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il Petit Palais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alonso I.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petits carrés d'histoire : pavements et revêtements muraux dans le midi méditerranéen au Moyen Age ; Castello di Spezzano, [Fiorano Modenese, 6 settembre-5 ottobre 1997] ; .. ristampa parziale del catalogo della mostra "Petits carrés d'histoire : pavements et revêtements muraux dans le midi méditerranéen du Moyen Age à l'époque moderne" presentata al Palazzo dei Papi di Avignone dal 20 ottobre 1995 al 14 gennaio 1996</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Castello di Spezzano, pp.13-17, 1997</w:t>
+              <w:t xml:space="preserve">, Castello di Spezzano, pp.82-84, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01624958v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01624956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lo Studium rivisitato</w:t>
               </w:r>
@@ -14115,778 +14115,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01410076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faïences du Petit-Palais en Avignon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ateliers de potiers de Saint-Blaise-de-Bauzon à Bollène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1500 ans de céramique en Vaucluse : ateliers et productions de poteries du Ve siècle au début du XXe siècle : [exposition, La Tour-d'Aigues, Musée des faïences du Château de La Tour-d'Aigues, 24 septembre 1995-28 janvier 1996]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Conseil général de Vaucluse; Musée des faïences du Château de La Tour-d'Aigues, pp.57-60, 1996, 2-9504910-2-2</w:t>
+              <w:t xml:space="preserve">, Conseil général de Vaucluse; Musée des faïences du Château de La Tour-d'Aigues, pp.41-44, 1996, 2-9504910-2-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01410092v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Ateliers de potiers de Saint-Blaise-de-Bauzon à Bollène</w:t>
+                <w:t xml:space="preserve">halshs-01410099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ateliers de potiers du haut Moyen Age à Bollène : Jonqueirolle et Noyères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1500 ans de céramique en Vaucluse : ateliers et productions de poteries du Ve siècle au début du XXe siècle : [exposition, La Tour-d'Aigues, Musée des faïences du Château de La Tour-d'Aigues, 24 septembre 1995-28 janvier 1996]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Conseil général de Vaucluse; Musée des faïences du Château de La Tour-d'Aigues, pp.41-44, 1996, 2-9504910-2-2</w:t>
+              <w:t xml:space="preserve">, Conseil général de Vaucluse; Musée des faïences du Château de La Tour-d'Aigues, pp.22-25, 1996, 2-9504910-2-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01410104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïences du Petit-Palais en Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1500 ans de céramique en Vaucluse : ateliers et productions de poteries du Ve siècle au début du XXe siècle : [exposition, La Tour-d'Aigues, Musée des faïences du Château de La Tour-d'Aigues, 24 septembre 1995-28 janvier 1996]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Conseil général de Vaucluse; Musée des faïences du Château de La Tour-d'Aigues, pp.22-25, 1996, 2-9504910-2-2</w:t>
+              <w:t xml:space="preserve">, Conseil général de Vaucluse; Musée des faïences du Château de La Tour-d'Aigues, pp.57-60, 1996, 2-9504910-2-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01410104v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01410092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Provenances, laboratoire et archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Picon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Vert et le brun. De Kairouan à Avignon, céramiques du Xe au XVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. de la réunion des musées nationaux, pp.51-55, 1995, 2-7118-3215-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01507065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marseille, le burgus oleriorum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Marchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Vert et le brun. De Kairouan à Avignon, céramiques du Xe au XVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. de la réunion des musées nationaux, pp.34-39, 1995, 2-7118-3215-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Techniques, évolutions et mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Picon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Vert et le brun. De Kairouan à Avignon, céramiques du Xe au XVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. de la réunion des musées nationaux, pp.40-50, 1995, 2-7118-3215-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01507048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le studium revisité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petits carrés d'histoire : pavements et revêtements muraux dans le midi méditerranéen du Moyen âge à l'époque moderne : Palais des Papes, Avignon, 20 octobre 1995-14 janvier 1996</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMG Palais des Papes, pp.61-71, 1995, 2-906647-15-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ateliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Vert et le brun. De Kairouan à Avignon, céramiques du Xe au XVe siècle. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01828817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Petit Palais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alonso I.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petits carrés d'histoire : pavements et revêtements muraux dans le midi méditerranéen du Moyen âge à l'époque moderne : Palais des Papes, Avignon, 20 octobre 1995-14 janvier 1996</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RMG Palais des Papes, pp.82-84, 1995, 2-906647-15-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01621397v1</w:t>
-              </w:r>
-[...378 lines deleted...]
-                <w:t xml:space="preserve">halshs-01621389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramiques fines et orientales</w:t>
               </w:r>
@@ -16369,51 +16369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pointe Petite Poterie, fouille de la poterie Dalençon, Île de la Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16474,90 +16474,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poterie Fidelin de Grande Baie à Terre-de-Bas (97)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Stouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16714,77 +16714,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du bâti à la poterie Fidelin de Terre-de-Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17091,51 +17091,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A064E6DA"/>
+    <w:nsid w:val="A195C339"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17322,51 +17322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-thiriot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1284-0934" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067262023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/26101809" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000082089600" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Abra&#231;os" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggiori" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427148v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denizeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425266v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Codou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118075v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Garnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.8196" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972036v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00700830v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Gomez Paccard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Mcintosh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Beamud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Pavon-Carrasco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05335.x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297512v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baralis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilica Lungu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krastina Panayotova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blanco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Bony" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dha.2012.3447" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816824v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972011v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Coll Conessa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalah Fili" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Ichkhakh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Gomez-Paccard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005582" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117397v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Catanzariti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.C. Ruiz-Martinez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mcintosh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Nunez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03020.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117351v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jimenez-Castillo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2006.03.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J249PXLQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499595v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499551v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jim&#233;nez Castillo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Navarro Palaz&#243;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624980v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507092v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelletier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mignon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621832v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522789v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leenhardt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-I&#241;aki Padilla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Vila" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522778v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Marchesi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621807v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620786v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400141v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Chilra-Abra&#231;os" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manuel Diogo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522774v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400128v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400131v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405824v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400060v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle D&#233;mians d'Archimbaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399261v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907856v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372591v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372584v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370934v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370896v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370858v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880323v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880330v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Thellier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337386v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sound&#232;s Gragueb Chatti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463342v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bosch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478117v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Ch&#233;haibi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme R&#233;mi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394172v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394182v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394200v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464717v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200996v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464684v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carme" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rammah" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394198v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01054762v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930298v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908224v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Maniez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Molina Exp&#243;sito" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Vila Gorg&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vidal Ferr&#250;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839290v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815212v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vayssettes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908193v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jullien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971806v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562676v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843909v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499411v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539452v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508274v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Herv&#225;s-Herrera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Retuerce Velasco" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508271v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Diop" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Manuel Diogo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Daniel Cafe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499655v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579960v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508282v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499653v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508696v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lecomte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266829v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Osete" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266845v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508278v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838151v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625206v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403367v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499442v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405363v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405380v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Herv&#225;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405376v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mu&#241;oz Lopez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624974v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colardelle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624978v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Picon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624977v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Evin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mestres" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624962v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624963v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624949v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624844v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621207v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621436v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621415v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621243v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507037v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621236v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396686v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amigues" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621197v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522766v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405881v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400121v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400096v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400112v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405857v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401031v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372668v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gagni&#232;re" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377725v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377706v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377726v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372641v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835304v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698031v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mantenant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505608v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496851v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816609v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vingtain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397170v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402262v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fixot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aliquot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837554v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372677v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372608v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370924v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eissautier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mme Lassalle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370907v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Golvin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Zakariya" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377546v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Esquieu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370883v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474899v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vekam.ku.edu.tr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981470v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667979v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478095v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415401v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015207v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Nin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972033v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-gallimard.com/livre/9782070142132-quand-les-archeologues-redecouvrent-marseille-marc-bouiron-philippe-mellinand/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972005v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386896v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386901v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silvanaeditoriale.it/catalogo/prodotto.asp?id=3530" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386894v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386898v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387104v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508741v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526414v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Michel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517403v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548130v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624961v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soustiel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624956v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso I." TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624958v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624960v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383314v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01410076v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blaison" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonhoure" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01410092v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Alonso" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01410099v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01410104v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828817v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621397v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507065v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621382v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507048v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621389v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621221v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621219v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01410185v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01410160v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01410179v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592057v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400074v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405904v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464828v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464815v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405125v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377734v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;nard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377728v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377744v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377698v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377695v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377755v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372572v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grava" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370888v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164043v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661564v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735406v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leriche" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hayo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al-Abdallah" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Al-Ejji" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al Heib" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461929v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824593v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01414571v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-thiriot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1284-0934" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067262023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/26101809" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000082089600" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Abra&#231;os" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggiori" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478790v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denizeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478793v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425266v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Codou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118075v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118074v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Garnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.8196" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972036v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816824v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laharie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00700830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Gomez Paccard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Mcintosh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Beamud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Pavon-Carrasco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05335.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baralis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilica Lungu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krastina Panayotova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blanco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Bony" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dha.2012.3447" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972011v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Coll Conessa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalah Fili" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Ichkhakh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Gomez-Paccard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005582" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117397v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Catanzariti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.C. Ruiz-Martinez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mcintosh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Nunez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03020.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117351v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jimenez-Castillo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2006.03.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J249PXLQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499595v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499551v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jim&#233;nez Castillo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Navarro Palaz&#243;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624980v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507092v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelletier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mignon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621832v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522789v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leenhardt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-I&#241;aki Padilla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Vila" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522778v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Marchesi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400141v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Chilra-Abra&#231;os" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manuel Diogo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522774v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621807v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620786v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400131v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405824v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400060v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle D&#233;mians d'Archimbaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399261v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907856v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372591v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372584v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370934v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370896v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370858v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880323v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880330v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Thellier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337386v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sound&#232;s Gragueb Chatti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463342v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bosch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478117v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Ch&#233;haibi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme R&#233;mi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394172v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464717v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394182v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394200v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01200996v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464684v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carme" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rammah" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394198v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01054762v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930298v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815212v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vayssettes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908193v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jullien" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908224v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Maniez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Molina Exp&#243;sito" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Vila Gorg&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vidal Ferr&#250;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839290v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971806v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499411v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562676v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843909v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539452v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508274v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Herv&#225;s-Herrera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Retuerce Velasco" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508271v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Diop" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Manuel Diogo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Daniel Cafe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499655v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579960v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508282v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499653v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508696v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lecomte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266829v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Osete" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266845v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508278v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838151v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625206v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403367v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499442v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405363v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405380v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Herv&#225;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405376v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mu&#241;oz Lopez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624974v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colardelle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624978v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Picon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624977v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Evin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mestres" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624962v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624963v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624844v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624949v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621207v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621436v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621415v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621243v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507037v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621236v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396686v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amigues" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621197v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522766v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405881v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400121v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400096v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400112v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405857v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401031v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372668v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gagni&#232;re" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377706v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377725v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377726v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372641v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835304v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698031v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mantenant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505608v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816609v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vingtain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496851v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397170v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402262v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fixot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aliquot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837554v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372677v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372608v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370924v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eissautier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mme Lassalle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370907v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Golvin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Zakariya" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377546v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Esquieu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370883v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474899v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vekam.ku.edu.tr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981470v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667979v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478095v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415401v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015207v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Nin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972033v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-gallimard.com/livre/9782070142132-quand-les-archeologues-redecouvrent-marseille-marc-bouiron-philippe-mellinand/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386901v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silvanaeditoriale.it/catalogo/prodotto.asp?id=3530" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972005v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386896v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386894v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386898v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387104v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508741v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526414v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Michel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517403v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548130v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624961v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soustiel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624958v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624956v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso I." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624960v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383314v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01410076v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blaison" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonhoure" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01410099v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01410104v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01410092v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Alonso" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507065v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621382v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507048v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621389v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01828817v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621397v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621221v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621219v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01410185v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01410160v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01410179v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592057v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400074v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405904v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464828v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464815v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405125v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377734v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;nard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377728v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377744v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377698v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377695v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377755v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372572v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grava" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370888v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164043v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661564v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735406v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leriche" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hayo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al-Abdallah" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Al-Ejji" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al Heib" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461929v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824593v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01414571v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>