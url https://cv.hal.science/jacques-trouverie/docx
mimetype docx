--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -100,364 +100,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Brassica napus water soluble chlorophyll binding protein (WSCP1) delays chlorophyll degradation and inhibits serine proteases during dark-induced leaf senescence in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">V‐ATPases and amino acid catabolism are strongly disturbed in the roots of autophagy mutants in Arabidopsis, impacting water use efficiency and tricarboxylic acid metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Nexer</w:t>
+                <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Girondé</w:t>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Masclaux‐daubresse</w:t>
+                <w:t xml:space="preserve">Anne Marmagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Marmagne</w:t>
+                <w:t xml:space="preserve">Fabien Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 262, </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 123, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00425-025-04754-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.70359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242576v1</w:t>
+                <w:t xml:space="preserve">hal-05242577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V‐ATPases and amino acid catabolism are strongly disturbed in the roots of autophagy mutants in Arabidopsis, impacting water use efficiency and tricarboxylic acid metabolism</w:t>
+                <w:t xml:space="preserve">A Brassica napus water soluble chlorophyll binding protein (WSCP1) delays chlorophyll degradation and inhibits serine proteases during dark-induced leaf senescence in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Trouverie</w:t>
+                <w:t xml:space="preserve">Elise Nexer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Bernay</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Alexandra Girondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Masclaux‐daubresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marmagne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 123, </w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 262, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.70359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00425-025-04754-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242577v1</w:t>
+                <w:t xml:space="preserve">hal-05242576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack or excess of autophagy leads to premature leaf senescence probably owing to unbalanced nutrient management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marmagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -815,51 +815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Kopriva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 76 (8), pp.2278-2296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -919,77 +919,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Masclaux-Daubresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marmagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Marmagne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -1200,51 +1200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1572,51 +1572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root Silicon Treatment Modulates the Shoot Transcriptome in Brassica napus L. and in Particular Upregulates Genes Related to Ribosomes and Photosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cylia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1879,51 +1879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianpiero Vigani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 70 (16), pp.4183-4196. </w:t>
@@ -2108,51 +2108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon supply affects the root transcriptome of Brassica napus L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cylia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2510,51 +2510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed yield components and seed quality of oilseed rape are impacted by sulfur fertilization and its interactions with nitrogen fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2625,541 +2625,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of genetic and environment on the polar fraction metabolome of commercial Brassica napus seeds: a multisite study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Role for SAG12 Cysteine Protease in Roots of Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Masclaux-Daubresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marmagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Bennouna</w:t>
+                <w:t xml:space="preserve">Marianne Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Svilar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J-C Avice</w:t>
+                <w:t xml:space="preserve">Philippe Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Science Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186074v1</w:t>
+                <w:t xml:space="preserve">hal-02184364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Role for SAG12 Cysteine Protease in Roots of Arabidopsis thaliana</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Marmagne</w:t>
+                <w:t xml:space="preserve">Effect of genetic and environment on the polar fraction metabolome of commercial Brassica napus seeds: a multisite study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Bennouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Azzopardi</w:t>
+                <w:t xml:space="preserve">L Svilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Laine</w:t>
+                <w:t xml:space="preserve">C Pontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Trouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Seed Science Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184364v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SuMoToRI model simulations for optimizing sulphur fertilization in oilseed rape in the context of increased spring temperatures</w:t>
+                <w:t xml:space="preserve">Metabolic profiling and functional metabolomics of senescence and stress response in plants: a case study in the Brassicaceae species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Poisson</w:t>
+                <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mollier</w:t>
+                <w:t xml:space="preserve">Sylvain Duchaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Trouverie</w:t>
+                <w:t xml:space="preserve">B Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Avice</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S Berardocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FEBS Open Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.27-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184356v1</w:t>
+                <w:t xml:space="preserve">hal-02186068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic profiling and functional metabolomics of senescence and stress response in plants: a case study in the Brassicaceae species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SuMoToRI model simulations for optimizing sulphur fertilization in oilseed rape in the context of increased spring temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bouchereau</w:t>
+                <w:t xml:space="preserve">J. Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Duchaumet</w:t>
+                <w:t xml:space="preserve">J. Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Albert</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Open Bio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97, pp.28-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2018.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186068v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAG12, a Major Cysteine Protease Involved in Nitrogen Allocation during Senescence for Seed Production in Arabidopsis thaliana</w:t>
               </w:r>
@@ -3184,51 +3184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cï¿½line Masclaux-Daubresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marmagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3318,51 +3318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3413,419 +3413,419 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SuMoToRI model simulations for optimizing sulphur fertilization in oilseed rape in the context of increased spring temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97, pp.28-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2018.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Proteolytic Mechanisms during Leaf Senescence of Four Genotypes of Winter Oilseed Rape Highlighted Relevant Physiological and Molecular Traits for NRE Improvement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutrient deficiencies modify the ionomic composition of plant tissues: a focus on cross-talk between molybdenum and other nutrients in Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Gironde</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sylvain Diquelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Bouchereau</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants5010001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (19), pp.5631-5641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erw322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183519v1</w:t>
+                <w:t xml:space="preserve">hal-01493884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient deficiencies modify the ionomic composition of plant tissues: a focus on cross-talk between molybdenum and other nutrients in Brassica napus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Maillard</w:t>
+                <w:t xml:space="preserve">A Comparative Study of Proteolytic Mechanisms during Leaf Senescence of Four Genotypes of Winter Oilseed Rape Highlighted Relevant Physiological and Molecular Traits for NRE Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Billard</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 67 (19), pp.5631-5641. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (1), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erw322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants5010001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493884v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Stress during Seed Filling Interferes with Sulfur Restriction on Grain Composition and Seed Germination in Oilseed Rape (Brassica napus L.)</w:t>
               </w:r>
@@ -3939,364 +3939,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A profiling approach of the natural variability of foliar N remobilization at the rosette stage gives clues to understand the limiting processes involved in the low N use efficiency of winter oilseed rape</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Suppression of Dwarf and irregular xylem Phenotypes Generates Low-Acetylated Biomass Lines in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bensussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloise Ducamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Bouchereau</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erv031⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 168 (2), pp.452-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.15.00122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455972v1</w:t>
+                <w:t xml:space="preserve">hal-01204187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of Dwarf and irregular xylem Phenotypes Generates Low-Acetylated Biomass Lines in Arabidopsis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A profiling approach of the natural variability of foliar N remobilization at the rosette stage gives clues to understand the limiting processes involved in the low N use efficiency of winter oilseed rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Poret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gineau</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 168 (2), pp.452-463. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (9), pp.2461-2473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.15.00122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erv031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204187v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contrasting N management of two oilseed rape genotypes reveals the mechanisms of proteolysis associated with leaf N remobilization and the respective contributions of leaves and stems to N storage and remobilization during seed filling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Girondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4481,77 +4481,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of sulfate restriction on seed yield and quality of winter oilseed rape depends on the ability to remobilize sulfate from vegetative tissues to reproductive organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Girondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dubousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4739,302 +4739,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light Restriction Delays Leaf Senescence in Winter Oilseed Rape (Brassica napus L.)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
+                <w:t xml:space="preserve">A specific method of (34) S labelling provides evidence that sulphate assimilation occurs in developing seeds and pod walls of Brassica napus L. subjected to ample or limited S nutrition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe d'Hooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Growth Regulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (24), pp.2737-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.6738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00344-013-9317-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645814v1</w:t>
+                <w:t xml:space="preserve">hal-00906366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specific method of (34) S labelling provides evidence that sulphate assimilation occurs in developing seeds and pod walls of Brassica napus L. subjected to ample or limited S nutrition.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Light Restriction Delays Leaf Senescence in Winter Oilseed Rape (Brassica napus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Beauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 27 (24), pp.2737-44. </w:t>
+              <w:t xml:space="preserve">Journal of Plant Growth Regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (3), pp.506 - 518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.6738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00344-013-9317-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906366v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulphur limitation provokes physiological and leaf proteome changes in oilseed rape that lead to perturbation of sulphur, carbon and oxidative metabolisms.</w:t>
               </w:r>
@@ -5046,51 +5046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe d'Hooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Escamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5137,51 +5137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESKIMO1 disruption in Arabidopsis alters vascular tissue and impairs water transport.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Fortabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5673,51 +5673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of vacuolar invertase by abscisic acid or glucose in leaves and roots from maize plantlets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chateau-Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5886,51 +5886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6011,51 +6011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6136,51 +6136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6369,51 +6369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Goudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6526,51 +6526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6956,51 +6956,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence James" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nexer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Girond&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masclaux&#8208;daubresse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-025-04754-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242577v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70359" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05104668v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fr&#233;mont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf050" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05076488v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Jing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70287" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Caherec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art15" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04919240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#8217;hooghe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Kopriva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791240v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae417/7816147" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien D&#8217;oria" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pluchon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pateyron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020781" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04918671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe La&#238;n&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coquerel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11121606" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177114v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien d'Oria" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galat&#233;a Courbet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.402" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180509v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111679" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150377v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cylia Haddad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-020-00710-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270632v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184358v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Vigani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz214" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02353498v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Akmouche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ch&#232;neby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03284-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184363v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Caius" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03120-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624174v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawed Bennouna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rosique" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubica Svilar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Pontet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258519000138" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184359v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Picot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8010012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poisson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Pontet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00458" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186074v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bennouna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Svilar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pontet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Avice" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184364v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01998" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184356v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poisson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trouverie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avice" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunel-Muguet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.05.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186068v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duchaumet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berardocco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108105v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#239;&#191;&#189;line Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcy125" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184355v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kauffmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204376" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649545v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Avice" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183519v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gironde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants5010001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493884v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Billard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw322" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631018v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Hooghe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Hwan Kim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.01236" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455972v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv031" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204187v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bensussan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lefebvre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloise Ducamp" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00122" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392652v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0437-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210014v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bataill&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00213" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631668v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dubousset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00695" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630627v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.034215" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645814v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beauclair" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-013-9317-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0E9C0644A3C68AE2CA45EA42D209765788ACA6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906366v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6738" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WX578C92-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829081v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Escamez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-23" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593947v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fortabat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;se Ducamp" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M North" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016645" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818423v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gerentes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.176818" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647863v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Virlouvet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Corti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661617v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Quashie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Seoane Redondo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vallery-Radot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-125" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675724v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chateau-Joubert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Th&#233;venot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Jacquemot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Prioul" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-004-1289-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-30467NPR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787536v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kauffmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734208v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734207v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739410v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747535v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Goudier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735681v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801497v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Santoni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_20" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence James" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70359" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nexer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Girond&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masclaux&#8208;daubresse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-025-04754-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05104668v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fr&#233;mont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf050" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05076488v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Jing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70287" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Caherec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art15" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04919240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#8217;hooghe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Kopriva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791240v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae417/7816147" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien D&#8217;oria" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pluchon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pateyron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020781" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04918671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe La&#238;n&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coquerel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11121606" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177114v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien d'Oria" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galat&#233;a Courbet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.402" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180509v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111679" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150377v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cylia Haddad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-020-00710-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270632v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184358v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Vigani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz214" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02353498v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Akmouche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ch&#232;neby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03284-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184363v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Caius" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03120-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624174v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawed Bennouna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rosique" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubica Svilar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Pontet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258519000138" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184359v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Picot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8010012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poisson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Pontet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00458" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184364v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01998" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186074v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bennouna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Svilar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pontet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Avice" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186068v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duchaumet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berardocco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184356v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trouverie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avice" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunel-Muguet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.05.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108105v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#239;&#191;&#189;line Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcy125" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184355v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kauffmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204376" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649545v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Avice" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493884v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Billard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw322" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183519v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gironde" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants5010001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631018v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Hooghe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Hwan Kim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.01236" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204187v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bensussan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lefebvre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloise Ducamp" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00122" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455972v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv031" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392652v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0437-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210014v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bataill&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00213" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631668v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dubousset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00695" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630627v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.034215" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906366v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6738" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WX578C92-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645814v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beauclair" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-013-9317-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0E9C0644A3C68AE2CA45EA42D209765788ACA6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829081v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Escamez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-23" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593947v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fortabat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;se Ducamp" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M North" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016645" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818423v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gerentes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.176818" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647863v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Virlouvet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Corti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661617v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Quashie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Seoane Redondo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vallery-Radot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-125" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675724v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chateau-Joubert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Th&#233;venot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Jacquemot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Prioul" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-004-1289-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-30467NPR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787536v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kauffmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734208v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734207v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739410v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747535v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Goudier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735681v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801497v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Santoni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_20" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>