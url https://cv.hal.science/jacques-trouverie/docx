--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1021,291 +1021,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic, Metabolomic and Ionomic Analyses Reveal Early Modulation of Leaf Mineral Content in Brassica napus under Mild or Severe Drought</w:t>
+                <w:t xml:space="preserve">Assessing the Effect of Silicon Supply on Root Sulfur Uptake in S-Fed and S-Deprived Brassica napus L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien D’oria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lun Jing</w:t>
+                <w:t xml:space="preserve">Philippe Laîné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raphaël Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Trouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23020781⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (12), pp.1606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants11121606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177116v1</w:t>
+                <w:t xml:space="preserve">hal-04918671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Effect of Silicon Supply on Root Sulfur Uptake in S-Fed and S-Deprived Brassica napus L.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic, Metabolomic and Ionomic Analyses Reveal Early Modulation of Leaf Mineral Content in Brassica napus under Mild or Severe Drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien D’oria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lun Jing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Laîné</w:t>
+                <w:t xml:space="preserve">Sylvain Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Coquerel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Pateyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (12), pp.1606. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (2), pp.781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants11121606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23020781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918671v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought specifically downregulates mineral nutrition: Plant ionomic content and associated gene expression</w:t>
               </w:r>
@@ -1343,51 +1343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lun Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Direct</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (8), pp.e402. </w:t>
@@ -1438,90 +1438,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Omics Analysis of Brassica napus Roots Subjected to Six Individual Macronutrient Deprivations Reveals Deficiency-Specific Genes and Metabolomic Profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galatéa Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien D’oria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lun Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (21), pp.11679. </w:t>
@@ -1598,51 +1598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cylia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2121,51 +2121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cylia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2884,282 +2884,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic profiling and functional metabolomics of senescence and stress response in plants: a case study in the Brassicaceae species</w:t>
+                <w:t xml:space="preserve">SuMoToRI model simulations for optimizing sulphur fertilization in oilseed rape in the context of increased spring temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bouchereau</w:t>
+                <w:t xml:space="preserve">E. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Duchaumet</w:t>
+                <w:t xml:space="preserve">A. Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Albert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J-C Avice</w:t>
+                <w:t xml:space="preserve">J. Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Berardocco</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Open Bio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97, pp.28-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2018.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186068v1</w:t>
+                <w:t xml:space="preserve">hal-02184356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SuMoToRI model simulations for optimizing sulphur fertilization in oilseed rape in the context of increased spring temperatures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic profiling and functional metabolomics of senescence and stress response in plants: a case study in the Brassicaceae species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Trouverie</w:t>
+                <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Avice</w:t>
+                <w:t xml:space="preserve">Sylvain Duchaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Brunel-Muguet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Berardocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FEBS Open Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.27-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184356v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAG12, a Major Cysteine Protease Involved in Nitrogen Allocation during Senescence for Seed Production in Arabidopsis thaliana</w:t>
               </w:r>
@@ -3413,419 +3413,419 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SuMoToRI model simulations for optimizing sulphur fertilization in oilseed rape in the context of increased spring temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97, pp.28-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2018.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient deficiencies modify the ionomic composition of plant tissues: a focus on cross-talk between molybdenum and other nutrients in Brassica napus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Maillard</w:t>
+                <w:t xml:space="preserve">A Comparative Study of Proteolytic Mechanisms during Leaf Senescence of Four Genotypes of Winter Oilseed Rape Highlighted Relevant Physiological and Molecular Traits for NRE Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Billard</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erw322⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants5010001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493884v1</w:t>
+                <w:t xml:space="preserve">hal-02183519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Proteolytic Mechanisms during Leaf Senescence of Four Genotypes of Winter Oilseed Rape Highlighted Relevant Physiological and Molecular Traits for NRE Improvement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutrient deficiencies modify the ionomic composition of plant tissues: a focus on cross-talk between molybdenum and other nutrients in Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Diquelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Trouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Gironde</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain Bouchereau</w:t>
+                <w:t xml:space="preserve">Vincent Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5 (1), pp.1. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (19), pp.5631-5641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants5010001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erw322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183519v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Stress during Seed Filling Interferes with Sulfur Restriction on Grain Composition and Seed Germination in Oilseed Rape (Brassica napus L.)</w:t>
               </w:r>
@@ -4079,51 +4079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A profiling approach of the natural variability of foliar N remobilization at the rosette stage gives clues to understand the limiting processes involved in the low N use efficiency of winter oilseed rape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gironde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4131,51 +4131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66 (9), pp.2461-2473. </w:t>
@@ -4252,51 +4252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6956,51 +6956,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence James" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70359" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nexer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Girond&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masclaux&#8208;daubresse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-025-04754-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05104668v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fr&#233;mont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf050" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05076488v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Jing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70287" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Caherec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art15" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04919240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#8217;hooghe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Kopriva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791240v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae417/7816147" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien D&#8217;oria" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pluchon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pateyron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020781" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04918671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe La&#238;n&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coquerel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11121606" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177114v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien d'Oria" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galat&#233;a Courbet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.402" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180509v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111679" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150377v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cylia Haddad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-020-00710-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270632v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184358v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Vigani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz214" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02353498v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Akmouche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ch&#232;neby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03284-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184363v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Caius" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03120-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624174v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawed Bennouna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rosique" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubica Svilar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Pontet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258519000138" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184359v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Picot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8010012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poisson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Pontet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00458" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184364v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01998" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186074v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bennouna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Svilar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pontet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Avice" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186068v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duchaumet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berardocco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184356v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trouverie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avice" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunel-Muguet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.05.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108105v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#239;&#191;&#189;line Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcy125" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184355v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kauffmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204376" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649545v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Avice" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493884v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Billard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw322" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183519v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gironde" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants5010001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631018v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Hooghe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Hwan Kim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.01236" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204187v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bensussan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lefebvre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloise Ducamp" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00122" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455972v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv031" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392652v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0437-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210014v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bataill&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00213" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631668v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dubousset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00695" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630627v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.034215" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906366v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6738" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WX578C92-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645814v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beauclair" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-013-9317-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0E9C0644A3C68AE2CA45EA42D209765788ACA6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829081v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Escamez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-23" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593947v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fortabat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;se Ducamp" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M North" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016645" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818423v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gerentes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.176818" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647863v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Virlouvet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Corti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661617v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Quashie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Seoane Redondo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vallery-Radot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-125" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675724v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chateau-Joubert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Th&#233;venot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Jacquemot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Prioul" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-004-1289-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-30467NPR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787536v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kauffmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734208v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734207v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739410v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747535v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Goudier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735681v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801497v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Santoni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_20" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence James" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70359" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nexer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Girond&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masclaux&#8208;daubresse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-025-04754-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05104668v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fr&#233;mont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf050" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05076488v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Jing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70287" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Caherec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art15" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04919240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#8217;hooghe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Kopriva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791240v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae417/7816147" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04918671v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe La&#238;n&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coquerel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11121606" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177116v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien D&#8217;oria" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pluchon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pateyron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020781" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177114v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien d'Oria" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galat&#233;a Courbet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.402" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180509v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111679" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150377v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cylia Haddad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-020-00710-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270632v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184358v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Vigani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz214" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02353498v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Akmouche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ch&#232;neby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03284-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184363v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Caius" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03120-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624174v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawed Bennouna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rosique" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubica Svilar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Pontet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258519000138" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184359v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Picot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8010012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poisson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Pontet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00458" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184364v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01998" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186074v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bennouna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Svilar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pontet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Avice" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184356v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poisson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trouverie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avice" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunel-Muguet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.05.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186068v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duchaumet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berardocco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108105v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#239;&#191;&#189;line Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcy125" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184355v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kauffmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204376" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649545v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Avice" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183519v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gironde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants5010001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493884v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Billard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw322" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631018v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Hooghe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Hwan Kim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.01236" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204187v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bensussan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lefebvre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloise Ducamp" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00122" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455972v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv031" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392652v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0437-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210014v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bataill&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00213" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631668v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dubousset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00695" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630627v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.034215" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906366v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6738" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WX578C92-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645814v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beauclair" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-013-9317-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0E9C0644A3C68AE2CA45EA42D209765788ACA6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829081v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Escamez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-23" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593947v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fortabat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;se Ducamp" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M North" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016645" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818423v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gerentes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.176818" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647863v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Virlouvet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Corti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661617v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Quashie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Seoane Redondo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vallery-Radot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-125" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675724v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chateau-Joubert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Th&#233;venot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Jacquemot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Prioul" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-004-1289-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-30467NPR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787536v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kauffmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734208v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734207v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739410v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747535v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Goudier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735681v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801497v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Santoni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_20" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>