--- v0 (2026-03-29)
+++ v1 (2026-05-03)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of Immune Checkpoint Inhibitor (ICI) Rechallenge in Advanced Melanoma Patients’ Responders to a First Course of ICI: A Multicenter National Retrospective Study of the French Group of Skin Cancers (Groupe de Cancérologie Cutanée, GCC)</w:t>
+                <w:t xml:space="preserve">Satisfaction of Cancer Patients Treated with Oral Anticancer Medications regarding Dispensing by Community Pharmacists: A Cross-Sectional Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlée Nardin</w:t>
+                <w:t xml:space="preserve">David Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Hennemann</w:t>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kadiatou Diallo</w:t>
+                <w:t xml:space="preserve">Juliette Desmard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Funck-Brentano</w:t>
+                <w:t xml:space="preserve">Hugo Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ève Puzenat</w:t>
+                <w:t xml:space="preserve">Carole Barillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (14), pp.3564. </w:t>
+              <w:t xml:space="preserve">European Journal of Cancer Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023, pp.1 - 9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers15143564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2023/7746349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229565v1</w:t>
+                <w:t xml:space="preserve">hal-04213488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satisfaction of Cancer Patients Treated with Oral Anticancer Medications regarding Dispensing by Community Pharmacists: A Cross-Sectional Study</w:t>
+                <w:t xml:space="preserve">Efficacy of Immune Checkpoint Inhibitor (ICI) Rechallenge in Advanced Melanoma Patients’ Responders to a First Course of ICI: A Multicenter National Retrospective Study of the French Group of Skin Cancers (Groupe de Cancérologie Cutanée, GCC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Balayssac</w:t>
+                <w:t xml:space="preserve">Charlée Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Aymeric Hennemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Desmard</w:t>
+                <w:t xml:space="preserve">Kadiatou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Viers</w:t>
+                <w:t xml:space="preserve">Elisa Funck-Brentano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Barillon</w:t>
+                <w:t xml:space="preserve">Ève Puzenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023, pp.1 - 9. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (14), pp.3564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2023/7746349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers15143564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213488v1</w:t>
+                <w:t xml:space="preserve">hal-04229565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of 99mTc-NTP 15-5 uptake on cartilage, a new proteoglycan tracer: Study protocol for a phase I trial (CARSPECT)</w:t>
               </w:r>
@@ -1585,51 +1585,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#233;e Nardin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hennemann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiatou Diallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Funck-Brentano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Puzenat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15143564" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Desmard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Viers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/7746349" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thivat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chanchou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mathieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Levesque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Billoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.993151" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646672v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouanet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auzeloux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouberton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-09495-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Joulie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel d'Incan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v102.718" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868135v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnur Ungan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Lavandier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hordonneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chauveau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02662-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868041v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Peillex" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Passemard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pham Dang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/DSS.0000000000003508" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345236v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delorme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Privat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sonnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Witkowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Akil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Quintana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my H Raymond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Benboubker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13061421" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03525310v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dousset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poizeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mansard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/PO.21.00084" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Desmard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Viers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/7746349" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229565v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#233;e Nardin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hennemann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiatou Diallo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Funck-Brentano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Puzenat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15143564" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thivat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chanchou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mathieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Levesque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Billoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.993151" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646672v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouanet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auzeloux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouberton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-09495-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Joulie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel d'Incan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/actadv.v102.718" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868135v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnur Ungan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Lavandier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hordonneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chauveau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02662-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868041v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Peillex" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Passemard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Magnin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pham Dang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/DSS.0000000000003508" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345236v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delorme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Privat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sonnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Witkowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Akil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Quintana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my H Raymond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Benboubker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13061421" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03525310v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dousset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poizeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mansard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/PO.21.00084" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>