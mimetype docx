--- v0 (2026-04-02)
+++ v1 (2026-04-29)
@@ -294,63 +294,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization and Preliminary X-ray Diffraction Study of a Putative β-glycosidase from the Oral Bacteria &amp;lt;i&amp;gt;Prevotella sp.&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Microbial β C-S Lyases: Enzymes with Multifaceted Roles in Flavor Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Muradova</w:t>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -358,369 +358,369 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alena Proskura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lirussi</w:t>
+                <w:t xml:space="preserve">Mélanie Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystallography Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69 (4), pp.507-512. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (12), pp.6412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/s1063774523601442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms25126412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737369v1</w:t>
+                <w:t xml:space="preserve">hal-04642563v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Rattus norvegicus&amp;lt;/i&amp;gt; Glutathione Transferase Omega 1 Localization in Oral Tissues and Interactions with Food Phytochemicals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystallization and Preliminary X-ray Diffraction Study of a Putative β-glycosidase from the Oral Bacteria &amp;lt;i&amp;gt;Prevotella sp.&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Muradova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentin Boichot</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Proskura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Heydel</w:t>
+                <w:t xml:space="preserve">F. Lirussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 72 (11), pp.5887-5897. </w:t>
+              <w:t xml:space="preserve">Crystallography Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (4), pp.507-512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.4c00483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/s1063774523601442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493038v1</w:t>
+                <w:t xml:space="preserve">hal-04737369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial β C-S Lyases: Enzymes with Multifaceted Roles in Flavor Generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Rattus norvegicus&amp;lt;/i&amp;gt; Glutathione Transferase Omega 1 Localization in Oral Tissues and Interactions with Food Phytochemicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+                <w:t xml:space="preserve">Franck Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alena Proskura</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Lelièvre</w:t>
+                <w:t xml:space="preserve">Jean-Marie Heydel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (12), pp.6412. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (11), pp.5887-5897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms25126412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.4c00483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642563v2</w:t>
+                <w:t xml:space="preserve">hal-04493038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -751,51 +751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile sulfur compounds oral release from aroma precursors and the emerging role of bacterial C-S lyases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -889,51 +889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -988,51 +988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the in-mouth release of aroma sulfur compounds from food precursors and the role of microbial C-S lyases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1154,51 +1154,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du microbiote oral dans la métabolisation de divers précurseurs aromatiques soufrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1356,51 +1356,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76D52F7B"/>
+    <w:nsid w:val="C06184E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jade-moreno" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-6311-6673" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514870v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boichot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chaloyard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Moreno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2026.148324" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737369v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Muradova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Proskura" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lirussi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s1063774523601442" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493038v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c00483" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642563v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25126412" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459451v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Folia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ladeira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459499v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04464859v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771730v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jade-moreno" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-6311-6673" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514870v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boichot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chaloyard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Moreno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2026.148324" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642563v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Proskura" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leli&#232;vre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25126412" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737369v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Muradova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lirussi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s1063774523601442" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493038v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c00483" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459451v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Folia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ladeira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459499v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04464859v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771730v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>