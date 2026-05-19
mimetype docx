--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -1356,51 +1356,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C06184E3"/>
+    <w:nsid w:val="5310A032"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>