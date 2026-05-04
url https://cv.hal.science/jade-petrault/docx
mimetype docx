--- v0 (2026-04-11)
+++ v1 (2026-05-04)
@@ -651,165 +651,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Romans-feuilletons et journaux d'Occitanie (1850-1940) : spécificités et enjeux d'un corpus inexploré »</w:t>
+                <w:t xml:space="preserve">Gustave Téraube, un élu local en quête de notoriété médiatique et littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Pétrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Numapresse : Thèses en cours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Julien Schuh, Apr 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Écrire en petit, jouer en mineur. Marginalités littéraires, scéniques et médiatiques (1880-1914)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Astrid Charlier, Florence Thérond, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903351v1</w:t>
+                <w:t xml:space="preserve">hal-04998548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustave Téraube, un élu local en quête de notoriété médiatique et littéraire</w:t>
+                <w:t xml:space="preserve">« Romans-feuilletons et journaux d'Occitanie (1850-1940) : spécificités et enjeux d'un corpus inexploré »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Pétrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrire en petit, jouer en mineur. Marginalités littéraires, scéniques et médiatiques (1880-1914)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie-Astrid Charlier, Florence Thérond, Oct 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire Numapresse : Thèses en cours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julien Schuh, Apr 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998548v1</w:t>
+                <w:t xml:space="preserve">hal-04903351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les livres ambulants : histoire d’une double réincarnation »</w:t>
               </w:r>
@@ -1084,151 +1084,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Lecture critique Le livre en contexte numérique, R. Bourassa (dir.), LivreNum, 2021 »</w:t>
+                <w:t xml:space="preserve">« Amours solitaires et L’Homme le plus flippé du monde, d’Instagram au livre imprimé »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Pétrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903176v1</w:t>
+                <w:t xml:space="preserve">hal-04903157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Amours solitaires et L’Homme le plus flippé du monde, d’Instagram au livre imprimé »</w:t>
+                <w:t xml:space="preserve">« Lecture critique Le livre en contexte numérique, R. Bourassa (dir.), LivreNum, 2021 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Pétrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903157v1</w:t>
+                <w:t xml:space="preserve">hal-04903176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1516,51 +1516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Billaudel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lotz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade P&#233;trault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04902997v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987873v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Petrault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F5KVKGJD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04903258v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11906-7.p.0173" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04903075v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04903115v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04903351v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04998548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04903595v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947229v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil-Mougel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04903603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04903176v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04903157v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986245v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Billaudel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lotz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade P&#233;trault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04902997v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987873v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Petrault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F5KVKGJD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04903258v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11906-7.p.0173" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04903075v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04903115v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04998548v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04903351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04903595v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947229v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil-Mougel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04903603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04903157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04903176v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986245v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>