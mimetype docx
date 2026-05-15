--- v0 (2026-03-15)
+++ v1 (2026-05-15)
@@ -72,1110 +72,1110 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intersectionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaércio da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Devillard (dir.); Cécile Méadel (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le manuel des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 193-196, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Panthéon Assas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Collection Grand amphi, 978-2-37651-078-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data et médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaércio da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Devillard (dir.); Cécile Méadel (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le manuel des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 117-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Panthéon Assas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Collection Grand amphi, 978-2-37651-078-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche anthropologique des médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaércio da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Devillard (dir.); Cécile Méadel (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le manuel des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 157-161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Panthéon Assas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Collection Grand amphi, 978-2-37651-078-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Newsgames : l'actualité comme jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaércio da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Devillard (dir.); Cécile Méadel (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">le manuel des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 129-133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Panthéon Assas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Collection Grand amphi, 978-2-37651-078-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence artificielle et médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaércio da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Méadel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Devillard (dir.); Cécile Méadel (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le manuel des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 134-136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Panthéon Assas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Collection Grand amphi, 978-2-37651-078-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiatisation des violences familiales en période de confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaércio Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lucile Girard; Maud Navarre; Georges Ubbiali. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le genre pendant la Covid 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.89-118, 2022, Logiques sociales - Sociologie du genre, 978-2-14-026361-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. #MeToo. La force de l'événement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cavalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaércio da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Despontin Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Cavalin; Jaércio Da Silva; Pauline Delage; Irène Despontin Lefèvre; Delphine Lacombe; Bibia Pavard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les violences sexistes après #MeToo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines, pp.9-20, 2022, Sciences sociales, 9782356719690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesmines.8268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi l’intersectionnalité est-elle le nom ? Étude de cas de la presse française de référence (2010-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaércio Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Despontin Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Bruneel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GENRE ET MÉDIAS Quelles représentations ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219‑245, 2022, 978-2-343-23058-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delacroix, De Vinci, Molière, Fauré… sont-ils de retour ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Bazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaércio Da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi les usagers se démultiplient-ils sur les plateformes numériques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaércio Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Farchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métavers, de quoi parle–t–on ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaércio Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Farchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996965v1</w:t>
-              </w:r>
-[...796 lines deleted...]
-                <w:t xml:space="preserve">hal-03900828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1193,51 +1193,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of Intersectional Multi Micro Media on the French web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaércio da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1271,64 +1271,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La faute aux réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaércio Da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Après-demain : journal mensuel de documentation politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023/2 (66), pp.11-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1362,51 +1362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Um conceito na rede : interseccionalidade e sua tradução micromidiática na web francesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaércio Da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Fronteiras, estudos midiáticos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (1), pp.22-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1440,51 +1440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un concept sur la toile : le « je » et le « nous » des mobilisations afroféministes sur YouTube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaércio da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Travailleurs, travailleuses !, 1 (34), pp.145-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1518,51 +1518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production et circulation d’un savoir collectif, profane et intersectionnel sur les plateformes numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaércio Da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balisages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1596,51 +1596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’empowerment féminin noir sur YouTube en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaércio Da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Empowerment en régime numérique, 125-126, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1706,51 +1706,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’égalité d’une féministe (noire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaércio Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibia Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1813,103 +1813,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les violences sexistes après #MeToo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cavalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaércio Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Despontin Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des Mines, pp.248, 2022, Sciences sociales, 978-2-35671-969-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2008,51 +2008,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camille-Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Verquere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.248, 2022, coll. « Communication et civilisation », 978-2-343-23058-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2236,51 +2236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Bazier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#233;rcio Da Silva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996953v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Farchy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;adel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996965v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05528555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#233;rcio da Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/en/research/publications/editions-pantheon-assas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05528628v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/fr/recherche/editions-pantheon-assas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05528576v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05528585v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05528707v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878844v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Despontin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacombe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.8268" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03900698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_genre_pendant_la_covid_19_lucile_girard_maud_navarre_georges_ubbiali-9782140263613-73581.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03900828v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-genre_et_medias_quelles_representations_emmanuelle_bruneel-9782343230580-73301.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02673231251372436" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04405444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apdem.066.0011." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03900613v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4013/fem.2022.241.03" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03900454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.034.0145" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026529v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03900184v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.5453" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03900865v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibia Pavard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907323v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.8223" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767293v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bruneel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Gerwig-Kir&#232;che" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Basile-Commaille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camille-Delahaye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verquere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05528707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#233;rcio da Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/en/research/publications/editions-pantheon-assas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05528555v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05528628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/fr/recherche/editions-pantheon-assas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05528576v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05528585v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;adel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03900698v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#233;rcio Da Silva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_genre_pendant_la_covid_19_lucile_girard_maud_navarre_georges_ubbiali-9782140263613-73581.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878844v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Despontin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacombe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.8268" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03900828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-genre_et_medias_quelles_representations_emmanuelle_bruneel-9782343230580-73301.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248396v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Bazier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Farchy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996965v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02673231251372436" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04405444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apdem.066.0011." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03900613v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4013/fem.2022.241.03" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03900454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.034.0145" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026529v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03900184v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.5453" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03900865v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibia Pavard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907323v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.8223" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767293v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bruneel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Gerwig-Kir&#232;che" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Basile-Commaille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camille-Delahaye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verquere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>