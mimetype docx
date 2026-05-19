--- v0 (2026-03-16)
+++ v1 (2026-05-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:154.83870967742px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jaime ARAGON FALOMIR </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences (Faculté Roger Toumson, UFR Humanités Caribéennes)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jaime-aragon-falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1706-1259</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jaime ARAGON FALOMIR</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Curriculum Vitae</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférence à la Faculté Roger Toumson, UFR des Humanités Caribéennes, Université des Antilles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campus Camp-Jacob, Saint-Claude, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-mail: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jaime.aragonf@gmail.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Identificateurs digitaux : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCID </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">/ </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academia </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">/ </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResearchGate </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">/ </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 Post-Doctorat, Science Politique, Universidad Nacional de Rosario, Argentine (Bourse CONICET)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 Doctorat (Ph.D.), Science Politique & Sociale, Université Paris Cité (Bourse CONACYT)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011 Master Sciences Sociales et Humaines, Études Internationales & Latino-Américaines, Institut des Hauts Études de l’Amérique latine (IHEAL), Sorbonne Nouvelle Paris 3.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 Master 1 Sciences Sociales, Sociétés contemporaines (Europe-Amériques), IHEAL, Paris 3.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 Licence : Relations Internationales, Université La Salle (Mexique).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIX / RECOMPENSES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-25 Membre du Système National de Chercheurs (SNI) au Mexique (2021-2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 Erasmus Teaching, Université Las Palmas Gran Canaria (ULPGC), Espagne (Erasmus fellow)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 Research Visiting, West Indies University (UWI), Trinidad & Tobago (INTERREG ELAN Fellow)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-20 Bourse de Post-Doctorat (CONICET, l'entité argentine chargée des activités scientifiques)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2016 Bourse de doctorat (CONACYT, l’entité mexicaine chargée des activités scientifiques)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01-06/2013 Séjour de recherche au Colegio de Mexico & (Bourse AMIE-MOBIDOC, Région Île de France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 Échange étudiant à l’Université du Chili (Bourse FSDIE accordé par Paris III).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2008 Bourse d’Assistant d’espagnol en France, accordée par le Ministère d’éducation du Mexique.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoires de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Chercheur attaché au Centre de Recherche Interdisciplinaire en Lettres, Langues, Arts et Sciences Humaines (CRILLASH)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Système National de Chercheurs (SNI) Mexique (2021-2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Centre d'Etudes Comparées, Universidad Nacional de Rosario, Argentine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collaborateur avec le projet ESPI (Enseignement Supérieur privé et Inégalités), Institut de Recherche pour le Développement (IRD), France. Chef de mission de recherche et coordinateur du pôle Argentine (financé par AFD)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PUBLICATIONS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">I．Articles (Peer Reviewed)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes, violence et tourisme : les modes de domination dans les Caraïbes mexicaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Latin American and Caribbean Studies,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Volume 47, 2022 - Issue 3: Manifesting Democracy in Latin America and the Caribbean. (anglais: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women, violence and tourism: modes of domination in the Mexican Caribbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) DOI: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10.1080/08263663.2022.2110784 </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le timing des transitions vers la démocratie au Paraguay et au Mexique</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Revista Contextualizaciones Latinoamericanas, Vol 1 (No. 26) (avec J. Lucca et M. Pérez), Universidad de Guadalajara, Mexique [ISSN: 2007-2120]. (espagnol: </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los tiempos de las transiciones a la democracia en Paraguay y México</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021. </w:t></w:r></w:hyperlink><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La montée de la droite radicale au Mexique? Le cas du Front National Anti-AMLO,</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Encrucijadas. Revista Critica de Ciencias Sociales. Vol 22 Fundación Española para la Ciencia y la Tecnología (FECYT), Espagne [ISSN: 2174-6753] (espagnol: </w:t></w:r></w:hyperlink><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Emergencia de la derecha radical en México? El caso del Frente Nacional Anti-AMLO</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021. Le colonialisme en Amérique et son échec en Chine en tant que carrefour historique de la mondialisation ibérique, XXIV Colloque d'histoire Canaries-Amérique, Universidad Las Palmas Gran Canaria, Espagne, [ISSN2386-6837] (espagnol: El colonialismo en América y su fracaso en China como encrucijada histórica de la globalización ibérica).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021. La Caraïbe face au COVID-19: crise globale et solutions locales, Revue Etudes Caribéennes, N° 48, Presses Universitaires des Antilles (français)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021. Pandemie mondiale et inégalités locales: implosion politique, économique et sociale au Mexique, Revue Etudes Caribéennes, N°48, PUA (espagnol: Pandemia mundial y desigualdades locales: implosión política, económica y social en México). </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021. Les Apaches face à la colonisation et globalisation du réel et de l'imaginaire, Revue Amérika: Mémoires identités, territoires. N° 22 [ISSN: 2107-0806] (français)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2020. La 'fissure' mexicaine: La polarisation de l'opinion publique à l'époque d'Andrés Manuel López Obrador et de COVID-19, Revue Abya-Yala, Revista sobre acesso a justiça e direitos nas Américas Vol. 4 (No.3), pp. 228-245 (avec Lucca), Universidad de Brasilia, Brésil [ISSN 2526-6675] (espagnol: ¿La 'grieta' mexicana?: La polarización de la opinión publica en la época de Andrés Manuel López Obrador y del COVID-19)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2020. Les scénarios post-covid-19 au Méxique et en République Dominicaine: Une recomposition économique et politique? Revue CARICEN, Universidad Nacional Autónoma de México (UNAM) Mexique, N° 21 pp. 6-22 (avec Joachim) [ISSN 2594-2689] (français)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2020. Les inégalites et enseignement supérieur: entre politiques publiques et développement du secteur privée en Argentine, Papiers de recherche. Editions Agence Française pour le Développement N° 150, pp 1-66 (avec Rodríguez). [ISSN 2492-2846] (français)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2020. Analyse des réseaux d'entreprises et des portes tournantes au Mexique: Cartographie d'une classe dirigeante publique-privée, Revue Temas y Debates, Universidad Nacional de Rosario (UNR) Argentine, N° 39 pp. 81-103 (avec Cárdenas). [ISSN 1666-0714] (espagnol Análisis de redes empresariales y puertas giratorias en México: Cartografía de una clase dominante público-privada). </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2019. L'économie illégale et le crime organisé dans la Caraïbe: Le Mexique au carrefour? Revue Etudes Caribéennes, PUA, N°43 [ISSN 1961-859X] (espagnol: La economía ilegal y el crimen organisado en la Cuenca del Caribe: ¿México en la encrucijada?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2019. L'analyse comparative des élections présidentielles de 2018 en Colombie, au Mexique, au Paraguay et au Brésil, Revue Apuntes Electorales Institut Electoral de l'Etat de Mexico IEEM, Mexique, Vol 18 N° 61, pp 39-74 (avec Lucca, Pérez et Fernandez) [ISSN 1665-0921] (espagnol: Análisis comparativo de las elecciones presidenciales del 2018 en Colombia, México, Paraguay y Brasil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2019. L'élection de 2018 au Mexique et le triomphe du Mouvement de Regénération National (MORENA), Revue Estudios Políticos, Universidad de Antioquía, Colombie, N° 54, pp. 286-308 (avec Lucca et Fernandez) [ISSN 0121-5167] (espagnol: La elección del 2018 en México y el triunfo del Movimiento de Regeneración Nacional (MORENA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ⅠI．Chapitre d’ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement supérieur privé en Argentine : les voies de l'inégalité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> In Etienne Gérald, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités privés: la fabrique des inégalités. Leçons d'Afrique, d'Amérique Latine et d'Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris: Karthala (avec S. Rodriguez).</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2022. Changement ou continuité dans l'élection de 2021 au Mexique : MORENA a-t-il appris (ou non) à naviguer sans AMLO pendant la pandémie ? In Osvaldo Iazzeta, Estaban Iglesias, Juan Lucca y Cintia Pinillos. La democracia a prueba: el año que votamos en pandemia, FLACSO: Argentina [ISBN 978 987 813 093 4] </w:t></w:r></w:hyperlink><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(espagnol Cambio o continuidad en la elección del 2021 en México: ¿MORENA aprendió (o no) a navegar sin AMLO durante la pandemia?)</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2022. Le visage inédit de l'extrême droite mexicaine. En Rebecca Igreja, Laura Valladares et Estevão Bosco, México/Brasil: UAM/ FLACSO - Brasil [ISBN 978 65 87718 30 9]</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(espagnol : El rostro inédito de la ultraderecha mexicana)</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021. Un bilan de Vicente Fox et de la droite contre López Obrador (2004/5)****. En Esteban Iglesias, Gastón Souroujon, Gisela Pereyra Juan Lucca, Diccionario de acontecimientos de derechas en el siglo xxi en América latina, Rosario, Argentine: UNR [ISBN 9789877025309]. (espagnol: </w:t></w:r></w:hyperlink><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una revisión del desafuero de Vicente Fox y la derecha contra López Obrador (2004/5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021. Criminels continentaux, &amp;quot;pirates&amp;quot; insulaires. Pratiques illégales nées dans les Caraïbes. In Raúl Roman Romero, Antonio Vidal Ortega et Jorge Enrique Elias, El Caribe sin fronteras: islas y costas continentales, relaciones entre las dos orillas, pp. 48-55, Santa Marta, Colombie: Editores Universidad Nacional de Colombia y ACOLEC [ISBN: 978-958-58957-7-5] (espagnol: </w:t></w:r></w:hyperlink><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criminales continentales, &amp;quot;piratas&amp;quot; insulares. Prácticas ilegales nacidas en el Caribe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2020. Le Brésil et le Mexique sous l'énigme du changement en 2018. In Oliveire, Dominguez et Fonseca, A Qualidade da Democracia no Bresil: Questões teóricas et metodológicas da pesquisa, Vol 5, Curitiba, Brésil: CRV pp. 593-608 (avec Iglesias, Lucca y Fernandez) [ISBN 978-65-86087-73-4] (espagnol: México y Brasil bajo el enigma del cambio en el 2018).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2012. De ministres d'Etat aux membres du Congrès: le recyclage post-alternance du cabinet de Carlos Salinas de Gortari, Encuentro de Latinoamericanistas Españoles, Universidad Complutense de Madrid, Espagne pp 290-302 [ISBN-e: 978-84-92755-88-2) (espagnol: De ministros de Estado a parlamentaristas: el reciclaje post-alternancia del gabinete de Carlos Salinas de Gortari)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">III. Articles:</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2022. Le trafic d’armes, pierre angulaire de la criminalité au Mexique, The Conversation, Publié: 1 mai 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">A review of the history of slavery through contemporary theories of power in the French West Indies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Islenha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Madeira, Portugal)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IV. Compte rendus</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021. &amp;quot;Libro de Gisela Pereyra Doval et Gastón Souroujon. Global Resurgence of the Right. Conceptual and Regional Perspectives, Routledge Studies in Fascism and the Far-Right, London ISBN 978-036-756-934-1&amp;quot;, Cuadernos de Política Exterior Argentina, N° 134 (espagnol) </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021.</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> &amp;quot;</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre de: Gisela Pereyra Doval et Gastón Souroujon (2021). Global Resurgence of the Right. Conceptual and Regional Perspectives&amp;quot; Etudes Caribéennes, No. 48 (français).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2020. Crítica (y reivindicación) de la universidad pública (Buenos Aires, Siglo XXI), de Eduardo Miguez, Revue Iberoamericana de Educación Superior (RIES) 11 (32), pp 229-233.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ISSN 2007-2872 (en espagnol)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2012. La face cachée de Harvard. La socialisation de l’élite dans les sociétés secrètes étudiantes (Paris, La documentation française) de Stéphanie Grousset-Charrière, Revue IdeAs, n°3.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ISSN-e 1950-5701 (en espagnol)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EXPERIENCE D’ENSEIGNEMENT</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-22 Maître de conférence, Université des Antilles, Faculté Roger Toumson</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Civilisation espagnole contemporaine&amp;quot; (L1 - CM et TD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;Civilisation caraïbe hispanophone&amp;quot; (L2 - CM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Pratique orale&amp;quot; et &amp;quot;Pratique écrite&amp;quot; Espagnol (L1 - TD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;Actualité économique et juridique, media et multimedia&amp;quot; (L2 - TD et TP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Amenager la ville&amp;quot; (Master GAED)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “LVE&amp;quot; (Master GAED)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-21 ATER Université des Antilles, Faculté des Lettres et Sciences Humaines/IUT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté des Lettres et Sciences Humaines : Etudes hispanophones.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Espaces & échanges (Civilisation, iconographie, cinéma)” (8h CM – L1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Espaces & échanges (Civilisation, iconographie, cinéma)” (12h TD – L1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Grandes problématiques de l’Amérique hispanique” (8h CM – L3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Grandes problématiques de l’Amérique hispanique” (12h TD – L3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IUT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Seconde langue : Espagnol” (40h TD GLT1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Seconde langue professionnelle : Espagnol” (40h TD – GLT1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Approfondissement de seconde langue : Espagnol” (40h TD – GLT2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Perfectionnement de la langue seconde langue professionnelle” (40h TD – GLT2)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-20 ATER Université des Antilles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté des Lettres et Sciences Humaines : Etudes hispanophones.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Espaces & échanges (Civilisation, iconographie, cinéma)” (8h CM – L1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Espaces & échanges (Civilisation, iconographie, cinéma)” (12h TD – L1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Grandes problématiques de l’Amérique hispanique” (8h CM – L3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Langue Vivante Etrangère” (40 TD – L3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IUT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Seconde langue : Espagnol” (40h TD GLT1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Seconde langue professionnelle : Espagnol” (40h TD – GLT1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Approfondissement de seconde langue : Espagnol” (40h TD – GLT2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Perfectionnement de la langue seconde langue professionnelle” (40h TD – GLT2)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018. Universidad Nacional de Rosario (UNR), Chercheur postdoctoral CONICET, Faculté de Relations Internationales & Sciences Politiques, Rosario, Argentine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Systèmes politiques comparés ” (espagnol)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-19. ESSCA School. Chargé d’enseignement. Département des Affaires Internationales, Paris/Angers/Lyon PDF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Latin America & the European Union in a Globalized World” (anglais) [15h CMx3]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Urban Inequality” (anglais) [15h CM x 3]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Presentation skills” (anglais)[18h TD x 5]</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-16. ESSCA School. Lecteur, Département des Affaires Internationales, Paris Angers PDF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Latin America & the European Union in a Globalized World” (anglais) 15h x 2 CM</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017. Université La Salle (ULSA), Lecteur, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “L’analyse du discours ” (espagnol) [72h CM]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “International Topics” (anglais) [64h CM]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Français” (français) [80h CM]</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017. Université del Valle de Mexico (UVM) Lecteur, Mexique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Human Rights” (anglais)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Géo-économie et géopolitique” (espagnol)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Projets touristiques” (espagnol)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-08 Lycée de la Vénice Verte. Niort, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Assistant de langue : “Espagnol langue vivante étrangère”</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CONGRES, SEMINAIRES, PRESENTATIONS ORALES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o « L'empire aztèque et la Chine des Ming, carrefour historique de la conquête » (Nov-2020) XXIV Colloque de Historia Canarie-Americana, Las Palmas, Canaries (Espagne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o « L'extrême droite au Mexique et le COVID19 » (11/2020), Table: Recompositions politiques, (post-)COVID-19 en Amérique latine : démocratie, crise, tendances, FLACSO, Colegio Latino américano de Estudios Globales, FLACSO (Brésil).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o « La réponse latino-américaine à la COVID19 : le cas du Mexique » (09/2020) POSOC19 / CEC, (webinaire).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o « Inégalités et enseignement supérieur : entre politiques publiques et développement du secteur privé en Argentine » (12/2019), Agence Française pour le Développement, Paris (France). PDF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o « Élites en Amérique latine : Capitaux et réseaux » (07/2019), X Congreso ALACIP 2019, Monterrey (Mexique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o « L'économie illégale et le crime organisé dans le bassin des Caraïbes : La mondialisation à la croisée des chemins ? » (08/2019) IPSA-AISP, Université de Nagasaki (Japon).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o &amp;quot;Cartographie de l'enseignement privé et des inégalités en Argentine » (01/2019), Workshop-ESPI, Universidad National Autonome de Mexico (Mexique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o « Les systèmes de partis du Mexique et du Paraguay : de l'hégémonie à la crise : régression autoritaire ou démocratisation ? » (11/2018), Congres Internacional de Science Politique (Paraguay). PDF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o « Démocratisations, régressions et inégalités. Premières observations des régions septentrionales de l'Argentine et du Mexique » (11/2018), Congreso Latino Americano de Ciencias Sociales (CLACSO), Buenos Aires (Argentine). PDF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o « La fin d'un cycle ? Du massacre de Tlatelolco (1968) à l'élection d'AMLO (2018) » (09/2018), III Jornadas de Investigación en el contexto latinoamericano en la UNER, Paraná (Argentine) PDF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o « L'élite économique au pouvoir : contre la démocratie des élites politiques ? » (10/2018) Congreso internacional sobre la democracia, Université National de Rosario (Argentine). PDF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o « Les recoins de la démocratisation mexicaine : violence, sécurité et police » (08/2018) II Jornadas de Sociología en la Universidad Nacional Villa Maria, Cordoba (Argentine). PDF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o « L'(in)définition idéologique du régime mexicain vis-à-vis des moments fondateurs de la transition chilienne: une révision de la presse mexicaine » (02/2018), Doctoriheals, Paris (France). PDF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o « Repenser le paradigme de la transition démocratique : un changement politique sans égalité́ au Mexique » (08/2016), Congrès Mondial de Sciences Politiques, IPSA Poznań (Pologne). PDF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o « L’analyse du discours d’un ancien président mexicain : le cas de Carlos Salinas et la ‘Révolution mexicaine » (2014), Colloque Être leader dans les Amérique(s) CNRS (France). PDF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o « Une approche de la mobilité à l’étranger des législateurs mexicains : comparaison de trois législatures » (2013), Romac–Sud élites, IRD, Paris (France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o « Les régions les moins transparentes de la démocratisation mexicaine » (2013) X Encuentro internacional de estudios políticos y sociales, Universidad La Havane (Cuba).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o « La stratégie de l’élite saliniste : l’alternance et sa continuité » (2013), Sorbonne, Paris (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o « Élites et législateurs en Amérique latine : le cas du Mexique » (2012), XV Rencontre des latinoaméricanistes espagnols, Universidad Complutense (Espagne).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miradas y narrativas sobre la democracia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Bautista Lucca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Donot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Euro Latinoamericana de Análisis Social y Político </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (8), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35305/rr.v4i8.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violencia de género en destinos turísticos: estudio de caso en Cancún, México</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Arturo Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clepsydra. Revista de Estudios de Género y Teoría Feminista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.33 - 50. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25145/j.clepsydra.2024.27.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOVILIDAD DE LA POBLACIÓN Y CONTROL TERRITORIAL: LAS ANTILLAS FRANCESAS EN LA SEGUNDA MITAD DEL SIGLO XX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Estudios Internacionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (1), https://revistas.unc.edu.ar/index.php/revesint/article/view/45531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génesis del discurso populista de MORENA en México</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Bautista Lucca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitam. Revista de Investigación en Humanidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecciones de América Latina y Asia sobre política comparada: tipo de regímenes y modo de gobernar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberoamericana Revista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (87), https://dept.sophia.ac.jp/is/ibero/espanol/pubia/vol-45-no-87-2023/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the history of slavery through contemporary theories of power in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Islenha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los tiempos de las transiciones a la democracia en Paraguay y México</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aragón Falomir Jaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Bautista Lucca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Pérez Talia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextualizaciones Latino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (26), pp.55-68. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32870/cl.v1i26.7941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puertas en el mar. Islas africanas atlánticas en el Antiguo Régimen de Juan Manuel Santana Pérez et Germán Santana Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women, violence and tourism: modes of domination in the Mexican Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Latin American and Caribbean Studies / Revue canadienne des études latino-américaines et caraïbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08263663.2022.2110784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03771002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Apaches face à la colonisation et globalisation du réel et de l'imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Mémoires dans la Caraïbe et l’Amérique latine : entre tradition, modernité et post-modernité. 1920-2020 : un siècle de capitalisme, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Emergencia de la derecha radical en México? El caso del Frente Nacional Anti-AMLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encrucijadas. Revista crítica de ciencias sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (2), pp.a2114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Caraïbe face au Covid-19 : crise globale et solutions locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pandemia global y desigualdades locales: implosión política, económica y social en México</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿La &amp;quot;grieta&amp;quot; mexicana? La polarización de la opinión publica en la era de Andrés Manuel López Obrador y del COVID19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Bautista Lucca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABYA-YALA: REVISTA SOBRE ACESSO À JUSTIÇA E DIREITOS NAS AMÉRICAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis de redes empresariales y puertas giratorias en México: Cartografía de una clase dominante público-privada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julián Cárdenas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temas y Debates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39, pp.81-103. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35305/tyd.v0i39.458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scénarios post-covid19 au Mexique et en République Dominicaine: une recomposition économique et politique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Joachim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CariCen. Revista de Análisis y Debate sobre el Caribe y Centroamérica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, pp.6-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las elecciones de 2018 en México y el triunfo del Movimiento de Regeneración Nacional (Morena)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Edmundo Fernández de Lara Gaitán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Bautista Lucca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios Políticos (Medellín)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.286-308. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17533/udea.espo.n54a14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La economía ilegal y el crimen organizado en la Cuenca del Caribe: ¿México en la encrucijada?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis comparado de las elecciones presidenciales de 2018 en Colombia, México, Paraguay y Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Bautista Lucca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Perez Talia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">apuntes electorales IEEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61, pp.39-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie GROUSSET-CHARRIÈRE, La face cachée de Harvard. La socialisation de l’élite dans les sociétés secrètes étudiantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El colonialismo en América y su fracaso en China como encrucijada histórica de la globalización ibérica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Coloquio de Historia Canario-Americana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Las Palmas de Gran Canaria, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El proceso de internacionalización académica de la clase política mexicana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obsmac Opinion de Expertos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Mexico, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Secretarios de Estado a parlamentaristas: el reciclaje postalternancia del gabinete de Carlos Salinas de Gortari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Encuentro de Latinoamericanistas Españoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Madrid, España. pp.290-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00874092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la ville caribéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Jadotte Bouchereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires des Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection : Espace, territoires et sociétés, 979-10-95177-63-0. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1423g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchriffrer l’écriture de la ville caribéenne : quelques clés de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Saffache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Sobcazk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Dehoorne; Jaime Aragon Falomir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de la ville caribéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires des Antilles, pp.324-330, 2025, 979-10-95177-64-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerabilidad y desigualdades de género en el paraíso turísico de Cancún, México</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ALEXIA UGALDE QUESADA; CARMEN CHINAS; CHRISTINE HATZKY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolítica, violencias de género y resistencias en América Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CALAS/CLACSO, 2025, 978-631-308-086-1. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54871/ca25bp07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05243888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinámicas de dominación y poder en la esclavitud de las Antillas Francesas Un enfoque interdisciplinario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Hatzky; Werner Mackenbach; Consuelo Naranjo Orovio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HISTORIAS CONECTADAS DEL CARIBE, EUROPA, ÁFRICA Y LAS AMÉRICAS Esclavitud, racialización, resistencias y diversidad cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TESEO, 2025, 978-1-917723-27-5. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55778/ts917723275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05243887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques urbaines mondiales et inégalités : la ville caribéenne mexicaine à travers le prisme du capitalisme, de la ségrégation et du post développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaime ARAGON FALOMIR; Olivier DEHOORNE; Karine BOUCHEAU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de la ville caribéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires des Antilles, 2025, [ISBN: 9791095177630]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2023 elections in Argentina, Mexico and Paraguay in comparative perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Bautista Lucca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Perez Talia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Helcimara Telles; Joscimar Souza Silva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Opinion and Turbulence in Latin American Democracies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, https://link.springer.com/book/9783031831041, In press, 9783-031831041</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private higher education in Argentina A circuit for reproducing inequalities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Andrés Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Gerard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Private Higher Education and Inequalities in the Global South. Lessons from Africa, Latin America and Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://doi.org/10.1007/978-3-031-54756-0, 2024, Demographic Transformation and Socio-Economic Development, 978-3-031-54755-3. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-54756-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavery in the French Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adekeye Adebajo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Black Atlantic’s Triple Burden Slavery, Colonialism and Reparations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JACANA, https://jacana.co.za/product/the-black-atlantics-triple-burden-slavery-colonialism-and-reparations/, 2024, ISBN: 9781431434572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement supérieur privé en Argentine : un circuit de reproduction des inégalités?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités privées : la fabrique des inégalités. Leçons d'Afrique, d'Amérique latine et d'Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2023, 978-2-38409-000-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambio o continuidad en la elección de 2021 en México. ¿MORENA aprendió (o no) a navegar sin Andrés Manuel López Obrador durante la pandemia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La democracia a prueba. Los años que votamos en pandemia en las Américas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03625490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El inédito rostro de la ultraderecha mexicana: el caso del Frente Nacional Anti AMLO (FRENAA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESTEVÃO BOSCO; REBECCA LEMOS IGREJA; LAURA VALLADARES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A América latina frente ao Governo da Covid-19. Desigualdades, crises, resistências.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faculdade Latino-Americana de Ciências Sociais (FLACSo)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.248-273, 2022, 978-65-87718-30-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03649392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una revisión del desafuero de Vicente Fox y la derecha contra López Obrador (2004/5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diccionario de acontecimientos de derechas en el siglo XXI en América Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.132-138, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criminales continentales, “piratas” insulares. Prácticas ilegales nacidas en el Caribe y sus fronteras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raúl Román Romero; Antonino Vidal Ortega; Jorge Enrique Elías-Caro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Caribe sin fronteras: islas y costas continentales, relaciones entre las dos orillas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación Colombiana de Estudios del Caribe (ACOLEC), Universidad Nacional de Colombia (UNAL), 2021, 978-958-58957-7-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRASIL Y MÉXICO BAJO EL ENIGMA DEL CAMBIO DE 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Bautista Lucca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Edmundo Fernández de Lara Gaitán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lídia de Oliveira Xavier; Carlos F. Domínguez Avila; Vicente Fonseca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Qualidade da Democracia no Brasil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, CRV - Curitiba, 2020, 978-85-444-4068-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités et enseignement supérieur : entre politiques publiques et développement du secteur privé en Argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Andrés Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:154.83870967742px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jaime ARAGON FALOMIR </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences (Faculté Roger Toumson, UFR Humanités Caribéennes)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jaime-aragon-falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1706-1259</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=kYD9OaAAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jaime ARAGON FALOMIR</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Curriculum Vitae</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférence à la Faculté Roger Toumson, UFR des Humanités Caribéennes, Université des Antilles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campus Camp-Jacob, Saint-Claude, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-mail: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jaime.aragonf@gmail.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Identificateurs digitaux : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCID </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">/ </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academia </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">/ </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResearchGate </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">/ </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 Post-Doctorat, Science Politique, Universidad Nacional de Rosario, Argentine (Bourse CONICET)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 Doctorat (Ph.D.), Science Politique & Sociale, Université Paris Cité (Bourse CONACYT)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011 Master Sciences Sociales et Humaines, Études Internationales & Latino-Américaines, Institut des Hauts Études de l’Amérique latine (IHEAL), Sorbonne Nouvelle Paris 3.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 Master 1 Sciences Sociales, Sociétés contemporaines (Europe-Amériques), IHEAL, Paris 3.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 Licence : Relations Internationales, Université La Salle (Mexique).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIX / RECOMPENSES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-25 Membre du Système National de Chercheurs (SNI) au Mexique (2021-2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 Erasmus Teaching, Université Las Palmas Gran Canaria (ULPGC), Espagne (Erasmus fellow)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 Research Visiting, West Indies University (UWI), Trinidad & Tobago (INTERREG ELAN Fellow)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-20 Bourse de Post-Doctorat (CONICET, l'entité argentine chargée des activités scientifiques)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2016 Bourse de doctorat (CONACYT, l’entité mexicaine chargée des activités scientifiques)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01-06/2013 Séjour de recherche au Colegio de Mexico & (Bourse AMIE-MOBIDOC, Région Île de France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 Échange étudiant à l’Université du Chili (Bourse FSDIE accordé par Paris III).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2008 Bourse d’Assistant d’espagnol en France, accordée par le Ministère d’éducation du Mexique.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoires de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Chercheur attaché au Centre de Recherche Interdisciplinaire en Lettres, Langues, Arts et Sciences Humaines (CRILLASH)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Système National de Chercheurs (SNI) Mexique (2021-2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Centre d'Etudes Comparées, Universidad Nacional de Rosario, Argentine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collaborateur avec le projet ESPI (Enseignement Supérieur privé et Inégalités), Institut de Recherche pour le Développement (IRD), France. Chef de mission de recherche et coordinateur du pôle Argentine (financé par AFD)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PUBLICATIONS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">I．Articles (Peer Reviewed)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes, violence et tourisme : les modes de domination dans les Caraïbes mexicaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Latin American and Caribbean Studies,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Volume 47, 2022 - Issue 3: Manifesting Democracy in Latin America and the Caribbean. (anglais: </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women, violence and tourism: modes of domination in the Mexican Caribbean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) DOI: </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10.1080/08263663.2022.2110784 </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le timing des transitions vers la démocratie au Paraguay et au Mexique</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Revista Contextualizaciones Latinoamericanas, Vol 1 (No. 26) (avec J. Lucca et M. Pérez), Universidad de Guadalajara, Mexique [ISSN: 2007-2120]. (espagnol: </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los tiempos de las transiciones a la democracia en Paraguay y México</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021. </w:t></w:r></w:hyperlink><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La montée de la droite radicale au Mexique? Le cas du Front National Anti-AMLO,</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Encrucijadas. Revista Critica de Ciencias Sociales. Vol 22 Fundación Española para la Ciencia y la Tecnología (FECYT), Espagne [ISSN: 2174-6753] (espagnol: </w:t></w:r></w:hyperlink><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Emergencia de la derecha radical en México? El caso del Frente Nacional Anti-AMLO</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021. Le colonialisme en Amérique et son échec en Chine en tant que carrefour historique de la mondialisation ibérique, XXIV Colloque d'histoire Canaries-Amérique, Universidad Las Palmas Gran Canaria, Espagne, [ISSN2386-6837] (espagnol: El colonialismo en América y su fracaso en China como encrucijada histórica de la globalización ibérica).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021. La Caraïbe face au COVID-19: crise globale et solutions locales, Revue Etudes Caribéennes, N° 48, Presses Universitaires des Antilles (français)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021. Pandemie mondiale et inégalités locales: implosion politique, économique et sociale au Mexique, Revue Etudes Caribéennes, N°48, PUA (espagnol: Pandemia mundial y desigualdades locales: implosión política, económica y social en México). </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021. Les Apaches face à la colonisation et globalisation du réel et de l'imaginaire, Revue Amérika: Mémoires identités, territoires. N° 22 [ISSN: 2107-0806] (français)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2020. La 'fissure' mexicaine: La polarisation de l'opinion publique à l'époque d'Andrés Manuel López Obrador et de COVID-19, Revue Abya-Yala, Revista sobre acesso a justiça e direitos nas Américas Vol. 4 (No.3), pp. 228-245 (avec Lucca), Universidad de Brasilia, Brésil [ISSN 2526-6675] (espagnol: ¿La 'grieta' mexicana?: La polarización de la opinión publica en la época de Andrés Manuel López Obrador y del COVID-19)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2020. Les scénarios post-covid-19 au Méxique et en République Dominicaine: Une recomposition économique et politique? Revue CARICEN, Universidad Nacional Autónoma de México (UNAM) Mexique, N° 21 pp. 6-22 (avec Joachim) [ISSN 2594-2689] (français)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2020. Les inégalites et enseignement supérieur: entre politiques publiques et développement du secteur privée en Argentine, Papiers de recherche. Editions Agence Française pour le Développement N° 150, pp 1-66 (avec Rodríguez). [ISSN 2492-2846] (français)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2020. Analyse des réseaux d'entreprises et des portes tournantes au Mexique: Cartographie d'une classe dirigeante publique-privée, Revue Temas y Debates, Universidad Nacional de Rosario (UNR) Argentine, N° 39 pp. 81-103 (avec Cárdenas). [ISSN 1666-0714] (espagnol Análisis de redes empresariales y puertas giratorias en México: Cartografía de una clase dominante público-privada). </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2019. L'économie illégale et le crime organisé dans la Caraïbe: Le Mexique au carrefour? Revue Etudes Caribéennes, PUA, N°43 [ISSN 1961-859X] (espagnol: La economía ilegal y el crimen organisado en la Cuenca del Caribe: ¿México en la encrucijada?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2019. L'analyse comparative des élections présidentielles de 2018 en Colombie, au Mexique, au Paraguay et au Brésil, Revue Apuntes Electorales Institut Electoral de l'Etat de Mexico IEEM, Mexique, Vol 18 N° 61, pp 39-74 (avec Lucca, Pérez et Fernandez) [ISSN 1665-0921] (espagnol: Análisis comparativo de las elecciones presidenciales del 2018 en Colombia, México, Paraguay y Brasil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2019. L'élection de 2018 au Mexique et le triomphe du Mouvement de Regénération National (MORENA), Revue Estudios Políticos, Universidad de Antioquía, Colombie, N° 54, pp. 286-308 (avec Lucca et Fernandez) [ISSN 0121-5167] (espagnol: La elección del 2018 en México y el triunfo del Movimiento de Regeneración Nacional (MORENA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ⅠI．Chapitre d’ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement supérieur privé en Argentine : les voies de l'inégalité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> In Etienne Gérald, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités privés: la fabrique des inégalités. Leçons d'Afrique, d'Amérique Latine et d'Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris: Karthala (avec S. Rodriguez).</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2022. Changement ou continuité dans l'élection de 2021 au Mexique : MORENA a-t-il appris (ou non) à naviguer sans AMLO pendant la pandémie ? In Osvaldo Iazzeta, Estaban Iglesias, Juan Lucca y Cintia Pinillos. La democracia a prueba: el año que votamos en pandemia, FLACSO: Argentina [ISBN 978 987 813 093 4] </w:t></w:r></w:hyperlink><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(espagnol Cambio o continuidad en la elección del 2021 en México: ¿MORENA aprendió (o no) a navegar sin AMLO durante la pandemia?)</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2022. Le visage inédit de l'extrême droite mexicaine. En Rebecca Igreja, Laura Valladares et Estevão Bosco, México/Brasil: UAM/ FLACSO - Brasil [ISBN 978 65 87718 30 9]</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(espagnol : El rostro inédito de la ultraderecha mexicana)</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021. Un bilan de Vicente Fox et de la droite contre López Obrador (2004/5)****. En Esteban Iglesias, Gastón Souroujon, Gisela Pereyra Juan Lucca, Diccionario de acontecimientos de derechas en el siglo xxi en América latina, Rosario, Argentine: UNR [ISBN 9789877025309]. (espagnol: </w:t></w:r></w:hyperlink><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una revisión del desafuero de Vicente Fox y la derecha contra López Obrador (2004/5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021. Criminels continentaux, &amp;quot;pirates&amp;quot; insulaires. Pratiques illégales nées dans les Caraïbes. In Raúl Roman Romero, Antonio Vidal Ortega et Jorge Enrique Elias, El Caribe sin fronteras: islas y costas continentales, relaciones entre las dos orillas, pp. 48-55, Santa Marta, Colombie: Editores Universidad Nacional de Colombia y ACOLEC [ISBN: 978-958-58957-7-5] (espagnol: </w:t></w:r></w:hyperlink><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criminales continentales, &amp;quot;piratas&amp;quot; insulares. Prácticas ilegales nacidas en el Caribe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2020. Le Brésil et le Mexique sous l'énigme du changement en 2018. In Oliveire, Dominguez et Fonseca, A Qualidade da Democracia no Bresil: Questões teóricas et metodológicas da pesquisa, Vol 5, Curitiba, Brésil: CRV pp. 593-608 (avec Iglesias, Lucca y Fernandez) [ISBN 978-65-86087-73-4] (espagnol: México y Brasil bajo el enigma del cambio en el 2018).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2012. De ministres d'Etat aux membres du Congrès: le recyclage post-alternance du cabinet de Carlos Salinas de Gortari, Encuentro de Latinoamericanistas Españoles, Universidad Complutense de Madrid, Espagne pp 290-302 [ISBN-e: 978-84-92755-88-2) (espagnol: De ministros de Estado a parlamentaristas: el reciclaje post-alternancia del gabinete de Carlos Salinas de Gortari)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">III. Articles:</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2022. Le trafic d’armes, pierre angulaire de la criminalité au Mexique, The Conversation, Publié: 1 mai 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">A review of the history of slavery through contemporary theories of power in the French West Indies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Islenha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Madeira, Portugal)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">IV. Compte rendus</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021. &amp;quot;Libro de Gisela Pereyra Doval et Gastón Souroujon. Global Resurgence of the Right. Conceptual and Regional Perspectives, Routledge Studies in Fascism and the Far-Right, London ISBN 978-036-756-934-1&amp;quot;, Cuadernos de Política Exterior Argentina, N° 134 (espagnol) </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021.</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> &amp;quot;</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre de: Gisela Pereyra Doval et Gastón Souroujon (2021). Global Resurgence of the Right. Conceptual and Regional Perspectives&amp;quot; Etudes Caribéennes, No. 48 (français).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2020. Crítica (y reivindicación) de la universidad pública (Buenos Aires, Siglo XXI), de Eduardo Miguez, Revue Iberoamericana de Educación Superior (RIES) 11 (32), pp 229-233.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ISSN 2007-2872 (en espagnol)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2012. La face cachée de Harvard. La socialisation de l’élite dans les sociétés secrètes étudiantes (Paris, La documentation française) de Stéphanie Grousset-Charrière, Revue IdeAs, n°3.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ISSN-e 1950-5701 (en espagnol)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EXPERIENCE D’ENSEIGNEMENT</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-22 Maître de conférence, Université des Antilles, Faculté Roger Toumson</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Civilisation espagnole contemporaine&amp;quot; (L1 - CM et TD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;Civilisation caraïbe hispanophone&amp;quot; (L2 - CM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Pratique orale&amp;quot; et &amp;quot;Pratique écrite&amp;quot; Espagnol (L1 - TD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;Actualité économique et juridique, media et multimedia&amp;quot; (L2 - TD et TP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Amenager la ville&amp;quot; (Master GAED)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “LVE&amp;quot; (Master GAED)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-21 ATER Université des Antilles, Faculté des Lettres et Sciences Humaines/IUT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté des Lettres et Sciences Humaines : Etudes hispanophones.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Espaces & échanges (Civilisation, iconographie, cinéma)” (8h CM – L1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Espaces & échanges (Civilisation, iconographie, cinéma)” (12h TD – L1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Grandes problématiques de l’Amérique hispanique” (8h CM – L3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Grandes problématiques de l’Amérique hispanique” (12h TD – L3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IUT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Seconde langue : Espagnol” (40h TD GLT1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Seconde langue professionnelle : Espagnol” (40h TD – GLT1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Approfondissement de seconde langue : Espagnol” (40h TD – GLT2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Perfectionnement de la langue seconde langue professionnelle” (40h TD – GLT2)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-20 ATER Université des Antilles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté des Lettres et Sciences Humaines : Etudes hispanophones.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Espaces & échanges (Civilisation, iconographie, cinéma)” (8h CM – L1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Espaces & échanges (Civilisation, iconographie, cinéma)” (12h TD – L1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Grandes problématiques de l’Amérique hispanique” (8h CM – L3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Langue Vivante Etrangère” (40 TD – L3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IUT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Seconde langue : Espagnol” (40h TD GLT1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Seconde langue professionnelle : Espagnol” (40h TD – GLT1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Approfondissement de seconde langue : Espagnol” (40h TD – GLT2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Perfectionnement de la langue seconde langue professionnelle” (40h TD – GLT2)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018. Universidad Nacional de Rosario (UNR), Chercheur postdoctoral CONICET, Faculté de Relations Internationales & Sciences Politiques, Rosario, Argentine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Systèmes politiques comparés ” (espagnol)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-19. ESSCA School. Chargé d’enseignement. Département des Affaires Internationales, Paris/Angers/Lyon PDF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Latin America & the European Union in a Globalized World” (anglais) [15h CMx3]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Urban Inequality” (anglais) [15h CM x 3]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Presentation skills” (anglais)[18h TD x 5]</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-16. ESSCA School. Lecteur, Département des Affaires Internationales, Paris Angers PDF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Latin America & the European Union in a Globalized World” (anglais) 15h x 2 CM</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017. Université La Salle (ULSA), Lecteur, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “L’analyse du discours ” (espagnol) [72h CM]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “International Topics” (anglais) [64h CM]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Français” (français) [80h CM]</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017. Université del Valle de Mexico (UVM) Lecteur, Mexique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Human Rights” (anglais)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Géo-économie et géopolitique” (espagnol)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- “Projets touristiques” (espagnol)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-08 Lycée de la Vénice Verte. Niort, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Assistant de langue : “Espagnol langue vivante étrangère”</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CONGRES, SEMINAIRES, PRESENTATIONS ORALES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o « L'empire aztèque et la Chine des Ming, carrefour historique de la conquête » (Nov-2020) XXIV Colloque de Historia Canarie-Americana, Las Palmas, Canaries (Espagne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o « L'extrême droite au Mexique et le COVID19 » (11/2020), Table: Recompositions politiques, (post-)COVID-19 en Amérique latine : démocratie, crise, tendances, FLACSO, Colegio Latino américano de Estudios Globales, FLACSO (Brésil).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o « La réponse latino-américaine à la COVID19 : le cas du Mexique » (09/2020) POSOC19 / CEC, (webinaire).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o « Inégalités et enseignement supérieur : entre politiques publiques et développement du secteur privé en Argentine » (12/2019), Agence Française pour le Développement, Paris (France). PDF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o « Élites en Amérique latine : Capitaux et réseaux » (07/2019), X Congreso ALACIP 2019, Monterrey (Mexique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o « L'économie illégale et le crime organisé dans le bassin des Caraïbes : La mondialisation à la croisée des chemins ? » (08/2019) IPSA-AISP, Université de Nagasaki (Japon).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o &amp;quot;Cartographie de l'enseignement privé et des inégalités en Argentine » (01/2019), Workshop-ESPI, Universidad National Autonome de Mexico (Mexique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o « Les systèmes de partis du Mexique et du Paraguay : de l'hégémonie à la crise : régression autoritaire ou démocratisation ? » (11/2018), Congres Internacional de Science Politique (Paraguay). PDF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o « Démocratisations, régressions et inégalités. Premières observations des régions septentrionales de l'Argentine et du Mexique » (11/2018), Congreso Latino Americano de Ciencias Sociales (CLACSO), Buenos Aires (Argentine). PDF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o « La fin d'un cycle ? Du massacre de Tlatelolco (1968) à l'élection d'AMLO (2018) » (09/2018), III Jornadas de Investigación en el contexto latinoamericano en la UNER, Paraná (Argentine) PDF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o « L'élite économique au pouvoir : contre la démocratie des élites politiques ? » (10/2018) Congreso internacional sobre la democracia, Université National de Rosario (Argentine). PDF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o « Les recoins de la démocratisation mexicaine : violence, sécurité et police » (08/2018) II Jornadas de Sociología en la Universidad Nacional Villa Maria, Cordoba (Argentine). PDF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o « L'(in)définition idéologique du régime mexicain vis-à-vis des moments fondateurs de la transition chilienne: une révision de la presse mexicaine » (02/2018), Doctoriheals, Paris (France). PDF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o « Repenser le paradigme de la transition démocratique : un changement politique sans égalité́ au Mexique » (08/2016), Congrès Mondial de Sciences Politiques, IPSA Poznań (Pologne). PDF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o « L’analyse du discours d’un ancien président mexicain : le cas de Carlos Salinas et la ‘Révolution mexicaine » (2014), Colloque Être leader dans les Amérique(s) CNRS (France). PDF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o « Une approche de la mobilité à l’étranger des législateurs mexicains : comparaison de trois législatures » (2013), Romac–Sud élites, IRD, Paris (France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o « Les régions les moins transparentes de la démocratisation mexicaine » (2013) X Encuentro internacional de estudios políticos y sociales, Universidad La Havane (Cuba).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o « La stratégie de l’élite saliniste : l’alternance et sa continuité » (2013), Sorbonne, Paris (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o « Élites et législateurs en Amérique latine : le cas du Mexique » (2012), XV Rencontre des latinoaméricanistes espagnols, Universidad Complutense (Espagne).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOVILIDAD DE LA POBLACIÓN Y CONTROL TERRITORIAL: LAS ANTILLAS FRANCESAS EN LA SEGUNDA MITAD DEL SIGLO XX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Estudios Internacionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (1), https://revistas.unc.edu.ar/index.php/revesint/article/view/45531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miradas y narrativas sobre la democracia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Bautista Lucca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Donot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Euro Latinoamericana de Análisis Social y Político </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (8), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35305/rr.v4i8.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violencia de género en destinos turísticos: estudio de caso en Cancún, México</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Arturo Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clepsydra. Revista de Estudios de Género y Teoría Feminista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.33 - 50. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25145/j.clepsydra.2024.27.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génesis del discurso populista de MORENA en México</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Bautista Lucca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitam. Revista de Investigación en Humanidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecciones de América Latina y Asia sobre política comparada: tipo de regímenes y modo de gobernar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberoamericana Revista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (87), https://dept.sophia.ac.jp/is/ibero/espanol/pubia/vol-45-no-87-2023/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the history of slavery through contemporary theories of power in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Islenha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los tiempos de las transiciones a la democracia en Paraguay y México</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aragón Falomir Jaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Bautista Lucca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Pérez Talia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextualizaciones Latino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (26), pp.55-68. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32870/cl.v1i26.7941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puertas en el mar. Islas africanas atlánticas en el Antiguo Régimen de Juan Manuel Santana Pérez et Germán Santana Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women, violence and tourism: modes of domination in the Mexican Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Latin American and Caribbean Studies / Revue canadienne des études latino-américaines et caraïbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08263663.2022.2110784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03771002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Emergencia de la derecha radical en México? El caso del Frente Nacional Anti-AMLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encrucijadas. Revista crítica de ciencias sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (2), pp.a2114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Caraïbe face au Covid-19 : crise globale et solutions locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pandemia global y desigualdades locales: implosión política, económica y social en México</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Apaches face à la colonisation et globalisation du réel et de l'imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Mémoires dans la Caraïbe et l’Amérique latine : entre tradition, modernité et post-modernité. 1920-2020 : un siècle de capitalisme, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿La &amp;quot;grieta&amp;quot; mexicana? La polarización de la opinión publica en la era de Andrés Manuel López Obrador y del COVID19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Bautista Lucca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABYA-YALA: REVISTA SOBRE ACESSO À JUSTIÇA E DIREITOS NAS AMÉRICAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis de redes empresariales y puertas giratorias en México: Cartografía de una clase dominante público-privada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julián Cárdenas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temas y Debates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39, pp.81-103. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35305/tyd.v0i39.458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scénarios post-covid19 au Mexique et en République Dominicaine: une recomposition économique et politique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Joachim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CariCen. Revista de Análisis y Debate sobre el Caribe y Centroamérica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, pp.6-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las elecciones de 2018 en México y el triunfo del Movimiento de Regeneración Nacional (Morena)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Edmundo Fernández de Lara Gaitán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Bautista Lucca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios Políticos (Medellín)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.286-308. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17533/udea.espo.n54a14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La economía ilegal y el crimen organizado en la Cuenca del Caribe: ¿México en la encrucijada?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis comparado de las elecciones presidenciales de 2018 en Colombia, México, Paraguay y Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Bautista Lucca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Perez Talia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">apuntes electorales IEEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61, pp.39-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie GROUSSET-CHARRIÈRE, La face cachée de Harvard. La socialisation de l’élite dans les sociétés secrètes étudiantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El colonialismo en América y su fracaso en China como encrucijada histórica de la globalización ibérica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Coloquio de Historia Canario-Americana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Las Palmas de Gran Canaria, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El proceso de internacionalización académica de la clase política mexicana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obsmac Opinion de Expertos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Mexico, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Secretarios de Estado a parlamentaristas: el reciclaje postalternancia del gabinete de Carlos Salinas de Gortari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Encuentro de Latinoamericanistas Españoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Madrid, España. pp.290-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00874092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la ville caribéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Jadotte Bouchereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires des Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Collection : Espace, territoires et sociétés, 979-10-95177-63-0. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1423g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2023 elections in Argentina, Mexico and Paraguay in comparative perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Bautista Lucca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Perez Talia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Iglesias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Helcimara Telles; Joscimar Souza Silva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Opinion and Turbulence in Latin American Democracies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, https://link.springer.com/book/9783031831041, In press, 9783-031831041</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinámicas de dominación y poder en la esclavitud de las Antillas Francesas Un enfoque interdisciplinario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Hatzky; Werner Mackenbach; Consuelo Naranjo Orovio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HISTORIAS CONECTADAS DEL CARIBE, EUROPA, ÁFRICA Y LAS AMÉRICAS Esclavitud, racialización, resistencias y diversidad cultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TESEO, 2025, 978-1-917723-27-5. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55778/ts917723275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05243887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerabilidad y desigualdades de género en el paraíso turísico de Cancún, México</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ALEXIA UGALDE QUESADA; CARMEN CHINAS; CHRISTINE HATZKY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolítica, violencias de género y resistencias en América Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CALAS/CLACSO, 2025, 978-631-308-086-1. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54871/ca25bp07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05243888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques urbaines mondiales et inégalités : la ville caribéenne mexicaine à travers le prisme du capitalisme, de la ségrégation et du post développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaime ARAGON FALOMIR; Olivier DEHOORNE; Karine BOUCHEAU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de la ville caribéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires des Antilles, 2025, [ISBN: 9791095177630]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchriffrer l’écriture de la ville caribéenne : quelques clés de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehoorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Saffache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Sobcazk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Dehoorne; Jaime Aragon Falomir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de la ville caribéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires des Antilles, pp.324-330, 2025, 979-10-95177-64-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private higher education in Argentina A circuit for reproducing inequalities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Andrés Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Gerard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Private Higher Education and Inequalities in the Global South. Lessons from Africa, Latin America and Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://doi.org/10.1007/978-3-031-54756-0, 2024, Demographic Transformation and Socio-Economic Development, 978-3-031-54755-3. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-54756-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavery in the French Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adekeye Adebajo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Black Atlantic’s Triple Burden Slavery, Colonialism and Reparations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JACANA, https://jacana.co.za/product/the-black-atlantics-triple-burden-slavery-colonialism-and-reparations/, 2024, ISBN: 9781431434572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement supérieur privé en Argentine : un circuit de reproduction des inégalités?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités privées : la fabrique des inégalités. Leçons d'Afrique, d'Amérique latine et d'Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2023, 978-2-38409-000-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambio o continuidad en la elección de 2021 en México. ¿MORENA aprendió (o no) a navegar sin Andrés Manuel López Obrador durante la pandemia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La democracia a prueba. Los años que votamos en pandemia en las Américas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03625490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El inédito rostro de la ultraderecha mexicana: el caso del Frente Nacional Anti AMLO (FRENAA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESTEVÃO BOSCO; REBECCA LEMOS IGREJA; LAURA VALLADARES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A América latina frente ao Governo da Covid-19. Desigualdades, crises, resistências.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faculdade Latino-Americana de Ciências Sociais (FLACSo)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.248-273, 2022, 978-65-87718-30-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03649392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una revisión del desafuero de Vicente Fox y la derecha contra López Obrador (2004/5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diccionario de acontecimientos de derechas en el siglo XXI en América Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.132-138, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criminales continentales, “piratas” insulares. Prácticas ilegales nacidas en el Caribe y sus fronteras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raúl Román Romero; Antonino Vidal Ortega; Jorge Enrique Elías-Caro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Caribe sin fronteras: islas y costas continentales, relaciones entre las dos orillas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación Colombiana de Estudios del Caribe (ACOLEC), Universidad Nacional de Colombia (UNAL), 2021, 978-958-58957-7-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRASIL Y MÉXICO BAJO EL ENIGMA DEL CAMBIO DE 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Bautista Lucca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Edmundo Fernández de Lara Gaitán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lídia de Oliveira Xavier; Carlos F. Domínguez Avila; Vicente Fonseca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Qualidade da Democracia no Brasil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, CRV - Curitiba, 2020, 978-85-444-4068-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités et enseignement supérieur : entre politiques publiques et développement du secteur privé en Argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Aragón Falomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Andrés Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId108"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC7CCA2F"/>
+    <w:nsid w:val="35C619F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jaime-aragon-falomir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1706-1259" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaime.aragonf@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.academia.edu/JaimeARAGONFALOMIR" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jaime_Aragon_Falomir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=kYD9OaAAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/full/10.1080/08263663.2022.2110784" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://contexlatin.cucsh.udg.mx/index.php/CL/article/view/7941" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recyt.fecyt.es/index.php/encrucijadas/article/view/88179" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://coloquioscanariasamerica.casadecolon.com/index.php/CHCA/article/view/10616" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/etudescaribeennes/22090" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/etudescaribeennes/21569" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/amerika/13693" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periodicos.unb.br/index.php/abya/article/view/36369/28917" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://investigacion.politicas.unam.mx/caricen/wp-content/uploads/caricen21/caricen21_02.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/ressources/inegalites-et-enseignement-superieur-entre-politiques-publiques-et-developpement-du-secteur-prive-en-argentine?origin=/fr/ressources-accueil?from=10" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35305/tyd.v0i39.458" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/etudescaribeennes.16805" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aelectorales.ieem.org.mx/index.php/ae/article/view/730" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17533/udea.espo.n54a14" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/j.ctv2v88c77.16#metadata_info_tab_contents" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/359349138_El_inedito_rostro_de_la_ultraderecha_mexicana_el_caso_del_Frente_Nacional_Anti_AMLO_FRENAA" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03503523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-antilles.fr/hal-03284522/document" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editoracrv.com.br/produtos/detalhes/34691-a-qualidade-da-democracia-no-brasilbr-questoes-teoricas-e-metodologicas-da-pesquisabr-volume-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-00874092" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/le-trafic-darmes-pierre-angulaire-de-la-criminalite-au-mexique-181087" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/66585843/Rese%C3%B1a_PEREYRA_DOVAL_Gisela_y_SOUROUJON_Gast%C3%B3n_2021_Global_Resurgence_of_theRight_Conceptual_and_Regional_Perspectives_Routledge_Studies_in_Fascism_and_the_Far_Right_London_and_New_York_ISBN_978_036_756_934_1_318_pp" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/etudescaribeennes/22128" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22201/iisue.20072872e.2020.32.824" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/ideas.545" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04668485v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arag&#243;n Falomir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bautista Lucca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Donot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35305/rr.v4i8.140" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968631v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arturo Arag&#243;n Falomir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.clepsydra.2024.27.02" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04668462v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehoorne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04668478v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424967v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966590v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508832v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arag&#243;n Falomir Jaime" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos P&#233;rez Talia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32870/cl.v1i26.7941" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966603v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771002v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08263663.2022.2110784" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03287489v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500878v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03344304v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03344306v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03133597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02903289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n C&#225;rdenas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35305/tyd.v0i39.458" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02924718v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joachim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02344179v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Edmundo Fern&#225;ndez de Lara Gait&#225;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17533/udea.espo.n54a14" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02378944v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02344177v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Fernandez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Perez Talia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02378964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451640v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02378995v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968635v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jadotte Bouchereau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/espace-territoires-et-societes/la-fabrique-de-la-ville-caribeenne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1423g" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243472v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Saffache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Guerrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sobcazk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05243888v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54871/ca25bp07" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05243887v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55778/ts917723275" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968659v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968652v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Iglesias" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04675464v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Andr&#233;s Rodriguez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54756-0_3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968642v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966600v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625490v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649392v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flacso.org.br/?publication=a-america-latina-frente-ao-governo-da-covid-19-desigualdades-crises-resistencia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503523v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03284522v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675505v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02949630v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jaime-aragon-falomir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1706-1259" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=kYD9OaAAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaime.aragonf@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.academia.edu/JaimeARAGONFALOMIR" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jaime_Aragon_Falomir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=kYD9OaAAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/full/10.1080/08263663.2022.2110784" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://contexlatin.cucsh.udg.mx/index.php/CL/article/view/7941" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recyt.fecyt.es/index.php/encrucijadas/article/view/88179" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://coloquioscanariasamerica.casadecolon.com/index.php/CHCA/article/view/10616" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/etudescaribeennes/22090" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/etudescaribeennes/21569" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/amerika/13693" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periodicos.unb.br/index.php/abya/article/view/36369/28917" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://investigacion.politicas.unam.mx/caricen/wp-content/uploads/caricen21/caricen21_02.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/ressources/inegalites-et-enseignement-superieur-entre-politiques-publiques-et-developpement-du-secteur-prive-en-argentine?origin=/fr/ressources-accueil?from=10" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35305/tyd.v0i39.458" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/etudescaribeennes.16805" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aelectorales.ieem.org.mx/index.php/ae/article/view/730" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17533/udea.espo.n54a14" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/j.ctv2v88c77.16#metadata_info_tab_contents" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/359349138_El_inedito_rostro_de_la_ultraderecha_mexicana_el_caso_del_Frente_Nacional_Anti_AMLO_FRENAA" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-03503523v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-antilles.fr/hal-03284522/document" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editoracrv.com.br/produtos/detalhes/34691-a-qualidade-da-democracia-no-brasilbr-questoes-teoricas-e-metodologicas-da-pesquisabr-volume-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-00874092" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/le-trafic-darmes-pierre-angulaire-de-la-criminalite-au-mexique-181087" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/66585843/Rese%C3%B1a_PEREYRA_DOVAL_Gisela_y_SOUROUJON_Gast%C3%B3n_2021_Global_Resurgence_of_theRight_Conceptual_and_Regional_Perspectives_Routledge_Studies_in_Fascism_and_the_Far_Right_London_and_New_York_ISBN_978_036_756_934_1_318_pp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/etudescaribeennes/22128" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22201/iisue.20072872e.2020.32.824" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/ideas.545" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04668462v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arag&#243;n Falomir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehoorne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04668485v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bautista Lucca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Donot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35305/rr.v4i8.140" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968631v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arturo Arag&#243;n Falomir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.clepsydra.2024.27.02" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04668478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424967v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arag&#243;n Falomir Jaime" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos P&#233;rez Talia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32870/cl.v1i26.7941" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966603v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771002v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08263663.2022.2110784" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500878v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03344304v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03344306v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03287489v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03133597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02903289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n C&#225;rdenas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35305/tyd.v0i39.458" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02924718v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joachim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02344179v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Edmundo Fern&#225;ndez de Lara Gait&#225;n" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17533/udea.espo.n54a14" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02378944v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02344177v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Fernandez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Perez Talia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02378964v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451640v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02378995v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874092v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968635v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jadotte Bouchereau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/espace-territoires-et-societes/la-fabrique-de-la-ville-caribeenne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1423g" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968652v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Iglesias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05243887v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55778/ts917723275" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05243888v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54871/ca25bp07" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968659v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Saffache" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Guerrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sobcazk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04675464v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Andr&#233;s Rodriguez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54756-0_3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968642v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966600v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625490v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649392v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flacso.org.br/?publication=a-america-latina-frente-ao-governo-da-covid-19-desigualdades-crises-resistencia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503523v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03284522v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675505v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02949630v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>