--- v0 (2026-03-19)
+++ v1 (2026-04-26)
@@ -421,148 +421,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Checking and Synthesis for Strategic Timed CTL using Strategies in Rewriting Logic</w:t>
+                <w:t xml:space="preserve">Towards a Rewriting Logic Semantics for Interactive Multimedia Scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Michaël Celerier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carlos Olarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teofil Sidoruk</w:t>
+                <w:t xml:space="preserve">Bernard P. Serpette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Symposium on Principles and Practice of Declarative Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale, JIM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647282v1</w:t>
+                <w:t xml:space="preserve">hal-04610313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CosyVerif: The Path to Formalisms Cohabitation</w:t>
               </w:r>
@@ -621,51 +621,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th International Conference on Application and Theory of Petri Nets and Concurrency</w:t>
+              <w:t xml:space="preserve">45th International Conference on Application and Theory of Petri Nets and Concurrency, PETRI NETS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Geneva, Switzerland. pp.432-444, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-61433-0_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
@@ -676,399 +676,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Rewriting Logic Semantics for Interactive Multimedia Scores</w:t>
+                <w:t xml:space="preserve">Model Checking and Synthesis for Strategic Timed CTL using Strategies in Rewriting Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Olarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michaël Celerier</w:t>
+                <w:t xml:space="preserve">Wojciech Penczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos Olarte</w:t>
+                <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard P. Serpette</w:t>
+                <w:t xml:space="preserve">Teofil Sidoruk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale, JIM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">26th International Symposium on Principles and Practice of Declarative Programming (PPDP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610313v1</w:t>
+                <w:t xml:space="preserve">hal-04647282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic (Timed) Computation Tree Logic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symbolic Observation Graph-Based Generation of Test Paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Klai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Taha Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Jamroga</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Teofil Sidoruk</w:t>
+                <w:t xml:space="preserve">Jörg Desel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Ochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Autonomous Agents and Multiagent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Tests and Proofs (TAP 2023) Held as Part of STAF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Leicester, United Kingdom. pp.127-146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-38828-6_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153471v1</w:t>
+                <w:t xml:space="preserve">hal-04168937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic Observation Graph-Based Generation of Test Paths</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategic (Timed) Computation Tree Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hanen Ochi</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Jamroga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Penczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teofil Sidoruk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Tests and Proofs (TAP 2023) Held as Part of STAF 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd International Conference on Autonomous Agents and Multiagent Systems, AAMAS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, London, United Kingdom. pp.382-390</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168937v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic Analysis and Parameter Synthesis for Time Petri Nets Using Maude and SMT Solving</w:t>
               </w:r>
@@ -1080,77 +1080,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyungmin Bae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Olarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Csaba Ölveczky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th International Conference on Application and Theory of Petri Nets and Concurrency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Caparica (Lisbonne), Portugal. pp.369-392, </w:t>
@@ -1182,525 +1182,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Parallel Model Checking of Hybrid LTL on Hybrid State Space Representation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kais Klai</w:t>
+                <w:t xml:space="preserve">Modular Analysis of Tree-Topology Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiheb Ameur Abid</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sami Evangelista</w:t>
+                <w:t xml:space="preserve">Michał Knapik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Penczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verification and Evaluation of Computer and Communication Systems, VECoS 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-98850-0_3⟩</w:t>
+              <w:t xml:space="preserve">Formal Methods and Software Engineering, ICFEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Madrid, Spain. pp.36-53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-17244-1_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615559v1</w:t>
+                <w:t xml:space="preserve">hal-03811772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rewriting Logic Semantics and Symbolic Analysis for Parametric Timed Automata</w:t>
+                <w:t xml:space="preserve">Minimal Schedule with Minimal Number of Agents in Attack-Defence Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Masko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Penczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teofil Sidoruk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th ACM SIGPLAN International Workshop on Formal Techniques for Safety-Critical Systems (FTSCS '22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand. pp.3-15, </w:t>
+              <w:t xml:space="preserve">26th International Conference on Engineering of Complex Computer Systems (ICECCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Hiroshima, Japan. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3563822.3569923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECCS54210.2022.00009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154095v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Analysis of Tree-Topology Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Parallel Model Checking of Hybrid LTL on Hybrid State Space Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Klai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiheb Ameur Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Petrucci</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Evangelista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Methods and Software Engineering, ICFEM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-17244-1_3⟩</w:t>
+              <w:t xml:space="preserve">Verification and Evaluation of Computer and Communication Systems, VECoS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Beijing, China. pp.27-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-98850-0_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811772v1</w:t>
+                <w:t xml:space="preserve">hal-03615559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal Schedule with Minimal Number of Agents in Attack-Defence Trees</w:t>
+                <w:t xml:space="preserve">Rewriting Logic Semantics and Symbolic Analysis for Parametric Timed Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyungmin Bae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carlos Olarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Csaba Ölveczky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Engineering of Complex Computer Systems (ICECCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Hiroshima, Japan. pp.1-10, </w:t>
+              <w:t xml:space="preserve">8th ACM SIGPLAN International Workshop on Formal Techniques for Safety-Critical Systems (FTSCS '22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand. pp.3-15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECCS54210.2022.00009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3563822.3569923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772716v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hackers vs. Security: Attack-Defence Trees as Asynchronous Multi-Agent Systems</w:t>
               </w:r>
@@ -1712,77 +1712,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos E. Budde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Penczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teofil Sidoruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Formal Engineering Methods (ICFEM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Singapore, Singapore. pp.3-19, </w:t>
@@ -1846,51 +1846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaco van De Pol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1950,77 +1950,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADT2AMAS: Managing Agents in Attack-Defence Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Penczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teofil Sidoruk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAMAS '21: 20th International Conference on Autonomous Agents and Multiagent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2045,51 +2045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOG-Based Multi-Core LTL Model Checking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiheb Ameur Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Klai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2156,265 +2156,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyHRF: A Python Library for the Analysis of fMRI Data Based on Local Estimation of the Hemodynamic Response Function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Session-Based Concurrency, Reactively</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Dojat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jorge A. Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Python in Science Conference (SciPy 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25080/shinma-7f4c6e7-006⟩</w:t>
+              <w:t xml:space="preserve">37th International Conference on Formal Techniques for Distributed Objects, Components, and Systems (FORTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Neuchâtel, Switzerland. pp.74-91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60225-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566457v1</w:t>
+                <w:t xml:space="preserve">hal-01566466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Session-Based Concurrency, Reactively</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PyHRF: A Python Library for the Analysis of fMRI Data Based on Local Estimation of the Hemodynamic Response Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Cano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaime Arias</w:t>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge A. Pérez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aina Frau-Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Conference on Formal Techniques for Distributed Objects, Components, and Systems (FORTE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Neuchâtel, Switzerland. pp.74-91, </w:t>
+              <w:t xml:space="preserve">16th Python in Science Conference (SciPy 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Austin, TX, United States. pp.34-40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-60225-7_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25080/shinma-7f4c6e7-006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566466v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolations : écriture de contraintes réactives pour improvisations pianistiques (démo)</w:t>
               </w:r>
@@ -2521,51 +2521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Construction of Interactive Machine Improvisation Scenarios from Audio Recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Dubnov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2629,51 +2629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michell Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Olarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth Workshop on Logical and Semantic Frameworks, with Applications (LSFA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Brasilia, Brazil. pp.161-177, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2720,64 +2720,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foundations for Reliable and Flexible Interactive Multimedia Scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Olarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Rueda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2837,51 +2837,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Parallelism in FPGAs for the Real-Time Interpretation of Interactive Multimedia Scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Rueda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2932,51 +2932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Composition, Verification and Real-Time Performance of Multimedia Interactive Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Rueda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3017,888 +3017,1018 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Executing Hierarchical Interactive Scores in ReactiveML</w:t>
+                <w:t xml:space="preserve">Modelling Data Processing for Interactive Scores Using Coloured Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Salvati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Rueda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Application of Concurrency to System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tunis, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACSD.2014.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095159v1</w:t>
+                <w:t xml:space="preserve">hal-01095176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Data Processing for Interactive Scores Using Coloured Petri Nets</w:t>
+                <w:t xml:space="preserve">Executing Hierarchical Interactive Scores in ReactiveML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Rueda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Application of Concurrency to System Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bourges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095176v1</w:t>
+                <w:t xml:space="preserve">hal-01095159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Scheduling of Agents in ADTrees: Specialized Algorithm and Declarative Models</w:t>
+                <w:t xml:space="preserve">Strategic (timed) computation tree logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Jamroga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Penczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teofil Sidoruk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TR.2024.3354459⟩</w:t>
+              <w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 40 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10458-025-09726-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436730v1</w:t>
+                <w:t xml:space="preserve">hal-05578455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rewriting-logic-with-SMT-based Formal Analysis and Parameter Synthesis Framework for Parametric Time Petri Nets</w:t>
+                <w:t xml:space="preserve">Optimal Scheduling of Agents in ADTrees: Specialized Algorithm and Declarative Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Olarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Łukasz Maśko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Penczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 192 (3-4), pp.261-312. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/FI-242195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TR.2024.3354459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732529v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic Analysis and Parameter Synthesis for Networks of Parametric Timed Automata with Global Variables using Maude and SMT Solving</w:t>
+                <w:t xml:space="preserve">A Rewriting-logic-with-SMT-based Formal Analysis and Parameter Synthesis Framework for Parametric Time Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyungmin Bae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Olarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Csaba Ölveczky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Computer Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 192 (3-4), pp.261-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2023.103074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/FI-242195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361212v1</w:t>
+                <w:t xml:space="preserve">hal-04732529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CosyVerif: an Online Verification Platform</w:t>
+                <w:t xml:space="preserve">Symbolic Analysis and Parameter Synthesis for Networks of Parametric Timed Automata with Global Variables using Maude and SMT Solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Kordon</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyungmin Bae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carlos Olarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Csaba Ölveczky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petri Net Newsletter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of Computer Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2023.103074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777111v1</w:t>
+                <w:t xml:space="preserve">hal-04361212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CosyVerif: an Online Verification Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hulin-Hubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petri Net Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87, pp.5--7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Authoring and automatic verification of interactive multimedia scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michaël Celerier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of New Music Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.1 - 19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09298215.2016.1248444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3908,152 +4038,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADT2AMAS: Managing agents in attack-defence scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Penczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teofil Sidoruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giann Karlo Aguirre-Samboní</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:ba0a2ee40ad674351487e97be7df0dafa50ea4ee;origin=https://depot.lipn.univ-paris13.fr/parties/tools/adt2amas;visit=swh:1:snp:42758cf72686155bf68d952d688a44f5db647a65;anchor=swh:1:rev:43ecd177974254552b72f1f8a160cab2062aada6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4063,209 +4193,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rewriting Logic Semantics and Symbolic Analysis for Parametric Timed Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyungmin Bae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Olarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Csaba Ölveczky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIPN. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model checking for TCC calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Universidad Javeriana. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4275,459 +4405,459 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timed Automata for Video Games and Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Marczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Computer Graphics and Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2019, 978-3-319-08234-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08234-9_298-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08234-9_298-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01980285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formal semantics and automatic verification of hierarchical multimedia scenarios with interactive choices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime E. Arias Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Multimedia [cs.MM]. Université de Bordeaux, 2015. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015BORD0283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01245370v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le séquenceur interactif multimédia i-score</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michaël Celerier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Développement Logiciel de l’Enseignement Supérieur et de la Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Models to Compose and Execute Interactive Multimedia Scores in Real-Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Rueda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'École doctorale de mathématiques et informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441583v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">tel-01245370v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4795,51 +4925,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB7F289C"/>
+    <w:nsid w:val="0D73E8A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5026,51 +5156,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jaime-arias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191751669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/arias_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481387v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Boudarga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037338v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Klai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taha Bennani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Ochi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhami Elouni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85356-2_2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Olarte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Penczek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petrucci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofil Sidoruk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hulin-Hubard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61433-0_21" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Micha&#235;l Celerier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Serpette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153471v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Jamroga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168937v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Desel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38828-6_8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153494v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungmin Bae" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Csaba &#214;lveczky" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33620-1_20" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615559v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Ameur Abid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Evangelista" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98850-0_3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154095v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563822.3569923" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Knapik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17244-1_3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772716v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Masko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS54210.2022.00009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902348v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Budde" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63406-3_1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco van De Pol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72016-2_17" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544019v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545340v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ouni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA-BDCloud-SocialCom-SustainCom51426.2020.00028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566457v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Frau-Pascual" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25080/shinma-7f4c6e7-006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566466v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Cano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. P&#233;rez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60225-7_6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326559v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Archipoff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Buger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Janin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336825v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Dubnov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257078v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michell Guzm&#225;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.04.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129394v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Rueda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20603-5_3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129316v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2015.8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095159v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvati" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095176v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2014.23" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436730v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Ma&#347;ko" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2024.3354459" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732529v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-242195" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361212v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.103074" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777111v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399925v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2016.1248444" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152510v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giann Karlo Aguirre-Sambon&#237;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ba0a2ee40ad674351487e97be7df0dafa50ea4ee;origin=https://depot.lipn.univ-paris13.fr/parties/tools/adt2amas;visit=swh:1:snp:42758cf72686155bf68d952d688a44f5db647a65;anchor=swh:1:rev:43ecd177974254552b72f1f8a160cab2062aada6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814256v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257266v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980285v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marczak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08234-9_298-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245350v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441583v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01245370v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime E. Arias Almeida" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0283" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jaime-arias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191751669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/arias_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481387v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Boudarga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037338v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Klai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taha Bennani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Ochi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhami Elouni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85356-2_2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610313v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Micha&#235;l Celerier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Olarte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Serpette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hulin-Hubard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61433-0_21" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Penczek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petrucci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofil Sidoruk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Desel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38828-6_8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Jamroga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153494v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungmin Bae" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Csaba &#214;lveczky" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33620-1_20" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811772v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Knapik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17244-1_3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Masko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS54210.2022.00009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615559v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Ameur Abid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Evangelista" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98850-0_3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563822.3569923" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902348v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Budde" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63406-3_1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco van De Pol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72016-2_17" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544019v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545340v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ouni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA-BDCloud-SocialCom-SustainCom51426.2020.00028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566466v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Cano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. P&#233;rez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60225-7_6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566457v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Frau-Pascual" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25080/shinma-7f4c6e7-006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326559v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Archipoff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Buger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Janin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336825v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Dubnov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257078v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michell Guzm&#225;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.04.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129394v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Rueda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20603-5_3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129316v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2015.8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095176v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2014.23" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095159v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvati" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578455v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-025-09726-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Ma&#347;ko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2024.3354459" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732529v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-242195" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361212v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.103074" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777111v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399925v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2016.1248444" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152510v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giann Karlo Aguirre-Sambon&#237;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ba0a2ee40ad674351487e97be7df0dafa50ea4ee;origin=https://depot.lipn.univ-paris13.fr/parties/tools/adt2amas;visit=swh:1:snp:42758cf72686155bf68d952d688a44f5db647a65;anchor=swh:1:rev:43ecd177974254552b72f1f8a160cab2062aada6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814256v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257266v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980285v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marczak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08234-9_298-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01245370v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime E. Arias Almeida" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0283" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245350v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441583v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>