--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -162,3879 +162,3879 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategic (timed) computation tree logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Jamroga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Penczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teofil Sidoruk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 40 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10458-025-09726-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Scheduling of Agents in ADTrees: Specialized Algorithm and Declarative Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Olarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Łukasz Maśko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Penczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TR.2024.3354459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rewriting-logic-with-SMT-based Formal Analysis and Parameter Synthesis Framework for Parametric Time Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyungmin Bae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Olarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Csaba Ölveczky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 192 (3-4), pp.261-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FI-242195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symbolic Analysis and Parameter Synthesis for Networks of Parametric Timed Automata with Global Variables using Maude and SMT Solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyungmin Bae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Olarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Csaba Ölveczky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of Computer Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2023.103074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CosyVerif: an Online Verification Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hulin-Hubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petri Net Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87, pp.5--7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Authoring and automatic verification of interactive multimedia scores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michaël Celerier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of New Music Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09298215.2016.1248444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morfetik : Une ressource lexicale morphologique extensible et modulaire pour le français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othman Boudarga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Grezka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Anglet, France. pp.505-512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Label Coverage Using Regular Expression-Based Linear Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Klai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Taha Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Ochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadhami Elouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Verification and Evaluation of Computer and Communication Systems (VECoS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Djerba, Tunisia. pp.16-31, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-85356-2_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Rewriting Logic Semantics for Interactive Multimedia Scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michaël Celerier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Olarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard P. Serpette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale, JIM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CosyVerif: The Path to Formalisms Cohabitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hulin-Hubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th International Conference on Application and Theory of Petri Nets and Concurrency, PETRI NETS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Geneva, Switzerland. pp.432-444, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-61433-0_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Checking and Synthesis for Strategic Timed CTL using Strategies in Rewriting Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Olarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Penczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teofil Sidoruk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Symposium on Principles and Practice of Declarative Programming (PPDP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic Observation Graph-Based Generation of Test Paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Klai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Taha Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Desel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Ochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Tests and Proofs (TAP 2023) Held as Part of STAF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Leicester, United Kingdom. pp.127-146, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-38828-6_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic (Timed) Computation Tree Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Jamroga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Penczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teofil Sidoruk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Autonomous Agents and Multiagent Systems, AAMAS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, London, United Kingdom. pp.382-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic Analysis and Parameter Synthesis for Time Petri Nets Using Maude and SMT Solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyungmin Bae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Olarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Olarte</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Peter Csaba Ölveczky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th International Conference on Application and Theory of Petri Nets and Concurrency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Caparica (Lisbonne), Portugal. pp.369-392, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33620-1_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular Analysis of Tree-Topology Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Knapik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Penczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formal Methods and Software Engineering, ICFEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Madrid, Spain. pp.36-53, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-17244-1_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal Schedule with Minimal Number of Agents in Attack-Defence Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukasz Masko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Penczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teofil Sidoruk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Engineering of Complex Computer Systems (ICECCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Hiroshima, Japan. pp.1-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICECCS54210.2022.00009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Parallel Model Checking of Hybrid LTL on Hybrid State Space Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Klai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiheb Ameur Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Evangelista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Verification and Evaluation of Computer and Communication Systems, VECoS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Beijing, China. pp.27-42, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-98850-0_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rewriting Logic Semantics and Symbolic Analysis for Parametric Timed Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyungmin Bae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Olarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Olarte</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Peter Csaba Ölveczky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th ACM SIGPLAN International Workshop on Formal Techniques for Safety-Critical Systems (FTSCS '22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand. pp.3-15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3563822.3569923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hackers vs. Security: Attack-Defence Trees as Asynchronous Multi-Agent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos E. Budde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Penczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teofil Sidoruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Formal Engineering Methods (ICFEM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Singapore, Singapore. pp.3-19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-63406-3_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Bounded Synthesis for Efficient Cycle Detection in Parametric Timed Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaco van De Pol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TACAS 2021 - 27th International Conference on Tools and Algorithms for the Construction and Analysis of Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan Friso Groote; Kim G. Larsen, Mar 2021, virtual, Luxembourg. pp.311-329, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-72016-2_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADT2AMAS: Managing Agents in Attack-Defence Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Penczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teofil Sidoruk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAMAS '21: 20th International Conference on Autonomous Agents and Multiagent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOG-Based Multi-Core LTL Model Checking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiheb Ameur Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Klai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Ouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE Intl Conf on Parallel &amp; Distributed Processing with Applications, Big Data &amp; Cloud Computing, Sustainable Computing &amp; Communications, Social Computing &amp; Networking (ISPA/BDCloud/SocialCom/SustainCom)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Exeter, United Kingdom. pp.9-17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISPA-BDCloud-SocialCom-SustainCom51426.2020.00028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Session-Based Concurrency, Reactively</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge A. Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Conference on Formal Techniques for Distributed Objects, Components, and Systems (FORTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Neuchâtel, Switzerland. pp.74-91, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-60225-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PyHRF: A Python Library for the Analysis of fMRI Data Based on Local Estimation of the Hemodynamic Response Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aina Frau-Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Python in Science Conference (SciPy 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Austin, TX, United States. pp.34-40, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25080/shinma-7f4c6e7-006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolations : écriture de contraintes réactives pour improvisations pianistiques (démo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Archipoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Buger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Construction of Interactive Machine Improvisation Scenarios from Audio Recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Dubnov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MUME 2016 - 4th International Workshop on Musical Metacreation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A symbolic model for timed concurrent constraint programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michell Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Olarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth Workshop on Logical and Semantic Frameworks, with Applications (LSFA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Brasilia, Brazil. pp.161-177, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.entcs.2015.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257078v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foundations for Reliable and Flexible Interactive Multimedia Scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Olarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Rueda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth Biennial International Conference on Mathematics and Computation in Music</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.29-41, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-20603-5_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Parallelism in FPGAs for the Real-Time Interpretation of Interactive Multimedia Scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Rueda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Composition, Verification and Real-Time Performance of Multimedia Interactive Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Rueda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Application of Concurrency to System Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Brussels, Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACSD.2015.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Data Processing for Interactive Scores Using Coloured Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Rueda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Application of Concurrency to System Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Tunis, Tunisia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACSD.2014.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Executing Hierarchical Interactive Scores in ReactiveML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Rueda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095159v1</w:t>
-              </w:r>
-[...783 lines deleted...]
-                <w:t xml:space="preserve">hal-01399925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4065,77 +4065,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADT2AMAS: Managing agents in attack-defence scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Penczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teofil Sidoruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giann Karlo Aguirre-Samboní</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4220,90 +4220,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rewriting Logic Semantics and Symbolic Analysis for Parametric Timed Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyungmin Bae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Olarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Csaba Ölveczky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIPN. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4445,411 +4445,411 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Marczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Computer Graphics and Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2019, 978-3-319-08234-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-08234-9_298-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le séquenceur interactif multimédia i-score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michaël Celerier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Développement Logiciel de l’Enseignement Supérieur et de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. , 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formal Models to Compose and Execute Interactive Multimedia Scores in Real-Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Rueda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de l'École doctorale de mathématiques et informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal semantics and automatic verification of hierarchical multimedia scenarios with interactive choices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime E. Arias Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Multimedia [cs.MM]. Université de Bordeaux, 2015. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015BORD0283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2015BORD0283⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">tel-01245370v2</w:t>
-              </w:r>
-[...207 lines deleted...]
-                <w:t xml:space="preserve">hal-01441583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4925,51 +4925,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D73E8A2"/>
+    <w:nsid w:val="A81D175F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5156,51 +5156,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jaime-arias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191751669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/arias_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481387v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Boudarga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037338v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Klai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taha Bennani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Ochi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhami Elouni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85356-2_2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610313v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Micha&#235;l Celerier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Olarte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Serpette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hulin-Hubard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61433-0_21" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Penczek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petrucci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofil Sidoruk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Desel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38828-6_8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Jamroga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153494v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungmin Bae" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Csaba &#214;lveczky" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33620-1_20" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811772v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Knapik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17244-1_3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Masko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS54210.2022.00009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615559v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Ameur Abid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Evangelista" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98850-0_3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563822.3569923" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902348v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Budde" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63406-3_1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco van De Pol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72016-2_17" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544019v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545340v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ouni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA-BDCloud-SocialCom-SustainCom51426.2020.00028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566466v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Cano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. P&#233;rez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60225-7_6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566457v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Frau-Pascual" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25080/shinma-7f4c6e7-006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326559v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Archipoff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Buger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Janin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336825v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Dubnov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257078v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michell Guzm&#225;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.04.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129394v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Rueda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20603-5_3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129316v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2015.8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095176v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2014.23" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095159v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvati" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578455v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-025-09726-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Ma&#347;ko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2024.3354459" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732529v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-242195" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361212v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.103074" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777111v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399925v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2016.1248444" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152510v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giann Karlo Aguirre-Sambon&#237;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ba0a2ee40ad674351487e97be7df0dafa50ea4ee;origin=https://depot.lipn.univ-paris13.fr/parties/tools/adt2amas;visit=swh:1:snp:42758cf72686155bf68d952d688a44f5db647a65;anchor=swh:1:rev:43ecd177974254552b72f1f8a160cab2062aada6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814256v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257266v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980285v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marczak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08234-9_298-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01245370v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime E. Arias Almeida" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0283" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245350v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441583v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jaime-arias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191751669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/arias_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578455v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Jamroga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Penczek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petrucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofil Sidoruk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-025-09726-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436730v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Olarte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Ma&#347;ko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2024.3354459" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732529v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungmin Bae" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Csaba &#214;lveczky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-242195" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361212v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.103074" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777111v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hulin-Hubard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Micha&#235;l Celerier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2016.1248444" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Boudarga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037338v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Klai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taha Bennani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Ochi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhami Elouni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85356-2_2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610313v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Serpette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610312v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61433-0_21" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647282v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168937v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Desel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38828-6_8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153494v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33620-1_20" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Knapik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17244-1_3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772716v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Masko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS54210.2022.00009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Ameur Abid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Evangelista" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98850-0_3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154095v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563822.3569923" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902348v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Budde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63406-3_1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340887v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco van De Pol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72016-2_17" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544019v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545340v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ouni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA-BDCloud-SocialCom-SustainCom51426.2020.00028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566466v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Cano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. P&#233;rez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60225-7_6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566457v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Frau-Pascual" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25080/shinma-7f4c6e7-006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326559v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Archipoff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Buger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Janin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336825v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Dubnov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257078v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michell Guzm&#225;n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.04.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129394v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Rueda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20603-5_3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129316v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136252v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2015.8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095176v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2014.23" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095159v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvati" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152510v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giann Karlo Aguirre-Sambon&#237;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ba0a2ee40ad674351487e97be7df0dafa50ea4ee;origin=https://depot.lipn.univ-paris13.fr/parties/tools/adt2amas;visit=swh:1:snp:42758cf72686155bf68d952d688a44f5db647a65;anchor=swh:1:rev:43ecd177974254552b72f1f8a160cab2062aada6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814256v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257266v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980285v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marczak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08234-9_298-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245350v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441583v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01245370v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime E. Arias Almeida" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0283" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>