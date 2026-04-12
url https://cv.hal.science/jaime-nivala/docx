--- v0 (2026-03-09)
+++ v1 (2026-04-12)
@@ -688,412 +688,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the best procedure for determining removal rate coefficients in horizontal flow treatment wetlands: influent and effluent concentrations or longitudinal concentration profiles?</w:t>
+                <w:t xml:space="preserve">Representing performance of horizontal flow treatment wetlands: The Tanks In Series (TIS) and the Plug Flow with Dispersion (PFD) approaches and their application to design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos von Sperling</w:t>
+                <w:t xml:space="preserve">M. von Sperling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Wallace</w:t>
+                <w:t xml:space="preserve">S.D. Wallace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Nivala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 87 (10), pp.2541-2552. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 859, pp.160259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2023.144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.160259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220601v1</w:t>
+                <w:t xml:space="preserve">hal-04044916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing performance of horizontal flow treatment wetlands: The Tanks In Series (TIS) and the Plug Flow with Dispersion (PFD) approaches and their application to design</w:t>
+                <w:t xml:space="preserve">Structural and functional spatial dynamics of microbial communities in aerated and non-aerated horizontal flow treatment wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. von Sperling</w:t>
+                <w:t xml:space="preserve">D.D. Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.D. Wallace</w:t>
+                <w:t xml:space="preserve">A.J. Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.R. Lapolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Nivala</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 859, pp.160259. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.160259⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 838, pp.156600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044916v1</w:t>
+                <w:t xml:space="preserve">hal-04044937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional spatial dynamics of microbial communities in aerated and non-aerated horizontal flow treatment wetlands</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What is the best procedure for determining removal rate coefficients in horizontal flow treatment wetlands: influent and effluent concentrations or longitudinal concentration profiles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.J. Wallace</w:t>
+                <w:t xml:space="preserve">Marcos von Sperling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.R. Lapolli</w:t>
+                <w:t xml:space="preserve">Scott Wallace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Nivala</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 838, pp.156600. </w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87 (10), pp.2541-2552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/wst.2023.144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044937v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evapotranspiration dynamics in aerated and non-aerated subsurface flow treatment wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Nivala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Wallace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred van Afferden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1875,51 +1875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Headley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Wallace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 658, pp.1500-1513. </w:t>
@@ -2841,51 +2841,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC5B8080"/>
+    <w:nsid w:val="9DFBB967"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3072,51 +3072,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jaime-nivala" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2990-7688" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186440v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Thinh T Thuong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc-Dan D Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Ha H Tran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Minh-Tam M T Le" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14796/JWMM.S550" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Nivala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Carvalho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2024.245" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753199v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Miyazaki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Morvannou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petitjean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2024.107301" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199034v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila A Knecht" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Hinkel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines M&#228;usezahl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kristin Kaster" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15132432" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220601v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos von Sperling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Wallace" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.144" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. von Sperling" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Wallace" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160259" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044937v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Silveira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Farooq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Wallace" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Lapolli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156600" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047974v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred van Afferden" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M&#252;ller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156605" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kr&#252;ger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kellmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M&#246;der" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157318" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384586v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine A Sossalla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Reemtsma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Schlichting" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria K&#246;nig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117349" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate I Escher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113050" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kahl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Boog" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.339" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215983v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghidaa Abdallat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aubron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Al-Zreiqat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassim Abbassi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.376" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215985v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Headley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.165" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.05.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520424v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Le Berre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casanova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779573v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337908001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166926v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04928387v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jaime-nivala" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2990-7688" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186440v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Thinh T Thuong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc-Dan D Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Ha H Tran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Minh-Tam M T Le" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14796/JWMM.S550" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Nivala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Carvalho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2024.245" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753199v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Miyazaki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Morvannou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petitjean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2024.107301" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199034v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila A Knecht" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Hinkel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines M&#228;usezahl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kristin Kaster" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15132432" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044916v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. von Sperling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Wallace" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160259" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044937v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Silveira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Farooq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Wallace" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Lapolli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156600" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220601v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos von Sperling" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Wallace" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.144" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047974v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred van Afferden" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M&#252;ller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156605" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kr&#252;ger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kellmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M&#246;der" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157318" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384586v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine A Sossalla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Reemtsma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Schlichting" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria K&#246;nig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117349" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate I Escher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113050" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kahl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Boog" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.339" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215983v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghidaa Abdallat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aubron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Al-Zreiqat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassim Abbassi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.376" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215985v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Headley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.165" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.05.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520424v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Le Berre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casanova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779573v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337908001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166926v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04928387v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>