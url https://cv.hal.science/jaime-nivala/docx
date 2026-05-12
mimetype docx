--- v1 (2026-04-12)
+++ v2 (2026-05-12)
@@ -554,754 +554,754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Antibiotic Resistance Gene Hosts in Treatment Wetlands Using a Single-Cell Based High-Throughput Approach</w:t>
+                <w:t xml:space="preserve">Representing performance of horizontal flow treatment wetlands: The Tanks In Series (TIS) and the Plug Flow with Dispersion (PFD) approaches and their application to design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila A Knecht</w:t>
+                <w:t xml:space="preserve">M. von Sperling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Hinkel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Kristin Kaster</w:t>
+                <w:t xml:space="preserve">S.D. Wallace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Nivala</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w15132432⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 859, pp.160259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.160259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199034v1</w:t>
+                <w:t xml:space="preserve">hal-04044916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing performance of horizontal flow treatment wetlands: The Tanks In Series (TIS) and the Plug Flow with Dispersion (PFD) approaches and their application to design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and functional spatial dynamics of microbial communities in aerated and non-aerated horizontal flow treatment wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.D. Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. von Sperling</w:t>
+                <w:t xml:space="preserve">S.J. Wallace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.D. Wallace</w:t>
+                <w:t xml:space="preserve">F.R. Lapolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Nivala</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 859, pp.160259. </w:t>
+              <w:t xml:space="preserve">, 2023, 838, pp.156600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.160259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044916v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional spatial dynamics of microbial communities in aerated and non-aerated horizontal flow treatment wetlands</w:t>
+                <w:t xml:space="preserve">What is the best procedure for determining removal rate coefficients in horizontal flow treatment wetlands: influent and effluent concentrations or longitudinal concentration profiles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.D. Silveira</w:t>
+                <w:t xml:space="preserve">Marcos von Sperling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. Farooq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F.R. Lapolli</w:t>
+                <w:t xml:space="preserve">Scott Wallace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Nivala</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156600⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87 (10), pp.2541-2552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2023.144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044937v1</w:t>
+                <w:t xml:space="preserve">hal-04220601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the best procedure for determining removal rate coefficients in horizontal flow treatment wetlands: influent and effluent concentrations or longitudinal concentration profiles?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Antibiotic Resistance Gene Hosts in Treatment Wetlands Using a Single-Cell Based High-Throughput Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila A Knecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Hinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos von Sperling</w:t>
+                <w:t xml:space="preserve">Ines Mäusezahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Wallace</w:t>
+                <w:t xml:space="preserve">Anne-Kristin Kaster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Nivala</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 87 (10), pp.2541-2552. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (13), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2023.144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w15132432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220601v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evapotranspiration dynamics in aerated and non-aerated subsurface flow treatment wetlands</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Scott Wallace</w:t>
+                <w:t xml:space="preserve">Cellular stress affects the fate of microbial resistance to folate inhibitors in treatment wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila A Knecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manfred van Afferden</w:t>
+                <w:t xml:space="preserve">Markus Krüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Müller</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Kellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Mäusezahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Möder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 843, pp.156605. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156605⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 845, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047974v1</w:t>
+                <w:t xml:space="preserve">hal-04199158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular stress affects the fate of microbial resistance to folate inhibitors in treatment wetlands</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Markus Krüger</w:t>
+                <w:t xml:space="preserve">Evapotranspiration dynamics in aerated and non-aerated subsurface flow treatment wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Nivala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Wallace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Kellmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ines Mäusezahl</w:t>
+                <w:t xml:space="preserve">Manfred van Afferden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Möder</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roland Müller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 845, pp.1-10. </w:t>
+              <w:t xml:space="preserve">, 2022, 843, pp.156605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199158v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of micropollutants and biological effects by conventional and intensified constructed wetlands treating municipal wastewater</w:t>
               </w:r>
@@ -1594,51 +1594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Boog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred van Afferden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Reemtsma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1875,51 +1875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Headley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Wallace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 658, pp.1500-1513. </w:t>
@@ -2009,51 +2009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Headley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Nivala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred van Afferden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 118, pp.171-178. </w:t>
@@ -2841,51 +2841,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DFBB967"/>
+    <w:nsid w:val="8DC844CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3072,51 +3072,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jaime-nivala" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2990-7688" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186440v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Thinh T Thuong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc-Dan D Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Ha H Tran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Minh-Tam M T Le" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14796/JWMM.S550" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Nivala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Carvalho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2024.245" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753199v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Miyazaki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Morvannou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petitjean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2024.107301" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199034v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila A Knecht" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Hinkel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines M&#228;usezahl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kristin Kaster" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15132432" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044916v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. von Sperling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Wallace" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160259" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044937v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Silveira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Farooq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Wallace" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Lapolli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156600" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220601v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos von Sperling" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Wallace" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.144" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047974v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred van Afferden" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M&#252;ller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156605" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kr&#252;ger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kellmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M&#246;der" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157318" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384586v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine A Sossalla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Reemtsma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Schlichting" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria K&#246;nig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117349" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate I Escher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113050" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kahl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Boog" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.339" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215983v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghidaa Abdallat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aubron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Al-Zreiqat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassim Abbassi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.376" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215985v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Headley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.165" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.05.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520424v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Le Berre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casanova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779573v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337908001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166926v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04928387v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jaime-nivala" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2990-7688" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186440v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Thinh T Thuong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc-Dan D Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Ha H Tran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Minh-Tam M T Le" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14796/JWMM.S550" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Nivala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Carvalho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2024.245" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753199v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Miyazaki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Morvannou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petitjean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2024.107301" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044916v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. von Sperling" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Wallace" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160259" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044937v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Silveira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Farooq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Wallace" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Lapolli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156600" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220601v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos von Sperling" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Wallace" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.144" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199034v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila A Knecht" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Hinkel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines M&#228;usezahl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kristin Kaster" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15132432" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199158v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kr&#252;ger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kellmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M&#246;der" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157318" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred van Afferden" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M&#252;ller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156605" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384586v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine A Sossalla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Reemtsma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Schlichting" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria K&#246;nig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117349" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate I Escher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113050" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kahl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Boog" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.339" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215983v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghidaa Abdallat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aubron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Al-Zreiqat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassim Abbassi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.376" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215985v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Headley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.165" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.05.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520424v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Le Berre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casanova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779573v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337908001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166926v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04928387v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>