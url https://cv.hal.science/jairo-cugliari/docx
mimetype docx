--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -606,204 +606,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage des préférences utilisateurs au travers de l'apprentissage par renforcement avec des états fonctionnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simón Weinberger</w:t>
+                <w:t xml:space="preserve">Exploring Semantics in Pretrained Language Model Attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Cugliari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fondements Mathématiques de l’IA, 4eme édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SCAI, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">13th Joint Conference on Lexical and Computational Semantics (*SEM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Mexico City, Mexico. pp.326-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123384v1</w:t>
+                <w:t xml:space="preserve">hal-04634835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Semantics in Pretrained Language Model Attention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+                <w:t xml:space="preserve">Apprentissage des préférences utilisateurs au travers de l'apprentissage par renforcement avec des états fonctionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simón Weinberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Cugliari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Guille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Joint Conference on Lexical and Computational Semantics (*SEM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Mexico City, Mexico. pp.326-333</w:t>
+              <w:t xml:space="preserve">Fondements Mathématiques de l’IA, 4eme édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCAI, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634835v1</w:t>
+                <w:t xml:space="preserve">hal-05123384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer Learning on Generalized Linear Regression</w:t>
               </w:r>
@@ -6078,51 +6078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Weinberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Cugliari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06118-8_5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054546v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bourel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330603v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Cugliari Duhalde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673246v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gutierrez-Aviles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Torres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Martinez-Alvarez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605098.3636034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039862v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123384v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634835v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123347v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Christophe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boumghar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Suignard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.emnlp-main.76" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517546v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39098-3_9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517409v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnevay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Granger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20055-8_13" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053427v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Nagbe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539443v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Castrillejo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Massa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ramirez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thebault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807072v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Achaicha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943529v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Erven" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.T Tran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944068v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestis Antoniadis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brossat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Poggi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494715v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853949v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944115v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c27ef6a16c00acfd5766b7a6b146e839fd479b3c;origin=https://hal.archives-ouvertes.fr/hal-04871348;visit=swh:1:snp:abf27130c12e9a9bd28cb9fe75e7b7e3a4547574;anchor=swh:1:rel:f78de47446315af81e6e9732dc1e469cb8b836c2;path=/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038326v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.127616" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676877v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Obst" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claudel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Goude" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.3637" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Poggi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sam.11654" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2022.107499" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230916v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.114831" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02610998v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2019.1671963" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856183v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-019-00889-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701258v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11051120" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053025v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-017-0069-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063272v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Auder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11071893" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094797v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2015.09.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814530v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brosat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942688v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Nedellec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2013.07.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZTMZB64-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942684v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219691313500033" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778121v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778137v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673275v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fasiolo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60339-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04673280v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503926v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856309v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788249v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920559v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787143v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99052-1_6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673276v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118445112.stat08087" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812715v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G G&#243;mez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703570v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00559115v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00647334v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112234" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Weinberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Cugliari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06118-8_5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054546v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bourel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330603v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Cugliari Duhalde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673246v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gutierrez-Aviles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Torres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Martinez-Alvarez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605098.3636034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039862v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634835v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123384v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123347v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Christophe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boumghar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Suignard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.emnlp-main.76" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517546v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39098-3_9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517409v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnevay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Granger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20055-8_13" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053427v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Nagbe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539443v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Castrillejo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Massa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ramirez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thebault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807072v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Achaicha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943529v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Erven" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.T Tran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944068v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestis Antoniadis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brossat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Poggi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494715v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853949v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944115v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c27ef6a16c00acfd5766b7a6b146e839fd479b3c;origin=https://hal.archives-ouvertes.fr/hal-04871348;visit=swh:1:snp:abf27130c12e9a9bd28cb9fe75e7b7e3a4547574;anchor=swh:1:rel:f78de47446315af81e6e9732dc1e469cb8b836c2;path=/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038326v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.127616" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676877v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Obst" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claudel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Goude" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.3637" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Poggi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sam.11654" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2022.107499" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230916v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.114831" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02610998v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2019.1671963" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856183v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-019-00889-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701258v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11051120" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053025v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-017-0069-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063272v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Auder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11071893" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094797v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2015.09.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814530v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brosat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942688v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Nedellec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2013.07.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZTMZB64-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942684v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219691313500033" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778121v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778137v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673275v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fasiolo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60339-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04673280v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503926v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856309v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788249v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920559v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787143v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99052-1_6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673276v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118445112.stat08087" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812715v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G G&#243;mez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703570v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00559115v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00647334v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112234" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>