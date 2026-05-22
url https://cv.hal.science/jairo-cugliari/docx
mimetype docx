--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -394,416 +394,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evolutionary triclustering approach to discover electricity consumption patterns in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francisco Martinez-Alvarez</w:t>
+                <w:t xml:space="preserve">Apprentissage des préférences utilisateurs au travers de l'apprentissage par renforcement avec des états fonctionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simón Weinberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Cugliari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '24: 39th ACM/SIGAPP Symposium on Applied Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fondements Mathématiques de l’IA, 4eme édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCAI, Sep 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673246v1</w:t>
+                <w:t xml:space="preserve">hal-05123384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Ordinal Preferences on Wearable Devices through Reinforcement Learning using Time-Dependent States</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simón Weinberger</w:t>
+                <w:t xml:space="preserve">Exploring Semantics in Pretrained Language Model Attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Cugliari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Le Cain</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENBIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Leuven (BE), Belgium</w:t>
+              <w:t xml:space="preserve">13th Joint Conference on Lexical and Computational Semantics (*SEM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Mexico City, Mexico. pp.326-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039862v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Semantics in Pretrained Language Model Attention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+                <w:t xml:space="preserve">An evolutionary triclustering approach to discover electricity consumption patterns in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gutierrez-Aviles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Martinez-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Cugliari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Guille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Joint Conference on Lexical and Computational Semantics (*SEM 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAC '24: 39th ACM/SIGAPP Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Avila Spain, France. pp.386-394, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3605098.3636034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634835v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage des préférences utilisateurs au travers de l'apprentissage par renforcement avec des états fonctionnels</w:t>
+                <w:t xml:space="preserve">Learning Ordinal Preferences on Wearable Devices through Reinforcement Learning using Time-Dependent States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simón Weinberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Cugliari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fondements Mathématiques de l’IA, 4eme édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SCAI, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">ENBIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Leuven (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123384v1</w:t>
+                <w:t xml:space="preserve">hal-05039862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer Learning on Generalized Linear Regression</w:t>
               </w:r>
@@ -2356,159 +2356,120 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification non supervisée des données fonctionnelles avec ondelettes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forecasting power electricity demand using a functional non parametric model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Cugliari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, May 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">Workshop Industry &amp; Price Forecasting, EDF R&amp;D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Clamart</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00494715v1</w:t>
+                <w:t xml:space="preserve">hal-00944115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Functional data using wavelets</w:t>
+                <w:t xml:space="preserve">Classification non supervisée des données fonctionnelles avec ondelettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anestis Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brossat</w:t>
@@ -2526,142 +2487,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Cugliari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPSTAT 2010 - 19th International Conference on Computational Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Paris, France. pp.697-704</w:t>
+              <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, May 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853949v1</w:t>
+                <w:t xml:space="preserve">inria-00494715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting power electricity demand using a functional non parametric model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clustering Functional data using wavelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anestis Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brossat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Cugliari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Poggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Industry &amp; Price Forecasting, EDF R&amp;D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Clamart</w:t>
+              <w:t xml:space="preserve">COMPSTAT 2010 - 19th International Conference on Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Paris, France. pp.697-704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944115v1</w:t>
+                <w:t xml:space="preserve">hal-00853949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5232,239 +5232,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electricity Demand Forecasting: the Uruguayan Case</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electricity Demand Forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Cugliari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Balakrishnan; T. Colton; B. Everitt; W. Piegorsch; F. Ruggeri; J.L. Teugels (Eds). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy: Forecasting and Risk Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Wiley StatsRef: Statistics Reference Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Wiley, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-99052-1_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781118445112.stat08087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787143v1</w:t>
+                <w:t xml:space="preserve">hal-04673276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electricity Demand Forecasting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electricity Demand Forecasting: the Uruguayan Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Castrillejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Cugliari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley StatsRef: Statistics Reference Online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Wiley, 2018, </w:t>
+              <w:t xml:space="preserve">Renewable Energy: Forecasting and Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781118445112.stat08087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99052-1_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673276v1</w:t>
+                <w:t xml:space="preserve">hal-01787143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6078,51 +6078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Weinberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Cugliari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06118-8_5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054546v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bourel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330603v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Cugliari Duhalde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673246v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gutierrez-Aviles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Torres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Martinez-Alvarez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605098.3636034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039862v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634835v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123384v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123347v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Christophe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boumghar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Suignard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.emnlp-main.76" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517546v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39098-3_9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517409v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnevay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Granger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20055-8_13" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053427v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Nagbe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539443v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Castrillejo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Massa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ramirez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thebault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807072v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Achaicha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943529v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Erven" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.T Tran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944068v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestis Antoniadis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brossat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Poggi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494715v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853949v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944115v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c27ef6a16c00acfd5766b7a6b146e839fd479b3c;origin=https://hal.archives-ouvertes.fr/hal-04871348;visit=swh:1:snp:abf27130c12e9a9bd28cb9fe75e7b7e3a4547574;anchor=swh:1:rel:f78de47446315af81e6e9732dc1e469cb8b836c2;path=/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038326v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.127616" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676877v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Obst" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claudel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Goude" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.3637" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Poggi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sam.11654" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2022.107499" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230916v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.114831" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02610998v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2019.1671963" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856183v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-019-00889-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701258v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11051120" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053025v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-017-0069-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063272v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Auder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11071893" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094797v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2015.09.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814530v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brosat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942688v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Nedellec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2013.07.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZTMZB64-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942684v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219691313500033" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778121v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778137v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673275v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fasiolo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60339-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04673280v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503926v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856309v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788249v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920559v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787143v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99052-1_6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673276v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118445112.stat08087" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812715v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G G&#243;mez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703570v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00559115v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00647334v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112234" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Weinberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Cugliari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06118-8_5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054546v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bourel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330603v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Cugliari Duhalde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123384v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634835v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673246v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gutierrez-Aviles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Torres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Martinez-Alvarez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605098.3636034" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039862v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123347v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Christophe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boumghar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Suignard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.emnlp-main.76" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517546v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39098-3_9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517409v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnevay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Granger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20055-8_13" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053427v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Nagbe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539443v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Castrillejo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Massa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ramirez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thebault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807072v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Achaicha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943529v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Erven" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053440v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.T Tran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944068v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestis Antoniadis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brossat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Poggi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944115v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494715v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c27ef6a16c00acfd5766b7a6b146e839fd479b3c;origin=https://hal.archives-ouvertes.fr/hal-04871348;visit=swh:1:snp:abf27130c12e9a9bd28cb9fe75e7b7e3a4547574;anchor=swh:1:rel:f78de47446315af81e6e9732dc1e469cb8b836c2;path=/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038326v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.127616" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676877v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Obst" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claudel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Goude" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.3637" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Poggi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sam.11654" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2022.107499" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230916v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.114831" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02610998v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2019.1671963" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856183v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-019-00889-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701258v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11051120" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053025v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-017-0069-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063272v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Auder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11071893" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094797v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2015.09.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814530v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brosat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942688v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Nedellec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2013.07.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZTMZB64-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942684v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219691313500033" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778121v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778137v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673275v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fasiolo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60339-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04673280v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503926v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856309v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788249v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920559v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673276v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118445112.stat08087" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787143v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99052-1_6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812715v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G G&#243;mez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703570v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00559115v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00647334v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA112234" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>