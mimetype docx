--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -2231,78 +2231,78 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an intense attosecond source based on relativistic plasma mirrors at high repetition rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaismeen Kaur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Physics [physics]. ENSTA Paris, 2024. English. </w:t>
+              <w:t xml:space="preserve">Physics [physics]. Institut Polytechnique de Paris, 2024. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024IPPAE007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04719180v1</w:t>
+                <w:t xml:space="preserve">tel-04719180v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2544,51 +2544,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83998949"/>
+    <w:nsid w:val="0C342DB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2775,51 +2775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jaismeen-kaur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8122-9533" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/kaur_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349126v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monzac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smartsev" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huijts" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rovige" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I A Andriyash" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0246912" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878790v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cavagna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Eder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enam Chowdhury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kalouguine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaismeen Kaur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.545912" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoneng Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Xu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kalouguine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/adbc1c" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812092v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gall&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sylla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.544563" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043099" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04602907v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Smartsev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Liberman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Flacco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.502000" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677478v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ouill&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Cheng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haessler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lopez-Martens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.534255" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03853805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rovige" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Monzac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Huijts" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00675-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259703v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Levy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Robbes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157390" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320498v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Tourneur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tcherbakoff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ad078a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826975v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.L051501" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629514v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.12.011036" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767700v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik B&#246;hle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2022/9893418" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788792v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.25.093402" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449702v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hergott" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R&#233;au" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.442707" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04719180v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024IPPAE007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274574v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2021.FTu1K.1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jaismeen-kaur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8122-9533" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/kaur_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349126v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monzac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smartsev" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huijts" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rovige" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I A Andriyash" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0246912" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878790v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cavagna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Eder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enam Chowdhury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kalouguine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaismeen Kaur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.545912" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoneng Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Xu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kalouguine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/adbc1c" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812092v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gall&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sylla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.544563" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043099" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04602907v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Smartsev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Liberman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Flacco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.502000" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677478v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ouill&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Cheng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haessler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lopez-Martens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.534255" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03853805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rovige" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Monzac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Huijts" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00675-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259703v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Levy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Robbes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157390" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320498v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Tourneur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tcherbakoff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ad078a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826975v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.L051501" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629514v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.12.011036" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767700v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik B&#246;hle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2022/9893418" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788792v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.25.093402" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449702v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hergott" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R&#233;au" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.442707" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04719180v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024IPPAE007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274574v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2021.FTu1K.1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>