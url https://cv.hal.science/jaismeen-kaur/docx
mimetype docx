--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -592,1523 +592,1523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tw-class Sub-2-cycle post-compression of multi-mJ energy Ti:sapphire laser pulses in a gas-filled multi-pass cell</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Sylla</w:t>
+                <w:t xml:space="preserve">Optical ionization effects in kHz laser wakefield acceleration with few-cycle pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Monzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Smartsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huijts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rovige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I A Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.544563⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (4), pp.043099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.043099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04812092v1</w:t>
+                <w:t xml:space="preserve">hal-04768109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical ionization effects in kHz laser wakefield acceleration with few-cycle pulses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I A Andriyash</w:t>
+                <w:t xml:space="preserve">Simple few-shot method for spectrally resolving the wavefront of an ultrashort laser pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slava Smartsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Liberman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor A Andriyash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cavagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Flacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (4), pp.043099. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (8), pp.1900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.043099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.502000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768109v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple few-shot method for spectrally resolving the wavefront of an ultrashort laser pulse</w:t>
+                <w:t xml:space="preserve">Lightwave-controlled relativistic plasma mirrors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slava Smartsev</w:t>
+                <w:t xml:space="preserve">Marie Ouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaismeen Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Liberman</w:t>
+                <w:t xml:space="preserve">Zhao Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor A Andriyash</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Cavagna</w:t>
+                <w:t xml:space="preserve">Stefan Haessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Flacco</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rodrigo Lopez-Martens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 49 (8), pp.1900. </w:t>
+              <w:t xml:space="preserve">, 2024, 49 (17), pp.4847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.502000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.534255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602907v1</w:t>
+                <w:t xml:space="preserve">hal-04677478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightwave-controlled relativistic plasma mirrors</w:t>
+                <w:t xml:space="preserve">Tw-class Sub-2-cycle post-compression of multi-mJ energy Ti:sapphire laser pulses in a gas-filled multi-pass cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ouillé</w:t>
+                <w:t xml:space="preserve">Louis Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaismeen Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhao Cheng</w:t>
+                <w:t xml:space="preserve">Geoffrey Gallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Haessler</w:t>
+                <w:t xml:space="preserve">Cedric Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Lopez-Martens</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 49 (17), pp.4847. </w:t>
+              <w:t xml:space="preserve">, 2024, 49 (23), pp.6833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.534255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.544563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677478v1</w:t>
+                <w:t xml:space="preserve">hal-04812092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier-envelope phase controlled dynamics of relativistic electron beams in a laser-wakefield accelerator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High repetition rate relativistic laser–solid–plasma interaction platform featuring simultaneous particle and radiation detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaismeen Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Rovige</w:t>
+                <w:t xml:space="preserve">Dan Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Monzac</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aline Vernier</w:t>
+                <w:t xml:space="preserve">Axel Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00675-7⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 94 (11), pp.113002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0157390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853805v1</w:t>
+                <w:t xml:space="preserve">hal-04259703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High repetition rate relativistic laser–solid–plasma interaction platform featuring simultaneous particle and radiation detection</w:t>
+                <w:t xml:space="preserve">Simultaneous nonlinear spectral broadening and temporal contrast enhancement of ultrashort pulses in a multi-pass cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaismeen Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ouillé</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Louis Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Axel Robbes</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Tourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tcherbakoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0157390⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.015001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2515-7647/ad078a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259703v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous nonlinear spectral broadening and temporal contrast enhancement of ultrashort pulses in a multi-pass cell</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zhao Cheng</w:t>
+                <w:t xml:space="preserve">Carrier-envelope phase controlled dynamics of relativistic electron beams in a laser-wakefield accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Rovige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Monzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Tourneur</w:t>
+                <w:t xml:space="preserve">Julius Huijts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor A Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Tcherbakoff</w:t>
+                <w:t xml:space="preserve">Aline Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (1), pp.015001. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 232, pp.2265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2515-7647/ad078a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00675-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320498v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third-order nonlinear femtosecond optical gating through highly scattering media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Waveform Control of Relativistic Electron Dynamics in Laser-Plasma Acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Huijts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Rovige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïmouna Bocoum</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Igor Andriyash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106 (5), pp.L051501. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.011036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.106.L051501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevx.12.011036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826975v1</w:t>
+                <w:t xml:space="preserve">hal-03629514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waveform Control of Relativistic Electron Dynamics in Laser-Plasma Acceleration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Rovige</w:t>
+                <w:t xml:space="preserve">High-Harmonic Generation and Correlated Electron Emission from Relativistic Plasma Mirrors at 1 kHz Repetition Rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaismeen Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Andriyash</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Ouillé</w:t>
+                <w:t xml:space="preserve">Maïmouna Bocoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Böhle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevx.12.011036⟩</w:t>
+              <w:t xml:space="preserve">Ultrafast Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.1 - 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34133/2022/9893418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629514v1</w:t>
+                <w:t xml:space="preserve">hal-03767700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Harmonic Generation and Correlated Electron Emission from Relativistic Plasma Mirrors at 1 kHz Repetition Rate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Low divergence proton beams from a laser-plasma accelerator at kHz repetition rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Andriyash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaismeen Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ouillé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederik Böhle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrafast Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022, pp.1 - 9. </w:t>
+              <w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (9), pp.093402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34133/2022/9893418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.25.093402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767700v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low divergence proton beams from a laser-plasma accelerator at kHz repetition rate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Third-order nonlinear femtosecond optical gating through highly scattering media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Andriyash</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefan Haessler</w:t>
+                <w:t xml:space="preserve">Maïmouna Bocoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaismeen Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Lopez-Martens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (9), pp.093402. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (5), pp.L051501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.25.093402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.106.L051501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788792v1</w:t>
+                <w:t xml:space="preserve">hal-03826975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-stage few-cycle nonlinear compression of milliJoule energy Ti:Sa femtosecond pulses in a multipass cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaismeen Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2320,103 +2320,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-Cycle Control of Relativistic Plasma Mirror Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaismeen Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, San Jose, United States. pp.FTu1K.1, </w:t>
@@ -2544,51 +2544,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C342DB6"/>
+    <w:nsid w:val="1550AF3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2775,51 +2775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jaismeen-kaur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8122-9533" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/kaur_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349126v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monzac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smartsev" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huijts" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rovige" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I A Andriyash" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0246912" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878790v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cavagna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Eder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enam Chowdhury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kalouguine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaismeen Kaur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.545912" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoneng Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Xu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kalouguine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/adbc1c" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812092v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gall&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sylla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.544563" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043099" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04602907v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Smartsev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Liberman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Flacco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.502000" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677478v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ouill&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Cheng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haessler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lopez-Martens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.534255" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03853805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rovige" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Monzac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Huijts" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00675-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259703v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Levy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Robbes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157390" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320498v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Tourneur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tcherbakoff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ad078a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826975v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.L051501" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629514v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.12.011036" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767700v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik B&#246;hle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2022/9893418" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788792v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.25.093402" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449702v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hergott" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R&#233;au" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.442707" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04719180v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024IPPAE007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274574v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2021.FTu1K.1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jaismeen-kaur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8122-9533" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/kaur_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349126v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monzac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smartsev" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huijts" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rovige" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I A Andriyash" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0246912" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878790v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cavagna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Eder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enam Chowdhury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kalouguine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaismeen Kaur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.545912" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoneng Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Xu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kalouguine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/adbc1c" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043099" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04602907v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Smartsev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Liberman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Flacco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.502000" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ouill&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Cheng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haessler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lopez-Martens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.534255" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812092v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gall&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sylla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.544563" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259703v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Levy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Robbes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157390" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320498v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Tourneur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tcherbakoff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ad078a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03853805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rovige" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Monzac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Huijts" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00675-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.12.011036" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767700v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik B&#246;hle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2022/9893418" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788792v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.25.093402" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826975v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.L051501" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449702v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hergott" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R&#233;au" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.442707" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04719180v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024IPPAE007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274574v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2021.FTu1K.1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>