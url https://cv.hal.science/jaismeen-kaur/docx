--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">kaur_j_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=ISxYhkgAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -182,1574 +203,1557 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential pumping for kHz operation of a laser wakefield accelerator based on a continuously flowing hydrogen gas jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Monzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Smartsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Huijts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rovige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I A Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 96 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0246912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous relativistic high-harmonic generation from a kHz liquid-sheet plasma mirror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cavagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milo Eder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enam Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Kalouguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaismeen Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 50 (1), pp.165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.545912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beam pointing of relativistic high-order harmonics generated on a nonuniform pre-plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoneng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiming Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Kalouguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaismeen Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cavagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 67 (4), pp.045009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6587/adbc1c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical ionization effects in kHz laser wakefield acceleration with few-cycle pulses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I A Andriyash</w:t>
+                <w:t xml:space="preserve">Tw-class Sub-2-cycle post-compression of multi-mJ energy Ti:sapphire laser pulses in a gas-filled multi-pass cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Daniault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaismeen Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Gallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (23), pp.6833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.544563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.043099⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04768109v1</w:t>
+                <w:t xml:space="preserve">hal-04812092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple few-shot method for spectrally resolving the wavefront of an ultrashort laser pulse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slava Smartsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Liberman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor A Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cavagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Flacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 49 (8), pp.1900. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.502000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightwave-controlled relativistic plasma mirrors</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optical ionization effects in kHz laser wakefield acceleration with few-cycle pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Monzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Smartsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huijts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rovige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I A Andriyash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (4), pp.043099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.043099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.534255⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04677478v1</w:t>
+                <w:t xml:space="preserve">hal-04768109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tw-class Sub-2-cycle post-compression of multi-mJ energy Ti:sapphire laser pulses in a gas-filled multi-pass cell</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Lightwave-controlled relativistic plasma mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaismeen Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Sire</w:t>
+                <w:t xml:space="preserve">Zhao Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Sylla</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stefan Haessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Lopez-Martens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 49 (23), pp.6833. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.544563⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 49 (17), pp.4847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.534255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04812092v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High repetition rate relativistic laser–solid–plasma interaction platform featuring simultaneous particle and radiation detection</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carrier-envelope phase controlled dynamics of relativistic electron beams in a laser-wakefield accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Robbes</w:t>
+                <w:t xml:space="preserve">Lucas Rovige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Monzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Huijts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor A Andriyash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0157390⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 232, pp.2265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00675-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259703v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous nonlinear spectral broadening and temporal contrast enhancement of ultrashort pulses in a multi-pass cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">High repetition rate relativistic laser–solid–plasma interaction platform featuring simultaneous particle and radiation detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaismeen Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tcherbakoff</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 94 (11), pp.113002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0157390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2515-7647/ad078a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04320498v1</w:t>
+                <w:t xml:space="preserve">hal-04259703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier-envelope phase controlled dynamics of relativistic electron beams in a laser-wakefield accelerator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Igor A Andriyash</w:t>
+                <w:t xml:space="preserve">Simultaneous nonlinear spectral broadening and temporal contrast enhancement of ultrashort pulses in a multi-pass cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaismeen Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Daniault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Vernier</w:t>
+                <w:t xml:space="preserve">Oscar Tourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tcherbakoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00675-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.015001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2515-7647/ad078a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853805v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waveform Control of Relativistic Electron Dynamics in Laser-Plasma Acceleration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Third-order nonlinear femtosecond optical gating through highly scattering media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïmouna Bocoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaismeen Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Lopez-Martens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevx.12.011036⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (5), pp.L051501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.106.L051501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629514v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Harmonic Generation and Correlated Electron Emission from Relativistic Plasma Mirrors at 1 kHz Repetition Rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaismeen Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïmouna Bocoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Böhle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1764,436 +1768,453 @@
               <w:t xml:space="preserve">Ultrafast Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022, pp.1 - 9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34133/2022/9893418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low divergence proton beams from a laser-plasma accelerator at kHz repetition rate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Waveform Control of Relativistic Electron Dynamics in Laser-Plasma Acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Huijts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Rovige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.25.093402⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.011036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevx.12.011036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788792v1</w:t>
+                <w:t xml:space="preserve">hal-03629514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third-order nonlinear femtosecond optical gating through highly scattering media</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Low divergence proton beams from a laser-plasma accelerator at kHz repetition rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Andriyash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaismeen Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (9), pp.093402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.25.093402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.106.L051501⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03826975v1</w:t>
+                <w:t xml:space="preserve">hal-03788792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-stage few-cycle nonlinear compression of milliJoule energy Ti:Sa femtosecond pulses in a multipass cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaismeen Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hergott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Réau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46 (20), pp.5264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/ol.442707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2203,100 +2224,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an intense attosecond source based on relativistic plasma mirrors at high repetition rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaismeen Kaur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physics [physics]. Institut Polytechnique de Paris, 2024. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024IPPAE007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04719180v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2306,177 +2327,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-Cycle Control of Relativistic Plasma Mirror Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaismeen Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, San Jose, United States. pp.FTu1K.1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2021.FTu1K.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2544,51 +2565,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1550AF3B"/>
+    <w:nsid w:val="473CAB45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2775,51 +2796,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jaismeen-kaur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8122-9533" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/kaur_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349126v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monzac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smartsev" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huijts" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rovige" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I A Andriyash" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0246912" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878790v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cavagna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Eder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enam Chowdhury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kalouguine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaismeen Kaur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.545912" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoneng Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Xu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kalouguine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/adbc1c" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043099" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04602907v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Smartsev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Liberman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Flacco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.502000" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ouill&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Cheng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haessler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lopez-Martens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.534255" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812092v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gall&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sylla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.544563" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259703v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Levy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Robbes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157390" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320498v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Tourneur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tcherbakoff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ad078a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03853805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rovige" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Monzac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Huijts" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00675-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.12.011036" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767700v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik B&#246;hle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2022/9893418" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788792v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.25.093402" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826975v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.L051501" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449702v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hergott" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R&#233;au" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.442707" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04719180v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024IPPAE007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274574v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2021.FTu1K.1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jaismeen-kaur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8122-9533" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/kaur_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ISxYhkgAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349126v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monzac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smartsev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huijts" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rovige" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I A Andriyash" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0246912" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878790v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cavagna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Eder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enam Chowdhury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kalouguine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaismeen Kaur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.545912" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986897v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoneng Wu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Xu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kalouguine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/adbc1c" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gall&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sylla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.544563" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04602907v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Smartsev" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Liberman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Flacco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.502000" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768109v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043099" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ouill&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Cheng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haessler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lopez-Martens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.534255" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03853805v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rovige" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Monzac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Huijts" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00675-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259703v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Levy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Robbes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157390" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Tourneur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tcherbakoff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ad078a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.L051501" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767700v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik B&#246;hle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2022/9893418" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629514v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.12.011036" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788792v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.25.093402" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449702v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hergott" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R&#233;au" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.442707" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04719180v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024IPPAE007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274574v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2021.FTu1K.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>