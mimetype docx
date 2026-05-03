--- v0 (2026-04-07)
+++ v1 (2026-05-03)
@@ -724,807 +724,807 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05307302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Route optimisation for sustainable cold chain logistics: a collaborative distribution model considering on-demand reuse of returnable transport items</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decarbonization policies for last-mile parcels: A replicable open-data case study for Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Hörl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shichang Xiao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Shaohua Yu</w:t>
+                <w:t xml:space="preserve">Yann Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2025.2501165⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 146, pp.104893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trd.2025.104893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059538v1</w:t>
+                <w:t xml:space="preserve">hal-04770828v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decarbonization policies for last-mile parcels: A replicable open-data case study for Lyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Hörl</w:t>
+                <w:t xml:space="preserve">Route optimisation for sustainable cold chain logistics: a collaborative distribution model considering on-demand reuse of returnable transport items</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shichang Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Briand</w:t>
+                <w:t xml:space="preserve">Pan Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaohua Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 146, pp.104893. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trd.2025.104893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2025.2501165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770828v3</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal management of coupled shared autonomous electric vehicles and power grids: potential of renewable energy integration</w:t>
+                <w:t xml:space="preserve">Development of a Variable Multimodal Balanced Floating Catchment Area Approach for Spatial Accessibility Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xianyi Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adam Abdin</w:t>
+                <w:t xml:space="preserve">Ouidad Benhlima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Riane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trc.2024.104726⟩</w:t>
+              <w:t xml:space="preserve">Geographical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (4), pp.678-699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gean.12398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618301v1</w:t>
+                <w:t xml:space="preserve">hal-04530608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Branch-and-Price algorithm for the electric autonomous Dial-A-Ride Problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Parragh</w:t>
+                <w:t xml:space="preserve">Collaborative Truck-Robot Deliveries: Challenges, Models, and Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaohua Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trb.2024.103011⟩</w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-024-06127-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622519v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Variable Multimodal Balanced Floating Catchment Area Approach for Spatial Accessibility Assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating environmental issues into the design of mobility plans: insights from French practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baltazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouidad Benhlima</w:t>
+                <w:t xml:space="preserve">Ghada Bouillass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Riane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hicham Bahi</w:t>
+                <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gean.12398⟩</w:t>
+              <w:t xml:space="preserve">Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2024.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530608v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating environmental issues into the design of mobility plans: insights from French practices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Flore Vallet</w:t>
+                <w:t xml:space="preserve">Optimal management of coupled shared autonomous electric vehicles and power grids: potential of renewable energy integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianyi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2024.06.019⟩</w:t>
+              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 165, pp.104726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2024.104726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627543v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Truck-Robot Deliveries: Challenges, Models, and Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shaohua Yu</w:t>
+                <w:t xml:space="preserve">A Branch-and-Price algorithm for the electric autonomous Dial-A-Ride Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Parragh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 186, pp.103011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10479-024-06127-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trb.2024.103011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617850v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition towards sustainable mobility: the role of transport optimization</w:t>
               </w:r>
@@ -1933,261 +1933,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving critical buildings energy resilience via shared autonomous electric vehicles — A sequential optimization framework</w:t>
+                <w:t xml:space="preserve">Coordinating dynamic traffic-power systems under decentralized and centralized decision environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinming Liu</w:t>
+                <w:t xml:space="preserve">Hongping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Ping Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2023.106513⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196, pp.110474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2024.110474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371937v1</w:t>
+                <w:t xml:space="preserve">hal-04684169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinating dynamic traffic-power systems under decentralized and centralized decision environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hongping Wang</w:t>
+                <w:t xml:space="preserve">Improving critical buildings energy resilience via shared autonomous electric vehicles — A sequential optimization framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinming Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 196, pp.110474. </w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 163, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2024.110474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2023.106513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684169v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedestrian mobility in Mobility as a Service (MaaS): sustainable value potential and policy implications in the Paris region case</w:t>
               </w:r>
@@ -2277,64 +2277,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deterministic Annealing Local Search for the Electric Autonomous Dial-a-Ride Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3055,287 +3055,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangible futures: Combining scenario thinking and personas—A pilot study on urban mobility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flore Vallet</w:t>
+                <w:t xml:space="preserve">Shared Autonomous Electric Vehicle Service Performance: Assessing the Impact of Charging Infrastructure and Battery Capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Vosooghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lamé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Nicolaï</w:t>
+                <w:t xml:space="preserve">Joschka Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Jankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.futures.2020.102513⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trd.2020.102283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446157v1</w:t>
+                <w:t xml:space="preserve">hal-02136507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared Autonomous Electric Vehicle Service Performance: Assessing the Impact of Charging Infrastructure and Battery Capacity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reza Vosooghi</w:t>
+                <w:t xml:space="preserve">Tangible futures: Combining scenario thinking and personas—A pilot study on urban mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marija Jankovic</w:t>
+                <w:t xml:space="preserve">Alexandra Millonig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Vouillon</w:t>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 81, </w:t>
+              <w:t xml:space="preserve">Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trd.2020.102283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.futures.2020.102513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136507v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-echelon urban deliveries using autonomous vehicles</w:t>
               </w:r>
@@ -3419,785 +3419,785 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared Autonomous Vehicle Simulation and Service Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reza Vosooghi</w:t>
+                <w:t xml:space="preserve">Stimulating usage problem generation: An urban mobility case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouail Al Maghraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Vouillon</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Yannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trc.2019.08.006⟩</w:t>
+              <w:t xml:space="preserve">Design Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64, pp.27-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.destud.2019.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157597v3</w:t>
+                <w:t xml:space="preserve">hal-02265560v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulating usage problem generation: An urban mobility case study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flore Vallet</w:t>
+                <w:t xml:space="preserve">A survey of models and algorithms for optimizing shared mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abood Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Yannou</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.destud.2019.07.001⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Volume 123 (123), pp.323-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trb.2019.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265560v2</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of models and algorithms for optimizing shared mobility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abood Mourad</w:t>
+                <w:t xml:space="preserve">Routing a Mix of Conventional, Plug-in Hybrid, and Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Hiermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard F. Hartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chengbin Chu</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trb.2019.02.003⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 272 (1), pp.235-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2018.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014342v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668228v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routing a Mix of Conventional, Plug-in Hybrid, and Electric Vehicles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard F. Hartl</w:t>
+                <w:t xml:space="preserve">Shared Autonomous Vehicle Simulation and Service Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Vosooghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Vidal</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Jankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 272 (1), pp.235-248. </w:t>
+              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107, pp.15-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2018.06.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2019.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668228v2</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157597v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Owning or sharing autonomous vehicles: comparing different ownership and usage scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abood Mourad</w:t>
+                <w:t xml:space="preserve">Inferring dynamic origin-destination flows by transport mode using mobile phone data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danya Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chengbin Chu</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounim El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Transport Research Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12544-019-0370-8⟩</w:t>
+              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 101, pp.254-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2019.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162074v1</w:t>
+                <w:t xml:space="preserve">hal-02043639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring dynamic origin-destination flows by transport mode using mobile phone data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gauthier</w:t>
+                <w:t xml:space="preserve">Owning or sharing autonomous vehicles: comparing different ownership and usage scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abood Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mounim El Yacoubi</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 101, pp.254-275. </w:t>
+              <w:t xml:space="preserve">European Transport Research Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trc.2019.02.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12544-019-0370-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043639v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling traveler experience for designing urban mobility systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouail Al Maghraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Yannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (E7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4348,51 +4348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robo-Taxi service fleet sizing: assessing the impact of user trust and willingness-to-use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Vosooghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4400,51 +4400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Jankovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 46, pp.1997-2015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4742,51 +4742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Electric Fleet Size and Mix Vehicle Routing Problem with Time Windows and Recharging Stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Hiermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5067,51 +5067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaheuristics for solving a multimodal home-healthcare scheduling problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Hiermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Prandtstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5999,243 +5999,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Integration of Innovative Mobility into the Urban Transport Network: A Literature Review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarek Chouaki</w:t>
+                <w:t xml:space="preserve">Recommendations for a User-Centered Design of Mobility Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouail Al Maghraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mira-Bonnardel S., Antonialli F., Attias D. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Robomobility Revolution of Urban Public Transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-72976-9_7⟩</w:t>
+              <w:t xml:space="preserve">The Robomobility Revolution of Urban Public Transport.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.133-152, 2021, Transportation Research, Economics and Policy., 978-3-030-72975-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-72976-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332187v1</w:t>
+                <w:t xml:space="preserve">hal-03332144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for a User-Centered Design of Mobility Solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ouail Al Maghraoui</w:t>
+                <w:t xml:space="preserve">The Integration of Innovative Mobility into the Urban Transport Network: A Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Chouaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mira-Bonnardel S., Antonialli F., Attias D. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Robomobility Revolution of Urban Public Transport.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.133-152, 2021, Transportation Research, Economics and Policy., 978-3-030-72975-2. </w:t>
+              <w:t xml:space="preserve">The Robomobility Revolution of Urban Public Transport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.153-166, 2021, Transportation Research, Economics and Policy., 978-3-030-72975-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-72976-9_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-72976-9_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332144v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaheuristic Hybrids</w:t>
               </w:r>
@@ -7243,429 +7243,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative strategic environmental assessment model to support the mobility planning process of local authorities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Perry</w:t>
+                <w:t xml:space="preserve">Designing Two-Echelon Sustainable Urban Logistics Networks with Green Transport Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Hemmelmayr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd CIRP Conference on Life Cycle Engineering (LCE2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EURO Working Group Meeting on Vehicle Routing and Logistics Optimization (VeRoLog 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trento, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05464220v1</w:t>
+                <w:t xml:space="preserve">hal-05125217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Two-Echelon Sustainable Urban Logistics Networks with Green Transport Modes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dung Nguyen</w:t>
+                <w:t xml:space="preserve">Using sustainable delivery modes in a two-echelon last-mile delivery setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Yen Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Hemmelmayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vera Hemmelmayr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO Working Group Meeting on Vehicle Routing and Logistics Optimization (VeRoLog 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125217v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using sustainable delivery modes in a two-echelon last-mile delivery setting</w:t>
+                <w:t xml:space="preserve">Sustainable two-echelon deliveries with mobile microhubs using column generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai Yen Luu</w:t>
+                <w:t xml:space="preserve">Jiahua Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Hemmelmayr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO Working Group Meeting on Vehicle Routing and Logistics Optimization (VeRoLog 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125195v1</w:t>
+                <w:t xml:space="preserve">hal-05125273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable two-echelon deliveries with mobile microhubs using column generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiahua Tang</w:t>
+                <w:t xml:space="preserve">A quantitative strategic environmental assessment model to support the mobility planning process of local authorities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baltazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vera Hemmelmayr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO Working Group Meeting on Vehicle Routing and Logistics Optimization (VeRoLog 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd CIRP Conference on Life Cycle Engineering (LCE2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Manchester (UK), United Kingdom. pp.1380-1385, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2024.12.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125273v1</w:t>
+                <w:t xml:space="preserve">hal-05464220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battery-time-space fragment-based formulation for the Electric Autonomous Dial-A-Ride Problem</w:t>
               </w:r>
@@ -7746,77 +7746,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bi-objective Electric Autonomous Dial-A-Ride Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie N Parragh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7854,77 +7854,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branch-and-Price for the Electric Autonomous Dial-A-Ride Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie N. Parragh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7962,90 +7962,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bi-objective Electric Autonomous Dial-A-Ride Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie N Parragh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Odysseus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Carmona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8064,866 +8064,866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of spatial accessibility to public hospitals in Casablanca by car</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fouad Riane</w:t>
+                <w:t xml:space="preserve">Last-mile Robot Deliveries with Access Restrictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaohua Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Melissa Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Fabian Ehmke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965702v2</w:t>
+                <w:t xml:space="preserve">hal-04008602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Column Generation Approach for the Electric Autonomous Dial-A-Ride Problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie N. Parragh</w:t>
+                <w:t xml:space="preserve">Modeling the ecological and economic footprint of last-mile parcel deliveries using open data: A case study for Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Hörl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">11th Symposium of the European Association for Research in Transportation (hEART 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009191v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102894v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Last-mile Robot Deliveries with Access Restrictions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jan Fabian Ehmke</w:t>
+                <w:t xml:space="preserve">An isochronic measurement for the analysis of proximity to restaurants and locations of food delivery parking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouidad Benhlima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Riane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 9th International Conference on Modeling, Simulation and Applied Optimization (ICMSAO’23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Marrakech, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0194609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008602v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the ecological and economic footprint of last-mile parcel deliveries using open data: A case study for Lyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Hörl</w:t>
+                <w:t xml:space="preserve">Van-based robot hybrid pickup and delivery routing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaohua Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Fabian Ehmke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Symposium of the European Association for Research in Transportation (hEART 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd international workshop on syncronization in transport (SynchroTrans)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centrale Lille; CRISTAL, Sep 2023, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2021.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102894v2</w:t>
+                <w:t xml:space="preserve">hal-04971001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An isochronic measurement for the analysis of proximity to restaurants and locations of food delivery parking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fouad Riane</w:t>
+                <w:t xml:space="preserve">The Bi-objective Electric Autonomous Dial-A-Ride Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie N. Parragh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Conference on Modeling, Simulation and Applied Optimization (ICMSAO’23)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rennes School of Business; IMT Atlantique; Université Rennes 1, Feb 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0194609⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04086908v1</w:t>
+                <w:t xml:space="preserve">hal-04009183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van-based robot hybrid pickup and delivery routing problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jan Fabian Ehmke</w:t>
+                <w:t xml:space="preserve">Assessment of spatial accessibility to public hospitals in Casablanca by car</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouidad Benhlima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Riane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd international workshop on syncronization in transport (SynchroTrans)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2021.06.009⟩</w:t>
+              <w:t xml:space="preserve">Transport Research Arena 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal. pp.2976-2983, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971001v1</w:t>
+                <w:t xml:space="preserve">hal-03965702v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bi-objective Electric Autonomous Dial-A-Ride Problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">A Column Generation Approach for the Electric Autonomous Dial-A-Ride Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie N. Parragh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Rennes School of Business; IMT Atlantique; Université Rennes 1, Feb 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009183v1</w:t>
+                <w:t xml:space="preserve">hal-04009191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the design of sustainable mobility systems: objectives and barriers from the French local authorities’ perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baltazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Bouillass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9052,90 +9052,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure intégration des aspects environnementaux dans la planification de la mobilité par les autorités locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baltazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Rencontres Francophones Transport Mobilité (RFTM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9349,589 +9349,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending JSprit to solve electric vehicle routing problems with recharging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Hörl</w:t>
+                <w:t xml:space="preserve">A Column-generation-based heuristic for the Electric Autonomous Dial-a-Ride Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Conference on Ambient Systems, Networks and Technologies (ANT) / The 5th International Conference on Emerging Data and Industry 4.0 (EDI40)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655329v1</w:t>
+                <w:t xml:space="preserve">hal-03595209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Column-generation-based heuristic for the Electric Autonomous Dial-a-Ride Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dupin</w:t>
+                <w:t xml:space="preserve">Implementing reinforcement learning for on-demand vehicle rebalancing in MATSim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Chouaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Hörl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 13th International Conference on Ambient Systems, Networks and Technologies (ANT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Porto, Portugal. pp.134-141, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2022.03.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595209v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing reinforcement learning for on-demand vehicle rebalancing in MATSim</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extending JSprit to solve electric vehicle routing problems with recharging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Hassan Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chouaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Hörl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Conference on Ambient Systems, Networks and Technologies (ANT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Porto, Portugal. pp.134-141, </w:t>
+              <w:t xml:space="preserve">The 13th International Conference on Ambient Systems, Networks and Technologies (ANT) / The 5th International Conference on Emerging Data and Industry 4.0 (EDI40)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Porto, Portugal. pp.289-295, </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2022.03.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2022.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654854v1</w:t>
+                <w:t xml:space="preserve">hal-03655329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Column-generation-based heuristic for the Electric Autonomous Dial-a-Ride Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dupin</w:t>
+                <w:t xml:space="preserve">Quelle est la place de la marche dans les solutions de Mobility as a Service (MaaS) ? Exploration des solutions en Île de France et perspectives d'incitation pour des pratiques de mobilité durable avec MaaS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mariana Reyes Madrigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ODYSSEUS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Tangier, Morocco</w:t>
+              <w:t xml:space="preserve">UGI-IGU Paris 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564481v1</w:t>
+                <w:t xml:space="preserve">hal-03771432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle est la place de la marche dans les solutions de Mobility as a Service (MaaS) ? Exploration des solutions en Île de France et perspectives d'incitation pour des pratiques de mobilité durable avec MaaS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Nicolaï</w:t>
+                <w:t xml:space="preserve">A Column-generation-based heuristic for the Electric Autonomous Dial-a-Ride Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UGI-IGU Paris 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français de Géographie, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">ODYSSEUS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tangier, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771432v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deterministic Annealing Local Search for the Electric Autonomous Dial-a-Ride Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10185,51 +10185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deep-Learning Approach for Network Traffic Assignment with Incomplete Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10332,51 +10332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Transport Conference 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for European Transport, Sep 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10496,77 +10496,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deterministic Annealing Local Search for the Electric Autonomous Dial-a-Ride Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10762,217 +10762,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining people and freight flows using a scheduled transportation line with stochastic passenger demands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abood Mourad</w:t>
+                <w:t xml:space="preserve">A user-centered approach for the multimodal car- and ride-sharing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Enzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Parragh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom van Woensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">30th European conference on operational research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046563v1</w:t>
+                <w:t xml:space="preserve">hal-02188192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A user-centered approach for the multimodal car- and ride-sharing problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Parragh</w:t>
+                <w:t xml:space="preserve">Combining people and freight flows using a scheduled transportation line with stochastic passenger demands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abood Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom van Woensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European conference on operational research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">20ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188192v1</w:t>
+                <w:t xml:space="preserve">hal-02046563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronizing people and freight flows in urban mobility systems</w:t>
               </w:r>
@@ -11053,51 +11053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robo-Taxi Service Fleet Sizing: Assessing the Impact of User Trust and Willingness to Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Vosooghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11105,51 +11105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Jankovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">98th Annual Meeting of the Transportation Research Board</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Washington, D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11269,64 +11269,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared Autonomous Vehicle Services and User Taste Variations: Survey and Model Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouail Al Maghraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Vosooghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abood Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11397,619 +11397,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routing a Mix of Conventional, Plug-in Hybrid, and Electric Vehicles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard F. Hartl</w:t>
+                <w:t xml:space="preserve">Exploring the Impact of User Preferences on Shared Autonomous Vehicle Modal Split: A Multi-Agent Simulation Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Vosooghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Vidal</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feirouz Ksontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Göknur Sirin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROUTE 2018 International Workshop on Vehicle Routing, Intermodal Transportation and Related Areas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st annual meeting of the EURO Working Group on Transportation (EWGT2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Braunschweig, Germany. pp.115-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2018.12.173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992975v1</w:t>
+                <w:t xml:space="preserve">hal-01862208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Impact of User Preferences on Shared Autonomous Vehicle Modal Split: A Multi-Agent Simulation Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Reza Vosooghi</w:t>
+                <w:t xml:space="preserve">Utiliser des personas pour raconter la mobilité en 2030</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Göknur Sirin</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Millonig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st annual meeting of the EURO Working Group on Transportation (EWGT2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres Francophones Transport-Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2018.12.173⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01862208v1</w:t>
+                <w:t xml:space="preserve">hal-01807155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser des personas pour raconter la mobilité en 2030</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chaire Anthropolis - Une vision holistique de la mobilité urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouail Al Maghraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Millonig</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Yannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones Transport-Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Workshop "Les nouvelles mobilités à la lumière des sciences humaines et sociales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme Paris-Saclay, Jun 2018, Saclay, France. pp.25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807155v1</w:t>
+                <w:t xml:space="preserve">hal-01987881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaire Anthropolis - Une vision holistique de la mobilité urbaine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A two-echelon vehicle routing problem with unmanned ground vehicles for city logistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Yannou</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaohua Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Les nouvelles mobilités à la lumière des sciences humaines et sociales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l'Homme Paris-Saclay, Jun 2018, Saclay, France. pp.25-30</w:t>
+              <w:t xml:space="preserve">EURO 2018. 29th European Conference On Operational Research.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987881v1</w:t>
+                <w:t xml:space="preserve">hal-01992980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-echelon vehicle routing problem with unmanned ground vehicles for city logistics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Routing a Mix of Conventional, Plug-in Hybrid, and Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Hiermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard F. Hartl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shaohua Yu</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO 2018. 29th European Conference On Operational Research.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">ROUTE 2018 International Workshop on Vehicle Routing, Intermodal Transportation and Related Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Snekkersten, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992980v1</w:t>
+                <w:t xml:space="preserve">hal-01992975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre conceptuel pour concevoir le système de mobilité urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouail Al Maghraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Yannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de Génie Industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12060,51 +12060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Millonig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobile Utopia Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, T2M - International Association for the History of Transport, Traffic and Mobility, Nov 2017, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12123,649 +12123,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Owning or sharing autonomous vehicles: comparing different ownership and usage scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abood Mourad</w:t>
+                <w:t xml:space="preserve">A Critical Analysis of Travel Demand Estimation for New One-Way Carsharing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Vosooghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chengbin Chu</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Jankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Göknur Sirin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vehicle Routing and Logistics optimization (VeRoLog2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">2017 IEEE 20th International Conference on Intelligent Transportation Systems (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Yokohama, Japan. pp.193-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01505749v1</w:t>
+                <w:t xml:space="preserve">hal-01622293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Critical Analysis of Travel Demand Estimation for New One-Way Carsharing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reza Vosooghi</w:t>
+                <w:t xml:space="preserve">Owning or sharing autonomous vehicles: comparing different ownership and usage scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abood Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Göknur Sirin</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 20th International Conference on Intelligent Transportation Systems (ITSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Yokohama, Japan. pp.193-199</w:t>
+              <w:t xml:space="preserve">Vehicle Routing and Logistics optimization (VeRoLog2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622293v1</w:t>
+                <w:t xml:space="preserve">hal-01505749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privately owned autonomous vehicles in a ride-sharing application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abood Mourad</w:t>
+                <w:t xml:space="preserve">Framing key concepts to design a human centered urban mobility system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouail Al Maghraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chengbin Chu</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Yannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et d'Aide à la Décision - Université de Lorraine, Feb 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">21st International Conference on Engineering Design (ICED 17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.91-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01505742v1</w:t>
+                <w:t xml:space="preserve">hal-01526780v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framing key concepts to design a human centered urban mobility system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flore Vallet</w:t>
+                <w:t xml:space="preserve">Privately owned autonomous vehicles in a ride-sharing application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abood Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Yannou</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Engineering Design (ICED 17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.91-100</w:t>
+              <w:t xml:space="preserve">18ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et d'Aide à la Décision - Université de Lorraine, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526780v2</w:t>
+                <w:t xml:space="preserve">hal-01505742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tour planning with a hybrid heterogeneous electric fleet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerhard Hiermann</w:t>
+                <w:t xml:space="preserve">Real-World Patient Transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Ritzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rudloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard F. Hartl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
+              <w:t xml:space="preserve"> ODYSSEUS 2012 5th International Workshop on Freight Transportation and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Mykonos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372144v1</w:t>
+                <w:t xml:space="preserve">hal-01358717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-World Patient Transportation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ulrike Ritzinger</w:t>
+                <w:t xml:space="preserve">Tour planning with a hybrid heterogeneous electric fleet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Hiermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard F. Hartl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ODYSSEUS 2012 5th International Workshop on Freight Transportation and Logistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Mykonos, Greece</w:t>
+              <w:t xml:space="preserve">17ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358717v1</w:t>
+                <w:t xml:space="preserve">hal-01372144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Electric Vehicle Fleets: Strategic and Operational Management</w:t>
               </w:r>
@@ -12820,90 +12820,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Heterogeneous Fleet Routing with City Center Restrictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Hiermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard F. Hartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Verolog 2015, The fourth meeting of the EURO Working Group on Vehicle Routing and Logistics Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12928,90 +12928,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Heterogeneous Electric Vehicle Routing Problem with Time Windows and recharging stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Hiermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard F. Hartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ODYSSEUS 2015, 6th International Workshop on Freight Transportation and Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13248,51 +13248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Electric Fleet Size and Mix Vehicle Routing Problem with Time Windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Hiermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13432,248 +13432,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Heuristics for Multimodal Homecare Scheduling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gerhard Hiermann</w:t>
+                <w:t xml:space="preserve">Models and Algorithms for Intermodal Transportation and Equipment Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Burt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Günther Raidl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPAIOR 2012: International Conference on Integration of Artificial Intelligence and Operations Research Techniques in Constraint Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Nantes, France. pp.Pages 339-355, </w:t>
+              <w:t xml:space="preserve">International Conference on Operations Research (OR 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Zurich, Switzerland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-29828-8_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-29210-1_49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307979v1</w:t>
+                <w:t xml:space="preserve">hal-01307975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models and Algorithms for Intermodal Transportation and Equipment Selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Heuristics for Multimodal Homecare Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rendl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Prandtstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Hiermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Puchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Burt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jakob Puchinger</w:t>
+                <w:t xml:space="preserve">Günther Raidl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Operations Research (OR 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Zurich, Switzerland. </w:t>
+              <w:t xml:space="preserve">CPAIOR 2012: International Conference on Integration of Artificial Intelligence and Operations Research Techniques in Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Nantes, France. pp.Pages 339-355, </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-29210-1_49⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-29828-8_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307975v1</w:t>
+                <w:t xml:space="preserve">hal-01307979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A restricted dynamic programming algorithm for the dial-a-ride problem</w:t>
               </w:r>
@@ -13968,235 +13968,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From High-Level Model to Branch-and-Price Solution in G12</w:t>
+                <w:t xml:space="preserve">Automating branch-and-bound for dynamic programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Brand</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Stuckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPAIOR 2008 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Paris, France. pp.Pages 218-232, </w:t>
+              <w:t xml:space="preserve">PEPM '08- ACM SIGPLAN symposium on Partial evaluation and semantics-based program manipulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, San Francisco, United States. pp.Pages 81-89 </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-68155-7_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1328408.1328421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305397v1</w:t>
+                <w:t xml:space="preserve">hal-01301580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automating branch-and-bound for dynamic programs</w:t>
+                <w:t xml:space="preserve">From High-Level Model to Branch-and-Price Solution in G12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter J. Stuckey</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J Stuckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Brand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEPM '08- ACM SIGPLAN symposium on Partial evaluation and semantics-based program manipulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, San Francisco, United States. pp.Pages 81-89 </w:t>
+              <w:t xml:space="preserve">CPAIOR 2008 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France. pp.Pages 218-232, </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1328408.1328421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-68155-7_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301580v1</w:t>
+                <w:t xml:space="preserve">hal-01305397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible, Rule-Based Constraint Model Linearisation</w:t>
               </w:r>
@@ -14687,222 +14687,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Evolutionary Algorithm for Column Generation in Integer Programming: An Effective Approach for 2D Bin Packing</w:t>
+                <w:t xml:space="preserve">Solving a Real-World Glass Cutting Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Koller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günther R. Raidl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Problem Solving from Nature - PPSN VIII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-30217-9_65⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Computation in Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Coimbra, Portugal. pp.Pages 165-176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-24652-7_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299556v1</w:t>
+                <w:t xml:space="preserve">hal-01298048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving a Real-World Glass Cutting Problem</w:t>
+                <w:t xml:space="preserve">An Evolutionary Algorithm for Column Generation in Integer Programming: An Effective Approach for 2D Bin Packing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Koller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günther R. Raidl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Computation in Combinatorial Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Coimbra, Portugal. pp.Pages 165-176, </w:t>
+              <w:t xml:space="preserve">Parallel Problem Solving from Nature - PPSN VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Birmingham, United Kingdom. pp.Pages 642-651, </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-24652-7_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-30217-9_65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298048v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14959,51 +14959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boutueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Walk21 Ireland: The Decade to Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Dublin, Ireland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15028,77 +15028,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robo-Taxi Service Design, Modeling and Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Vosooghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Jankovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Ecole doctorale Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, VERSAILLES, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15301,64 +15301,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an agent-based urban transport simulation for the city of Casablanca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Benhlima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Riane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15393,64 +15393,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Column Generation Approach for the Electric Autonomous Dial-a-Ride Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie N. Parragh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15494,103 +15494,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinating dynamic traffic-power systems under decentralized, centralized, and information-sharing decision environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Ping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15929,51 +15929,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42C99FED"/>
+    <w:nsid w:val="317E7EB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16077,51 +16077,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="12ACE5D4"/>
+    <w:nsid w:val="158E7A63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16311,51 +16311,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jakob-puchinger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7355-8070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202392813" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.em-normandie.com/en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgi.centralesupelec.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centralesupelec.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r3.centralesupelec.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.futurecitieslab.city/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/japu00" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/jpuchinger/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328609v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjark Gall" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mariana Reyes Madrigal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian H&#246;rl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-45795-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45795-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohua Yu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Melissa Campbell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fabian Ehmke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.10.008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059538v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichang Xiao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Peng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2501165" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770828v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Briand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2025.104893" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianyi Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104726" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622519v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Su" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parragh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2024.103011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Benhlima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Riane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bahi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12398" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627543v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baltazar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouillass" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2024.06.019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617850v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06127-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belma Turan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Hemmelmayr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Larsen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10100-023-00888-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176489v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Icaro Silvestre Freitas Gomes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/01956574.45.3.igom" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660747v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Achamrah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2024.103677" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shudong Sun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.06.056" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371937v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinming Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106513" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684169v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongping Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ping Fang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110474" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicola&#239;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-023-00585-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211499v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.02.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111885v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Belfadel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Javier Tapia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Politaki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibad Kureshi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2023.101989" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272606v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.06.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hassan Mahmoud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chouaki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7708/ijtte2022.12(3).04" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Enzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie N. Parragh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-021-00631-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418008v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Ritzinger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rudloff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F. Hartl" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.10.060" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500684v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abood Mourad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Woensel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1746850" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446157v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Millonig" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2020.102513" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136507v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Vosooghi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joschka Bischoff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vouillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102283" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877730v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2020.102018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157597v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2019.08.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265560v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Al Maghraoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2019.07.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014342v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2019.02.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668228v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Hiermann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vidal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.06.025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162074v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-019-0370-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043639v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danya Bachir" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazaleh Khodabandelou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounim El Yacoubi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2019.02.013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017696v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2019.6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807145v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Bekta&#351;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilaos N Psaraftis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.06.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140443v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kamel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblond" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-019-10013-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370535v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liujiang Kang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoning Zhu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Sun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ruthmair" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2016.07.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222597v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Asamer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Reinthaler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Straub" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2016.01.014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258741v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ropke" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.01.038" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224562v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1043403" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224565v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-014-1605-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224625v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Prandtstetter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rendl" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther R. Raidl" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10100-013-0305-8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224910v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Stuckey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wallace" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Brand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-009-9085-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224683v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blum" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Roli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2011.02.032" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224914v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Pferschy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.1090.0344" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224918v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-007-9048-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/221B65E53D5EAB2FD333DD54AC136FDDAC384170/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224921v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2005.11.064" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801713v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Doerner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Eglese" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21741" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326719v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003365013-25/automated-deliveries-jakob-puchinger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003365013-25" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332187v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Mahmoud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72976-9_7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332144v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72976-9_6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889140v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91086-4_12" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370541v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Brandst&#228;tter" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Gambella" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Leitner" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Malaguti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Masini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39120-5_24" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224923v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30671-6_2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE796739110C4AC3A850CCD669A120FA87BC2E09/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01226553v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1644-0_9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GXSSL3T3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01226562v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Pirkwieser" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1306-7_3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01226557v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1665-5_16" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01226567v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78295-7_2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X9V55NL5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01226565v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70807-0_5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6B2KJ2W0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05400880v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Nguyen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464220v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.12.123" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125217v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125195v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Yen Luu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125273v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahua Tang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125306v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boshuai Zhao" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877686v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie N Parragh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639834v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600496v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965702v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.844" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009191v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008602v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102894v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086908v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0194609" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971001v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Campbell" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009183v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156197v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.363" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788331v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124356v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050046v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.644" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050029v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MT-ITS56129.2023.10241741" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655329v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.03.039" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595209v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654854v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.03.020" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564481v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771432v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boutueil" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197153v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339029v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343996v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131516v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Fan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyu Shen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341177v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337699v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Koller" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300090v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945177v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434445v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046563v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188192v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799804v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940330v3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177186v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181014v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2020.03.066" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992975v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862208v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feirouz Ksontini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;knur Sirin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2018.12.173" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807155v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987881v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992980v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526768v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672936v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01505749v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622293v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01505742v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526780v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01372144v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358717v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01372140v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361039v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361028v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361047v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gouveia" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santos" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01372139v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699908" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360637v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358713v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01307979v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Raidl" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29828-8_22" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01307975v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Burt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29210-1_49" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317142v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01324161v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Toplak" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melitta Dragaschnig" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01299754v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Huston" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Stuckey" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01305397v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68155-7_18" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01301580v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1328408.1328421" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01301576v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J Duck" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77442-6_6" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01299751v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71615-0_16" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299570v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11730095_17" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299565v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11499305_5" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317132v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gruber" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299556v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30217-9_65" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298048v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Koller" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24652-7_17" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793787v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899522v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34088.62726" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482176v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173205v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707166v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249393v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108061v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101883v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598017v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jakob-puchinger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7355-8070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202392813" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.em-normandie.com/en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgi.centralesupelec.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centralesupelec.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://r3.centralesupelec.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.futurecitieslab.city/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/japu00" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/jpuchinger/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328609v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjark Gall" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mariana Reyes Madrigal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian H&#246;rl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-45795-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45795-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohua Yu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Melissa Campbell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fabian Ehmke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.10.008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770828v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Briand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2025.104893" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059538v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichang Xiao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Peng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2501165" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530608v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Benhlima" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Riane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bahi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12398" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617850v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06127-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627543v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baltazar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouillass" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2024.06.019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618301v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianyi Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104726" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Su" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parragh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2024.103011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belma Turan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Hemmelmayr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Larsen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10100-023-00888-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176489v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Icaro Silvestre Freitas Gomes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/01956574.45.3.igom" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660747v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Achamrah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2024.103677" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shudong Sun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.06.056" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684169v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongping Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ping Fang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110474" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinming Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106513" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicola&#239;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-023-00585-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211499v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.02.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111885v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Belfadel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Javier Tapia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Politaki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibad Kureshi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2023.101989" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272606v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.06.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hassan Mahmoud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chouaki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7708/ijtte2022.12(3).04" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Enzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie N. Parragh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-021-00631-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418008v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Ritzinger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rudloff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F. Hartl" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.10.060" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500684v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abood Mourad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Woensel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1746850" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136507v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Vosooghi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joschka Bischoff" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Jankovic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vouillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102283" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446157v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Millonig" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2020.102513" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877730v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2020.102018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265560v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Al Maghraoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2019.07.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014342v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2019.02.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668228v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Hiermann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vidal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.06.025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157597v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2019.08.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043639v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danya Bachir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazaleh Khodabandelou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounim El Yacoubi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2019.02.013" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162074v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-019-0370-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017696v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2019.6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807145v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Bekta&#351;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilaos N Psaraftis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.06.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140443v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kamel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblond" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-019-10013-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370535v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liujiang Kang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoning Zhu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Sun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ruthmair" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2016.07.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222597v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Asamer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Reinthaler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Straub" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2016.01.014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258741v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ropke" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.01.038" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224562v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1043403" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224565v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-014-1605-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224625v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Prandtstetter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rendl" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther R. Raidl" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10100-013-0305-8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224910v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Stuckey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wallace" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Brand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-009-9085-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224683v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blum" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Roli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2011.02.032" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224914v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Pferschy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.1090.0344" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224918v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-007-9048-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/221B65E53D5EAB2FD333DD54AC136FDDAC384170/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224921v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2005.11.064" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801713v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Doerner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Eglese" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21741" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326719v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003365013-25/automated-deliveries-jakob-puchinger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003365013-25" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332144v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72976-9_6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332187v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Mahmoud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72976-9_7" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889140v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91086-4_12" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370541v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Brandst&#228;tter" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Gambella" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Leitner" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Malaguti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Masini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39120-5_24" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224923v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30671-6_2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE796739110C4AC3A850CCD669A120FA87BC2E09/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01226553v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1644-0_9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GXSSL3T3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01226562v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Pirkwieser" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1306-7_3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01226557v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1665-5_16" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01226567v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78295-7_2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X9V55NL5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01226565v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70807-0_5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6B2KJ2W0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05400880v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Nguyen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125217v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125195v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Yen Luu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125273v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahua Tang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464220v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.12.123" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125306v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boshuai Zhao" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877686v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie N Parragh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639834v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600496v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008602v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102894v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086908v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0194609" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971001v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Campbell" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009183v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965702v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.844" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009191v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156197v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.363" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788331v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124356v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050046v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.644" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050029v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MT-ITS56129.2023.10241741" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595209v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654854v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.03.020" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655329v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.03.039" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771432v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boutueil" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564481v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197153v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339029v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343996v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131516v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Fan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyu Shen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341177v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337699v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Koller" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300090v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945177v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434445v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188192v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046563v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799804v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940330v3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177186v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181014v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2020.03.066" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862208v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feirouz Ksontini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;knur Sirin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2018.12.173" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807155v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987881v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992980v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992975v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526768v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672936v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622293v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01505749v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526780v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01505742v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358717v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01372144v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01372140v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361039v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361028v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361047v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gouveia" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santos" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01372139v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699908" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360637v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358713v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01307975v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Burt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29210-1_49" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01307979v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Raidl" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29828-8_22" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317142v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01324161v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Toplak" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melitta Dragaschnig" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01299754v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Huston" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Stuckey" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01301580v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1328408.1328421" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01305397v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68155-7_18" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01301576v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J Duck" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77442-6_6" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01299751v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71615-0_16" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299570v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11730095_17" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299565v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11499305_5" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317132v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gruber" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298048v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Koller" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24652-7_17" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299556v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30217-9_65" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793787v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899522v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34088.62726" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482176v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173205v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707166v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249393v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108061v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101883v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598017v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>