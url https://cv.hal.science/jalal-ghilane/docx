--- v0 (2026-03-15)
+++ v1 (2026-05-17)
@@ -425,51 +425,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal supported cathodically activated graphite via self-reduction as electrocatalysts for efficient hydrogen evolution reaction</w:t>
+                <w:t xml:space="preserve">Metal-supported cathodically activated graphite via self-reduction as electrocatalysts for efficient hydrogen evolution reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-Z. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghilane</w:t>
@@ -492,75 +492,75 @@
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtchem.2022.101099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806325v1</w:t>
+                <w:t xml:space="preserve">hal-03779452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-supported cathodically activated graphite via self-reduction as electrocatalysts for efficient hydrogen evolution reaction</w:t>
+                <w:t xml:space="preserve">Metal supported cathodically activated graphite via self-reduction as electrocatalysts for efficient hydrogen evolution reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-Z. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghilane</w:t>
@@ -583,406 +583,406 @@
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtchem.2022.101099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806320v1</w:t>
+                <w:t xml:space="preserve">hal-03806325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilization of molecules based ionic liquids. A promising approach to improve elecrocatalysts performance towards hydrogen evolution reaction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jalal Ghilane</w:t>
+                <w:t xml:space="preserve">Metal-supported cathodically activated graphite via self-reduction as electrocatalysts for efficient hydrogen evolution reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-Z. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghilane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1NJ04400A⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26, pp.101099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2022.101099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813144v1</w:t>
+                <w:t xml:space="preserve">hal-03806320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilization of molecule-based ionic liquids: a promising approach to improve elecrocatalyst performance towards the hydrogen evolution reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Immobilization of molecules based ionic liquids. A promising approach to improve elecrocatalysts performance towards hydrogen evolution reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao-Zheng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thuan Nguyen Pham Truong</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Ghilane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 46 (2), pp.454-464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D1NJ04400A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638391v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-supported cathodically activated graphite via self-reduction as electrocatalysts for efficient hydrogen evolution reaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Ghilane</w:t>
+                <w:t xml:space="preserve">Immobilization of molecule-based ionic liquids: a promising approach to improve elecrocatalyst performance towards the hydrogen evolution reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao-Zheng Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuan Nguyen Pham Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Ghilane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2022.101099⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (2), pp.454-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NJ04400A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779452v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Localized Electrochemical of Ferrocenyl-Imidazolium in Ionic Liquid Using Scanning Electrochemical Microscopy Configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Ghilane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1029,51 +1029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Localized Electrochemical of Ferrocenyl-Imidazolium in Ionic Liquid Using Scanning Electrochemical Microscopy Configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Ghilane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1114,291 +1114,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in the Development of Organic and Organometallic Redox Shuttles for Lithium‐Ion Redox Flow Batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemistry of bi-redox ionic liquid from solution to bi-functional carbon surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuan‐nguyen Pham‐truong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Qing Wang</w:t>
+                <w:t xml:space="preserve">Hyacinthe Randriamahazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Ghilane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hyacinthe Randriamahazaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201903379⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 354, pp.136689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999634v1</w:t>
+                <w:t xml:space="preserve">hal-02999629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemistry of bi-redox ionic liquid from solution to bi-functional carbon surface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Recent Advances in the Development of Organic and Organometallic Redox Shuttles for Lithium‐Ion Redox Flow Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuan‐nguyen Pham‐truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Ghilane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyacinthe Randriamahazaka</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jalal Ghilane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 354, pp.136689. </w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (9), pp.2142-2159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201903379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999629v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Heteroatom Doping on Nickel Cobalt Oxide Electrocatalysts for Oxygen Evolution and Reduction Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Belkessam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mechouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1601,77 +1601,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen doped carbon dots embedded in poly(ionic liquid) as high efficient metal-free electrocatalyst for oxygen reduction reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ranjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyacinthe Randriamahazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Ghilane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1718,90 +1718,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Growth of Metallic Nanoparticles onto Immobilized Polymer Brush Ionic Liquid as a Hybrid Electrocatalyst for the Hydrogen Evolution Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouiza Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ranjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyacinthe Randriamahazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Ghilane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1842,2779 +1842,2815 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining Li + -Coupled Redox Targeting Reaction Kinetics of Battery Materials with Scanning Electrochemical Microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwave assisted synthesis of carbon dots in ionic liquid as metal free catalyst for highly selective production of hydrogen peroxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruiting Yan</w:t>
+                <w:t xml:space="preserve">Thomas Petenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ranjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyacinthe Randriamahazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Ghilane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b03136⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130, pp.544-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.01.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397121v1</w:t>
+                <w:t xml:space="preserve">hal-02397116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local electrochemical reactivity of single layer graphene deposited on flexible and transparent plastic film using scanning electrochemical microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t>
+                <w:t xml:space="preserve">Electrochemical synthesis and the functionalization of few layer graphene in ionic liquid and redox ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gomez-Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bing Deng</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Amarnath Chellachamy Anbalagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyacinthe Randriamahazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Ghilane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.01.051⟩</w:t>
+              <w:t xml:space="preserve">Science China Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (5), pp.598-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11426-017-9184-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397112v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer Brushes Ionic Liquid as a Catalyst for Oxygen Reduction and Oxygen Evolution Reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Determining Li + -Coupled Redox Targeting Reaction Kinetics of Battery Materials with Scanning Electrochemical Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiting Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Ghilane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kia Chai Phuah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuan Nguyen Pham Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.7b03158⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), pp.491-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b03136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397127v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical synthesis and the functionalization of few layer graphene in ionic liquid and redox ionic liquid</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Local electrochemical reactivity of single layer graphene deposited on flexible and transparent plastic film using scanning electrochemical microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongfan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyacinthe Randriamahazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Ghilane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science China Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11426-017-9184-0⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130, pp.566-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.01.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397142v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave assisted synthesis of carbon dots in ionic liquid as metal free catalyst for highly selective production of hydrogen peroxide</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Polymer Brushes Ionic Liquid as a Catalyst for Oxygen Reduction and Oxygen Evolution Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuan Nguyen Pham Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyacinthe Randriamahazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Ghilane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.01.070⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), pp.869-875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.7b03158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397116v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper Nanowires through Oriented Mesoporous Silica: A Step towards Protected and Parallel Atomic Switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Ai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassiba Smida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Ghilane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Vilà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.17752. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-17048-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional Indium Tin Oxide Electrode Generated by Unusual Surface Modification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Bouden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Hauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyacinthe Randriamahazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Ghilane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.36708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep36708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01634543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant plasmon resonance shift using poly(3,4-ethylenedioxythiophene) electrochemical switching.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Ionic Liquid Viscosity Effects on the Functionalization of Electrode Material through the Electroreduction of Diazonium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Ghilane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyacinthe Randriamahazaka</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja103337d⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.18542-18549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la103000u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510404v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Liquid Viscosity Effects on the Functionalization of Electrode Material through the Electroreduction of Diazonium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fontaine</w:t>
+                <w:t xml:space="preserve">Giant plasmon resonance shift using poly(3,4-ethylenedioxythiophene) electrochemical switching.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Stockhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Ghilane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyacinthe Randriamahazaka</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la103000u⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (30), pp.10224-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja103337d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785508v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass transport and heterogeneous electron transfer of a ferrocene derivative in a room-temperature ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lagrost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Ghilane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 632 (1-2), pp.88-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jelechem.2009.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of carbon electrode in ionic liquid through the reduction of phenyl diazonium salt. Electrochemical evidence in ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Ghilane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyacinthe Randriamahazaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.1060-1063. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.elecom.2008.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of negative oxidation states of platinum and gold in redox ionic liquid: Electrochemical evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Ghilane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyacinthe Randriamahazaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.1205-1209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.elecom.2008.05.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conducting Ferrocene Monolayers on Nonconducting Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Hauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Ghilane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hapiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 130 (9), pp.2748-2749. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja711147f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conducting ferrocene monolayers on nonconducting surfaces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Hauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Ghilane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hapiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 130 (9), pp.2748-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja711147f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00259656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile electrochemical generation of polyoxyethyl-vinylogous tetrathiafulvalene films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactivity of platinum metal with organic radical anions from metal to negative oxidation states.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Ghilane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lorcy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lagrost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hapiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2006.10.042⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 129 (20), pp.6654-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja071483a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176802v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of platinum metal with organic radical anions from metal to negative oxidation states.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facile electrochemical generation of polyoxyethyl-vinylogous tetrathiafulvalene films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Massue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Ghilane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lorcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hapiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja071483a⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (4), pp.677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2006.10.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189110v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning electrochemical microscopy in nonusual solvents: inequality of diffusion coefficients problem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Ghilane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hapiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lagrost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 79 (19), pp.7383-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ac071195x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic Evidence of Platinum Negative Oxidation States at Electrochemically Reduced Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Ghilane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hapiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lagrost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 111, pp.5701-5707. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp068879d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00189100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning electrochemical microscopy investigations of monolayers bound to p-type silicon substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Ghilane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Hauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hapiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 78 (17), pp.6019-6025. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ac060058h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00256331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal/polypyrrole quasi-reference electrode for voltammetry in nonaqueous and aqueous solutions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Ghilane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hapiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 78 (19), pp.6868-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ac060818o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00256485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">YNixMn1−xO3 thin films by pulsed laser deposition: Structure and magnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanwei Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barahona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mourec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 510 (1-2), pp.275-279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.12.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4761,51 +4797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357772v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Atyf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhieddinne Guergueb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Ghilane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120348" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741992v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29040835" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255164v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2023.101338" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806325v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-Z. Yu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghilane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2022.101099" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03813144v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Zheng Yu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Bencherif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan-Nguyen Pham-Truong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NJ04400A" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638391v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan Nguyen Pham Truong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779452v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27186004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03813110v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999634v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan&#8208;nguyen Pham&#8208;truong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Randriamahazaka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201903379" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999629v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136689" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999632v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Belkessam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Mechouet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Idiri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202000436" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396718v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necer-Eddine Djilali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab5c36" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999639v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ranjan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2018.12.046" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999637v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Mebarki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b11407" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397121v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiting Yan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kia Chai Phuah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Adams" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b03136" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Deng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongfan Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.01.051" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397127v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b03158" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397142v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomez-Mingot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarnath Chellachamy Anbalagan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11426-017-9184-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397116v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petenzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.01.070" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941810v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Ai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Smida" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17048-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634543v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Bouden" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dahi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hauquier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36708" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510404v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Stockhausen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja103337d" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785508v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fontaine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lacroix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la103000u" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2009.04.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKMH50H1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785812v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.05.017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-672HPN8K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785815v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.05.03" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378898v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja711147f" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X46NFB1R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259656v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176802v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bellec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorcy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2006.10.042" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189110v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Simonet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja071483a" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PX3ZJXB3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283626v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac071195x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DHKGPC97-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189100v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp068879d" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G8JQCPB6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256331v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac060058h" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N8B6XMK2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256485v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Bard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac060818o" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8XT8S1ZG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176734v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Ma" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barahona" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Pe&#241;a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mourec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.12.159" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJMWQWQ2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357772v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Atyf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhieddinne Guergueb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Ghilane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120348" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741992v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29040835" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255164v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2023.101338" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779452v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-Z. Yu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghilane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2022.101099" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806325v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806320v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03813144v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Zheng Yu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Bencherif" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan-Nguyen Pham-Truong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NJ04400A" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638391v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan Nguyen Pham Truong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27186004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03813110v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999629v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Randriamahazaka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136689" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan&#8208;nguyen Pham&#8208;truong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201903379" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999632v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Belkessam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Mechouet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Idiri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202000436" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396718v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necer-Eddine Djilali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab5c36" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999639v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ranjan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2018.12.046" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999637v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Mebarki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b11407" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397116v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petenzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.01.070" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FV0BZKD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397142v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomez-Mingot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarnath Chellachamy Anbalagan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11426-017-9184-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiting Yan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kia Chai Phuah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Adams" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b03136" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397112v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Deng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongfan Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.01.051" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF7JZG5S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397127v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b03158" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941810v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Ai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Smida" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17048-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634543v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Bouden" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dahi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hauquier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36708" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785508v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fontaine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lacroix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la103000u" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510404v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Stockhausen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja103337d" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246901v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2009.04.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKMH50H1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785812v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.05.017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-672HPN8K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785815v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.05.03" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378898v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja711147f" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X46NFB1R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259656v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189110v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Simonet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja071483a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PX3ZJXB3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176802v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bellec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorcy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2006.10.042" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJVF9X3F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283626v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac071195x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DHKGPC97-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189100v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp068879d" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G8JQCPB6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256331v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac060058h" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N8B6XMK2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256485v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Bard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac060818o" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8XT8S1ZG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176734v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Ma" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barahona" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Pe&#241;a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mourec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.12.159" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJMWQWQ2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>