--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jalil Boukhobza </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l'ENSTA Institut Polytechnique de Paris, campus de Brest</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jalil-boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2194-4006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09772582X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/I-4595-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash Memory Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Press - Elsevier, pp.266, 2017, 9781785481246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires flash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE éditions. ISTE éditions, 2017, 978-1-78405-281-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGBED Review, Volume 13, Number 1, January 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, 13 (1), 2016, 1551-3688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGBED Review, Volume 11, Number 1, February 2014 Special Issue the 4th Workshop on Embed With Linux (EWiLi 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ficheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM. ACM, 11 (4), 2014, ISSN: 1551-3688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGBED Review, Volume 11, Number 1, February 2014 Special Issue the 3rd Workshop on Embed With Linux (EWiLi 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, pp.79, 2014, 1551-3688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGBED Review, Volume 9, Number 2, June 2012 Special Issue the 2nd Workshop on Embed With Linux (EWiLi 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, pp.47, 2012, 1551-3688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I/O patterns modeling of HPC applications with call stacks for predictive prefetch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Couvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 175, pp.108034. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2025.108034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QM-ARC: QoS-aware Multi-tier Adaptive Cache Replacement Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ait-Oucheggou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdella Battou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 163, pp.107548. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2024.107548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on characterizing energy, latency and security for Intrusion Detection Systems on heterogeneous embedded platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Morge-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Espes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162, pp.107473. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2024.07.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Flash-Memory Storage Systems: A Host-Side Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Sheng Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang-Chi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun-Shan Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3723167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HeROsim: An Allocation and Scheduling Simulator for Evaluating Serverless Orchestration Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lannurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent D’orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (6), pp.8-16. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIC.2024.3511332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Gaussian Mixture Model Training to Embedded/Edge Devices: A Low I/O, Deadline-Aware and Energy Efficient Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bouzouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Benhamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGAPP applied computing review : a publication of the Special Interest Group on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (2), pp.5-18. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3687251.3687252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GuaNary: Efficient Buffer Overflow Detection In Virtualized Clouds Using Intel EPT-based Sub-Page Write Protection Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Bitchebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Measurement and Analysis of Computing Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (3), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3626787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Random Forest on Memory-Constrained Devices through Data Storage Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun-Feng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Hao Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (6), pp.1595 - 1609. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2022.3215898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLRL: A Simple Least Remaining Lifetime File Eviction policy for HPC multi-tier storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (1), pp.70-76. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544497.3544509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Optimization of Data Placement in a Storage-as-a-Service Federated Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Boukhalfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (3), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3452741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting file lifetimes for data placement in multi-tiered storage systems for HPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gougeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (1), pp.99-107. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3469379.3469392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT Data Replication and Consistency Management in Fog computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Islam Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raipin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (3), pp.33. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-021-09571-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EZIOTracer: unifying kernel and user space I/O tracing for data-intensive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Islam Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trahay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (1), pp.88-98. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3469379.3469391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Machine Learning Algorithms for Modeling SSD I/O Performance for Container-based Virtualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emile Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Knefati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.1103-1116. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCC.2019.2898192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEVC hardware vs software decoding: An objective energy consumption analysis and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bey Ahmed Khernache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 115, pp.102004. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2021.102004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility interval and sustainable scheduling simulation with CRPD on uniprocessor platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 115, pp.102007. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2021.102007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the cost of DBaaS object placement in hybrid storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Boukhelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Boukhalfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.176-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving SSD lifetime in deep learning applications with delta snapshots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zili Shao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 133, pp.63-76. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2019.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyMAD: a hybrid memory-aware DVFS strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (3), pp.45-50. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3373400.3373407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging NVM: A Survey on Architectural Integration and Research Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renhai Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zili Shao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (2), pp.1 - 32. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3131848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NORTH: Non-intrusive Observation and RunTime verification of cyber-pHysical systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rufino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Casimiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antónia Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada User Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint DVFS and Parallelism for Energy Efficient and Low Latency Software Video Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (4), pp.858-872. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2017.2779812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONTRES : Merge ON-The-Run External Sorting algorithm for large data volumes on SSD based storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Laga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koskas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (10), pp.1689 - 1702. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2017.2706678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating I/Os in Cloudsim for Performance and Energy Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (3), pp.27-36 </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3041710.3041715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Estimating Performance and Power Consumption of Embedded Flash File Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (4), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2903139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-aware real-time scheduling simulator: implementation and return of experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on the 5th Embedded Operating Systems Workshop (EWiLi 2015), 13 (1), pp.22-28 </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2907972.2907975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaCACH: An adaptive cache-aware hybrid FTL mapping scheme using feedback control for efficient page-mapped space management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (3-4), pp.157-171. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tracing Toolset for Embedded Linux Flash File Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI endorsed transactions on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (4), pp.e1. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.valuetools.2014.258179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Performance/Energy Consumption Characterization and Modeling of Video Decoding on Heterogeneous SoC and its Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benazzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Volume 61 (Issue 1), pp.Pages 49-70. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2014.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable and Highly Configurable Cache-Aware Hybrid Flash Translation Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.36-57. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computers3010036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flashmon V2: monitoring raw NAND flash memory I/O requests on embedded Linux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1), pp.38-43. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2597457.2597462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyPS: Dynamic Processor Switching for Energy-Aware Video Decoding on Multi-core SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benazzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Interest Group on Embedded Systems, 11 (1), pp.56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis and modeling of SQLite embedded databases on flash file systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladjel Bellatreche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation for Embedded Systems An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume 17 (Issue 3-4), pp.507-542. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10617-014-9149-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système de cache hiérarchique pour les E/S présentant des motifs séquentiels pour les mémoires flash NAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.203-228. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.32.203-228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Benchmarking Embedded Linux Flash File Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (2), pp.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hardware Time Manager Implementation for the Xenomai Real-Time Kernel of Embedded Linux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (2), pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Hierarchical Dual Cache System for NAND Flash Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of digital information and wireless communications (IJDIWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1), pp.175-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What if computers forget?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Seminar 26032 Storage Systems and I/O for Emerging Workloads on HPC Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is AI Hitting the Storage Wall? and why We Should Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Matters: Constant-Time File Lifecycle Prediction from File Creation Call Stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Mahni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHEOPS '26: 6th Workshop on Challenges and Opportunities of Efficient and Performant Storage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, McEwan Hall/The University of Edinburgh Edinburgh Scotland UK, United Kingdom. pp.26-33, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3805687.3806258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting Storage I/O Tracing Overhead of eBPF: A Component-Level Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Islam Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHEOPS '26: 6th Workshop on Challenges and Opportunities of Efficient and Performant Storage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, McEwan Hall/The University of Edinburgh Edinburgh Scotland UK, United Kingdom. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3805687.3806254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decade of Research on Cloud Storage Systems: A Retrospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th GDR RSD / ASF Winter School on Distributed Systems &amp; Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Pleynet, France. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MC.2003.1160055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the use of DVFS for HPC I/O optimization: a Microbenchmarking Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Couvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHEOPS jointly organized with EuroSys '25: Twentieth European Conference on Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rotterdam Netherlands, Netherlands. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3719330.3721227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decade of Research on Hybrid Cloud Storage Systems: A Retrospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Memory and Storage Computing (MSC) and International Workshop on Rapid System Prototyping (RSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minutes from the 9 th edition of the Performance and Scalability of Storage Systems workshop (Per3S), 23rd May 2025, &amp;quot;Maison des Mines et des Ponts&amp;quot;, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thomas Acquaviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raipin-Parvédy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th edition of the workshop Performance and Scalability of Storage Systems (Per3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Optimization for AI/ML Acceleration on Resource-constrained and Edge Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Burrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Hao Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Jahier Pagliari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASES '25: International Conference on Compilers, Architecture, and Synthesis for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Taipei International Convention Center (TICC) Taipei Taiwan, Taiwan. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3742872.3758334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practicalizing Tree-Based Model Acceleration with CAM through Model Pruning and Data Placement Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Chun Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chieh-Lin Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Hao Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODES+ISSS '25: International Conference on Hardware/Software Codesign and System Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Taipei International Convention Center (TICC) Taipei Taiwan, Taiwan. pp.11-12, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3742873.3758342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the use of file advisory hints on lustre and GPFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Couvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSDBM 2025 - 37th International Conference on Scalable Scientific Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Columbus, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3733723.3733745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria File-Level Placement Policy for HPC Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Mahni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gougeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '25: 40th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Catania, Italy. pp.1399-1406, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3672608.3707969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DisPEED: Distributing Packet flow analyses in a swarm of heterogeneous EmbEddeD platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Morge-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Espes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Design, Automation & Test in Europe Conference (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Lyon, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE64628.2025.10992889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on data storage with a focus on AI on the Edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Data Storage Expert Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache Less to Save More: A Cost-Based Distributed Caching Strategy for ICN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ait-Oucheggou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdella Battou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Cluster Computing (CLUSTER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, United Kingdom, France. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTER59342.2025.11186469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training ML algorithms on resource-constrained devices — a memory/storage perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Centre for High Performance Computing National Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Cape town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIGMMaLIOn: a Partial Incremental Gaussian Mixture Model with a Low I/O Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bouzouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Benhamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '24: 39th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Avila Spain, France. pp.428-435, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3605098.3635909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HeROcache: Storage-Aware Scheduling in Heterogeneous Serverless Edge - The Case of IDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lannurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGrid 2024 - 24th IEEE/ACM international Symposium on Cluster, Cloud and Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Philadelphia, United States. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning on the Edge: Unlocking the Storage Bottleneck with a Divide and Conquer Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-envisioning Extreme-Scale I/O for Emerging Hybrid HPC Workloads (Rex-IO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDS-DEEP: a strategy for selecting the best IDS for Drones with heterogeneous EmbEdded Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Morge-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Espes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 36th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Hilo, United States. pp.138-147, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SBAC-PAD63648.2024.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training K-means on Embedded Devices: a Deadline-aware and Energy Efficient Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsa Kara Achira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Symposium on Modeling, Analysis, and Simulation of Computer and Telecommunication Systems (MASCOTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Stony Brook, United States. pp.89-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HeROfake: Heterogeneous Resources Orchestration in a Serverless Cloud – An Application to Deepfake Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lannurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGrid 2023 - IEEE/ACM 23rd International Symposium on Cluster, Cloud and Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Bangalore, India. pp.154-165, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGrid57682.2023.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrIOt: Graph-based Modeling of HPC Application I/O Call Stacks for Predictive Prefetch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Couvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SC-W 2023: Workshops of The International Conference on High Performance Computing, Network, Storage, and Analysis - 8th International Parallel Data Systems Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Denver CO USA, France. pp.1195-1201, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3624062.3624189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Intrusion Detection Systems On Heterogeneous Embedded Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Morge-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Espes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Euromicro Conference on Digital System Design (DSD'2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Durres, Albania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Multi-tier and QoS-aware Caching based on ARC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ait-Oucheggou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdella Battou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Symposium on Modeling, Analysis, and Simulation of Computer and Telecommunication Systems (MASCOTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Stony Brook, United States. pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerged and emerging NVM: technologies & challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUPSEC - le deuxième atelier sur la supervision de sécurité 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Aware HEVC Software Decoding On Mobile Heterogeneous Multi-Cores Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bey Ahmed Khernache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARMA-DITAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.PARMA-DITAM.2022.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When IoT Data Meets Streaming in the Fog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ait-Oucheggou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Islam Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFEC 2022 - IEEE 6th International Conference on Fog and Edge Computing (ICFEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Messina, Italy. pp.50-57, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICFEC54809.2022.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLRL: a simple least remaining lifetime file evicition policy for HPC multi-tier storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHEOPS Workshop on Challenges and Oportunities of Efficient and Performant Storage Systems at EuroSys 2022 - Seventeenth European Conference on Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Rennes, France. pp.33-39, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3503646.3524297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory hierarchy in scheduling simulation: problems, implementation & return of experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CAPITAL 2022: sCalable And PrecIse Timing AnaLysis for multicore platforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lannion report on Big Data and Security Monitoring Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Rana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juba Agoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gruenwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Big Data for CyberSecurity (BigCyber-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Osaka, Japan. pp.2960-2969, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData55660.2022.10020852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RaFIO: a random forest I/O-aware algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun-Feng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Hao Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '21: The 36th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual Event Republic of Korea, South Korea. pp.521-528, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3412841.3441932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StorNIR , a multi-objective replica placement strategy for cloud federations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Boukhalfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '21: The 36th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual Event Republic of Korea, France. pp.50-59, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3412841.3441886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Random Forest on Memory-Constrained Devices through Data Storage Reorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun-Feng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Hao Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EZIOTracer: unifying kernel and user space I/O tracing for data-intensive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Islam Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trahay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHEOPS 2021: Workshop on Challenges and Opportunities of Efficient and Performant Storage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Edinburgh (online), United Kingdom. pp.4:1-4:11, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3439839.3458731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting file lifetimes for data placement in multi-tiered storage systems for HPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gougeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Challenges and Opportunities of Efficient and Performant Storage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online Event, United Kingdom. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3439839.3458733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salamander: a Holistic Scheduling of MapReduce Jobs on Ephemeral Cloud Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Handaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emile Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGRID 2020 - 20th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Melbourne, Australia. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReLeaSER: A Reinforcement Learning Strategy for Optimizing Utilization Of Ephemeral Cloud Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Handaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emile Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CloudCom 2020 - 12th IEEE International Conference on Cloud Computing Technology and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Bangkok, Thailand. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Application Fingerprint in a Trustless Cloud Environment for Sabotage Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emile Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Francoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASCOTS 2019 - 27th IEEE International Symposium on the Modeling, Analysis, and Simulation of Computer and Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rennes, France. pp.74-82, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MASCOTS.2019.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging cloud unused resources for Big data application while achieving SLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emile Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Meriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Handaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASCOTS 2019 - 27th IEEE International Symposium on the Modeling, Analysis, and Simulation of Computer and Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rennes, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuckoo: Opportunistic MapReduce on Ephemeral and Heterogeneous Cloud Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emile Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heverson B. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOUD 2019 - IEEE 12th International Conference on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Milan, Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2019.00070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K -MLIO: Enabling K -Means for Large Data-Sets and Memory Constrained Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 27th International Symposium on Modeling, Analysis, and Simulation of Computer and Telecommunication Systems (MASCOTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rennes, France. pp.262-268, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MASCOTS.2019.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyMAD: a Hybrid Memory-Aware DVFS strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWiLi, the Embedded Operating Systems workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Early Scheduling Verification Of Embedded Real-Time Critical Systems: An Example With AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited speaker at SYRCoSE 2018 - 12th Spring/Summer Young Researchers’ Colloquium on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Novgorod the Great, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graph Partitioning-based Heuristic for Runtime IoT Data Placement Strategies in a Fog infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Islam Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raipin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extension to iFogSim to Enable the Design of Data Placement Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Islam Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raipin Parvedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 2nd International Conference on Fog and Edge Computing (ICFEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Washington DC, France. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CFEC.2018.8358724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Quantile Regression for Reclaiming Unused Cloud Resources while achieving SLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emile Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Knefati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CloudCom 2018 - 10th IEEE International Conference on Cloud Computing Technology and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nicosia, Cyprus. pp.89-98, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CloudCom2018.2018.00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Volatile Memories: A New Deal for Operating System Design?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Gestion des resources dans le Cloud"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost Model for Hybrid Storage Systems in a Cloud Federations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Boukhalfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Federated Conference on Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Poznan, Poland. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2018F237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONTRES-NVM: An External Sorting Algorithm for Hybrid Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bey Ahmed Khernache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Laga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 7th Non-Volatile Memory Systems and Applications Symposium (NVMSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Hakodate, France. pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons de conception pour l’analyse d’ordonnancement temps réel multiprocesseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutoriel présenté à l’école d'été temps réel (ETR'2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iFogStor: an IoT Data Placement Strategy for Fog Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Islam Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raipin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 1st International Conference on Fog and Edge Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICFEC.2017.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPS: Cost Based Object Placement Strategies on Hybrid Storage System for DBaaS Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Boukhelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Boukhalfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Madrid, Spain. pp.659-664 </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID.2017.36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynx: A Learning Linux Prefetching Mechanism For SSD Performance Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Laga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th IEEE Non-Volatile Memory Systems and Applications Symposium (NVMSA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Daegu, South Korea. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NVMSA.2016.7547186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Memory Performance: Mixed Rank Performance Across Microarchitectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Bouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John L. Glover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC- High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Francfort, Germany. pp 579-590, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46079-6_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost Model for DBaaS Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Boukhelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Boukhalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Porto, Portugal. pp.223-239, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44403-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering I/O Processing in CloudSim for Performance and Energy Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Kassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC- High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Francfort, Germany. pp 591-603, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46079-6_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash and the NVM team to save the data storage world!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifiques de l'Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green metadata based adaptive DVFS for energy efficient video decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 26th International Workshop on Power and Timing Modeling, Optimization and Simulation (PATMOS),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bremen, Germany. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PATMOS.2016.7833693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost Model for Virtual Machine Storage in Cloud IaaS Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Euromicro International Conference on Parallel, Distributed, and Network-Based Processing (PDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2016.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting a Fixed Priority Assignment Algorithm to Real-time Embedded Systems with Cache Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Estimating Performance and Power Consumption of Embedded Flash File Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation de la consommation d’énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An example of early scheduling analysis with AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation invitée à la Journée AADL du GDR SOC-SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFSMark : Un Benchmark pour Systèmes de Fichiers Dédiés aux Mémoires Flash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Cache Related Preemption Delay in Fixed Priority Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Luxembourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Real-Time Scheduling Analysis with Cheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de l’Ecole d’Eté « Temps Réel »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruction cache in hard real-time systems: modeling and integration in scheduling analysis tools with AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded and Ubiquitous Computing (EUC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Milan, Italy. pp.104-111, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUC.2014.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Energy Efficiency of Parallel Multi-core vs Hardware Accelerated HD Video Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benazzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWiLi, the Embedded Operating Systems Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can Emerging Hardware do for your DBMS Buffer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Abdelhakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladjel Bellatreche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 17th International Workshop on Data Warehousing and OLAP (DOLAP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2666158.2666181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-PEOPLE, A Collaborative Platform for Remote & Accurate Measurement And Evaluation of Embedded Systems Power Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benazzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 22nd International Symposium on Modeling, Analysis and Simulation of Computer and Telecommunication Systems (MASCOTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. pp.498-501, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MASCOTS.2014.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of cache related preemption delay analysis into a priority assignment algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWiLi'14, The 4th Embedded Operating Systems Workshop.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166868v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read-ahead Efficiency for Raw NAND Flash Storage in Embedded Linux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWiLi the Embedde operating Systems Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multilevel I/O Tracer for Timing and Performance Analysis of Storage Systems in IaaS Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Real-Time and Distributed Computing in Emerging Applications (REACTION )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash storage systems: performance and power consumption issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOFAC, Ecole thématique COnception FAible Consommation pour les systèmes embarqués temps réels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Databases on Flash Memories: Performance and Lifetime Issues, the case of SQLite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladjel Bellatreche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tracing Toolset for Embedded Linux Flash File Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Performance Evaluation Methodologies and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Driver Level NAND Flash Memory I/O Performance and Power Consumption for Embedded Linux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 11th International Symposium on Programming and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Algiers, Algeria. pp.155-164, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPS.2013.6581480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Performance/Energy Overhead in DSP Video Decoding and its Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benazzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Metting of the GDR SoC SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846463v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyPS: Dynamic Processor Switching for Energy-Aware Video Decoding on Multi-core SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benazzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWiLi, the Embedded Operating Systems Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Toulouse, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPP vs DSP : A Performance/Energy Characterization and Evaluation of V ideo Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benazzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Modeling, Analysis and Simulation of Computer and Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Francisco, United States. pp.273-282, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MASCOTS.2013.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flashmon V2: Monitoring Raw NAND Flash Memory I/O Requests on Embedded Linux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWiLi, the Embedded Operating Systems Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Toulouse, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Unified Performance and Power Consumption NAND Flash Memory Model of Embedded and Solid State Secondary Storage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Soc-Sip 2013 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834224v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to exploit the device diversity and database interaction to propose a generic cost model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladjel Bellatreche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Kerkad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Boukorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Database Engineering &amp; Applications Symposium IDEAS '13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelona, Spain. pp.142-147, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2513591.2513660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CACH-FTL: A Cache-Aware Configurable Hybrid Flash Translation Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Euromicro Conference on Parallel, Distributed and Network-based Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Belfast, United Kingdom. pp.94-101, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2013.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption Modeling of H.264/AVC Video Decoding for GPP and DSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benazzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EUROMICRO conference Series on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. pp.890-897, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2013.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hardware/Software CBSE Framework for RTOS Services: the Timing Service Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IFIP International Conference on Embedded and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Phaphos, Cyprus. pp.570--577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral System Level Power Consumption Modeling of Mobile Video Streaming applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benazzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SoC SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Flash File Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-benchmarking Flash Memory File-System Wear leveling and Garbage Collection : a Focus on Initial State Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th IEEE/IFIP International Conference on Embedded and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paphos, Cyprus. pp.437, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCSE.2012.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flashing the Memory Hierarchy: an Overview on Flash Memory Internals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Logiciels Embarqués et Architectures Matérielles du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchie mémoire avec un focus sur les mémoires non volatiles de type Flash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique ARCHI'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Mont-Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-lash: a Cache System for Optimizing NAND Flash Memory Performance and Lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Information and Communication Technologyand Its Applications (DICTAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Dijon, France. page 599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mécanisme de cache pour les E/S séquentielles en mémoires flash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium d'Architecture nouvelles des machines (SympA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Malo, France. paper_16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flashmon : un outil de trace pour les accès à la mémoire flash NAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Khetib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embed With Linux (EWiLi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation Matérielle des Services d'un RTOS sur Circuit Reconfigurable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été du temps réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Brest, France. pp.199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cache Management Strategy to Replace Wear Leveling Techniques for Embedded Flash Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Performance Evaluation of Computer &amp; Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, La Haye, Netherlands. paper_45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of OLTP I/O Workloads for Dimensioning Embedded Write Cache for Flash Memories: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Khetib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Obidos, Portugal. pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sequential Workload Performance Study of Embedded NAND Flash Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Boumerdès, Algeria. pp.track2_esc007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaîne de programmation pour architecture hétérogène reconfigurable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPosium en Architectures nouvelles de machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Fribourgh, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Platform for Heterogeneous Reconfigurable Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Goubier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERSA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Las Vegas, United States. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CDFG Platform in MORPHEUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETHER - MORPHEUS Workshop AMWAS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de traces réelles d'E/S disque de PC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Timsit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'17 / SympA'2006 / CFSE'5 / JC'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Canet en Roussillon, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toolbox for Dimensioning Windows Storage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Timsit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on te Quantitative Evaluation of Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Riverside, United States. pp.31-40, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QEST.2006.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serverless Cloud Computing: State of the Art and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lannurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent D’orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serverless Computing: Principles and Paradigms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 162, Springer International Publishing, pp.275-316, 2023, Lecture Notes on Data Engineering and Communications Technologies, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-26633-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash Based Storage in Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Computing Systems: Applications, Optimization, and Advanced Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, 2013, 9781466639225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flashing in the Cloud: Shedding some Light on NAND Flash Memory Storage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Intensive Storage Services for Cloud Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, 2013, 9781466639348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing-Based I/O Diagnosis for Performance Optimization of Software-Defined Storage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Sadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Chakib Kedadsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lannurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Skrzyniarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Per3S Performance and Scalability of Storage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115969v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Layer Compression and Storage with QoS-Aware Loading for LLM Serving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bouzouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lannurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Hao Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Per3S Performance and Scalability of Storage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FABME: File-level placement policy with control admission, burst prefetching, and multi-criteria eviction for HPC multi-tier storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Mahni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gougeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Per3S 2025 - 9th edition of the workshop Performance and Scalability of Storage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using I/Os for Temperature Regulation for GMM Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Gana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Mohammedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bouzouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SoC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Retrospective on DISPEED - Leveraging Heterogeneity in a Drone Swarm for IDS Execution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lannurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Morge-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Espes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2025 du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Any-Time I/O Adaptive K-means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsa Kara Achira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Koudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Per3S - Performance and Scalability of Storage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Function Cache for Heterogeneous Serverless Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lannurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent D’orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Per3S - Performance and Scalability of Storage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. pp.1-1, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPTING THE ARC CACHE MANAGEMENT POLICY TO FILE GRANULARITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Mahni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gougeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Performance and Scalability of Storage Systems (Per3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIGMMES: Partial Incremental Gaussian Mixture Model with Efficient Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bouzouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Benhamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Koudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Per3S - Performance and Scalability of Storage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la gestion des systèmes de stockage, une approche verticale : de l’architecture à l’applicatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Operating Systems [cs.OS]. Université de Brest, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01619474v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISCLESS: A Reinforcement Learning Strategy to Exploit Unused Cloud Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidahmed Yalles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Handaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emile Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ENSTA Bretagne - École nationale supérieure de techniques avancées Bretagne. 2022, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSDBM '24: Proceedings of the 36th International Conference on Scientific and Statistical Database Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suren Byna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Lofstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Chi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSDBM 2024 - 36th International Conference on Scientific and Statistical Database Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, pp.1-165, 2024, 979-8-4007-1020-9. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3676288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Special Issue on Memory and Storage Systems for Embedded and IoT Applications: Part 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Hao Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Han</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (3), pp.1-2, 2022, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3531707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Special Issue on Memory and Storage Systems for Embedded and IoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Hao Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Han</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (1), pp.1-4, 2022, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3505283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation: Special issue of the 27th IEEE International Symposium on the Modeling, Analysis, and Simulation of Computer and Telecommunication Systems (MASCOTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142, pp.102123, 2020, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.peva.2020.102123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on the Use of AI/ML for Storage System Design and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suren Byna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Hao Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safdar Jamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId387"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jalil Boukhobza </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à l'ENSTA Institut Polytechnique de Paris, campus de Brest</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jalil-boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2194-4006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09772582X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://scholar.google.com/citations?user=wV7MnBUAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/I-4595-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash Memory Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Press - Elsevier, pp.266, 2017, 9781785481246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires flash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE éditions. ISTE éditions, 2017, 978-1-78405-281-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGBED Review, Volume 13, Number 1, January 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, 13 (1), 2016, 1551-3688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGBED Review, Volume 11, Number 1, February 2014 Special Issue the 4th Workshop on Embed With Linux (EWiLi 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ficheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM. ACM, 11 (4), 2014, ISSN: 1551-3688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGBED Review, Volume 11, Number 1, February 2014 Special Issue the 3rd Workshop on Embed With Linux (EWiLi 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, pp.79, 2014, 1551-3688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGBED Review, Volume 9, Number 2, June 2012 Special Issue the 2nd Workshop on Embed With Linux (EWiLi 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, pp.47, 2012, 1551-3688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I/O patterns modeling of HPC applications with call stacks for predictive prefetch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Couvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 175, pp.108034. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2025.108034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RETENTION: Resource-Efficient Tree-Based Ensemble Model Acceleration with Content-Addressable Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Chun Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chieh-Lin Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Hao Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2026.3691288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05618197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Flash-Memory Storage Systems: A Host-Side Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Sheng Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang-Chi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun-Shan Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3723167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on characterizing energy, latency and security for Intrusion Detection Systems on heterogeneous embedded platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Morge-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Espes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162, pp.107473. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2024.07.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QM-ARC: QoS-aware Multi-tier Adaptive Cache Replacement Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ait-Oucheggou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdella Battou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 163, pp.107548. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2024.107548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HeROsim: An Allocation and Scheduling Simulator for Evaluating Serverless Orchestration Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lannurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent D’orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (6), pp.8-16. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIC.2024.3511332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Gaussian Mixture Model Training to Embedded/Edge Devices: A Low I/O, Deadline-Aware and Energy Efficient Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bouzouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Benhamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGAPP applied computing review : a publication of the Special Interest Group on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (2), pp.5-18. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3687251.3687252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GuaNary: Efficient Buffer Overflow Detection In Virtualized Clouds Using Intel EPT-based Sub-Page Write Protection Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Bitchebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Measurement and Analysis of Computing Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (3), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3626787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Random Forest on Memory-Constrained Devices through Data Storage Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun-Feng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Hao Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (6), pp.1595 - 1609. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2022.3215898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLRL: A Simple Least Remaining Lifetime File Eviction policy for HPC multi-tier storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (1), pp.70-76. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544497.3544509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting file lifetimes for data placement in multi-tiered storage systems for HPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gougeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (1), pp.99-107. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3469379.3469392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT Data Replication and Consistency Management in Fog computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Islam Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raipin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (3), pp.33. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-021-09571-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Optimization of Data Placement in a Storage-as-a-Service Federated Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Boukhalfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (3), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3452741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Machine Learning Algorithms for Modeling SSD I/O Performance for Container-based Virtualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emile Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Knefati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.1103-1116. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCC.2019.2898192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EZIOTracer: unifying kernel and user space I/O tracing for data-intensive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Islam Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trahay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (1), pp.88-98. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3469379.3469391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEVC hardware vs software decoding: An objective energy consumption analysis and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bey Ahmed Khernache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 115, pp.102004. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2021.102004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility interval and sustainable scheduling simulation with CRPD on uniprocessor platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 115, pp.102007. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2021.102007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the cost of DBaaS object placement in hybrid storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Boukhelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Boukhalfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.176-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving SSD lifetime in deep learning applications with delta snapshots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zili Shao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 133, pp.63-76. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2019.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyMAD: a hybrid memory-aware DVFS strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (3), pp.45-50. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3373400.3373407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NORTH: Non-intrusive Observation and RunTime verification of cyber-pHysical systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rufino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Casimiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antónia Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada User Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging NVM: A Survey on Architectural Integration and Research Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renhai Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zili Shao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (2), pp.1 - 32. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3131848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint DVFS and Parallelism for Energy Efficient and Low Latency Software Video Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (4), pp.858-872. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2017.2779812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONTRES : Merge ON-The-Run External Sorting algorithm for large data volumes on SSD based storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Laga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koskas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (10), pp.1689 - 1702. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2017.2706678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating I/Os in Cloudsim for Performance and Energy Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (3), pp.27-36 </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3041710.3041715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Estimating Performance and Power Consumption of Embedded Flash File Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (4), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2903139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-aware real-time scheduling simulator: implementation and return of experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on the 5th Embedded Operating Systems Workshop (EWiLi 2015), 13 (1), pp.22-28 </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2907972.2907975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaCACH: An adaptive cache-aware hybrid FTL mapping scheme using feedback control for efficient page-mapped space management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (3-4), pp.157-171. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tracing Toolset for Embedded Linux Flash File Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI endorsed transactions on Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (4), pp.e1. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.valuetools.2014.258179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Performance/Energy Consumption Characterization and Modeling of Video Decoding on Heterogeneous SoC and its Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benazzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Volume 61 (Issue 1), pp.Pages 49-70. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2014.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable and Highly Configurable Cache-Aware Hybrid Flash Translation Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.36-57. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computers3010036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flashmon V2: monitoring raw NAND flash memory I/O requests on embedded Linux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1), pp.38-43. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2597457.2597462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyPS: Dynamic Processor Switching for Energy-Aware Video Decoding on Multi-core SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benazzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Interest Group on Embedded Systems, 11 (1), pp.56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis and modeling of SQLite embedded databases on flash file systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladjel Bellatreche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation for Embedded Systems An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume 17 (Issue 3-4), pp.507-542. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10617-014-9149-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système de cache hiérarchique pour les E/S présentant des motifs séquentiels pour les mémoires flash NAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.203-228. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.32.203-228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Benchmarking Embedded Linux Flash File Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (2), pp.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hardware Time Manager Implementation for the Xenomai Real-Time Kernel of Embedded Linux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGBED Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (2), pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Hierarchical Dual Cache System for NAND Flash Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of digital information and wireless communications (IJDIWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1), pp.175-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What if computers forget?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Seminar 26032 Storage Systems and I/O for Emerging Workloads on HPC Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting Storage I/O Tracing Overhead of eBPF: A Component-Level Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Islam Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHEOPS 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Edinburgh, United Kingdom. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3805687.3806254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is AI Hitting the Storage Wall? and why We Should Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Matters: Constant-Time File Lifecycle Prediction from File Creation Call Stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Mahni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHEOPS '26: 6th Workshop on Challenges and Opportunities of Efficient and Performant Storage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, McEwan Hall/The University of Edinburgh Edinburgh Scotland UK, United Kingdom. pp.26-33, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3805687.3806258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting Storage I/O Tracing Overhead of eBPF: A Component-Level Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Islam Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHEOPS '26: 6th Workshop on Challenges and Opportunities of Efficient and Performant Storage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, McEwan Hall/The University of Edinburgh Edinburgh Scotland UK, United Kingdom. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3805687.3806254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decade of Research on Cloud Storage Systems: A Retrospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th GDR RSD / ASF Winter School on Distributed Systems &amp; Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Pleynet, France. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MC.2003.1160055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practicalizing Tree-Based Model Acceleration with CAM through Model Pruning and Data Placement Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Chun Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chieh-Lin Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Hao Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODES+ISSS '25: International Conference on Hardware/Software Codesign and System Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Taipei International Convention Center (TICC) Taipei Taiwan, Taiwan. pp.11-12, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3742873.3758342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minutes from the 9 th edition of the Performance and Scalability of Storage Systems workshop (Per3S), 23rd May 2025, &amp;quot;Maison des Mines et des Ponts&amp;quot;, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Thomas Acquaviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raipin-Parvédy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th edition of the workshop Performance and Scalability of Storage Systems (Per3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Optimization for AI/ML Acceleration on Resource-constrained and Edge Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Burrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Hao Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Jahier Pagliari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASES '25: International Conference on Compilers, Architecture, and Synthesis for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Taipei International Convention Center (TICC) Taipei Taiwan, Taiwan. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3742872.3758334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the use of DVFS for HPC I/O optimization: a Microbenchmarking Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Couvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHEOPS jointly organized with EuroSys '25: Twentieth European Conference on Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rotterdam Netherlands, Netherlands. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3719330.3721227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decade of Research on Hybrid Cloud Storage Systems: A Retrospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Memory and Storage Computing (MSC) and International Workshop on Rapid System Prototyping (RSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the use of file advisory hints on lustre and GPFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Couvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSDBM 2025 - 37th International Conference on Scalable Scientific Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Columbus, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3733723.3733745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria File-Level Placement Policy for HPC Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Mahni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gougeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '25: 40th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Catania, Italy. pp.1399-1406, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3672608.3707969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DisPEED: Distributing Packet flow analyses in a swarm of heterogeneous EmbEddeD platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Morge-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Espes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Design, Automation & Test in Europe Conference (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Lyon, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE64628.2025.10992889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on data storage with a focus on AI on the Edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Data Storage Expert Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache Less to Save More: A Cost-Based Distributed Caching Strategy for ICN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ait-Oucheggou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdella Battou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Cluster Computing (CLUSTER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, United Kingdom, France. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLUSTER59342.2025.11186469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training ML algorithms on resource-constrained devices — a memory/storage perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Centre for High Performance Computing National Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Cape town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIGMMaLIOn: a Partial Incremental Gaussian Mixture Model with a Low I/O Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bouzouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Benhamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '24: 39th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Avila Spain, France. pp.428-435, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3605098.3635909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning on the Edge: Unlocking the Storage Bottleneck with a Divide and Conquer Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-envisioning Extreme-Scale I/O for Emerging Hybrid HPC Workloads (Rex-IO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDS-DEEP: a strategy for selecting the best IDS for Drones with heterogeneous EmbEdded Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Morge-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Espes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 36th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Hilo, United States. pp.138-147, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SBAC-PAD63648.2024.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HeROcache: Storage-Aware Scheduling in Heterogeneous Serverless Edge - The Case of IDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lannurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGrid 2024 - 24th IEEE/ACM international Symposium on Cluster, Cloud and Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Philadelphia, United States. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training K-means on Embedded Devices: a Deadline-aware and Energy Efficient Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsa Kara Achira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Symposium on Modeling, Analysis, and Simulation of Computer and Telecommunication Systems (MASCOTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Stony Brook, United States. pp.89-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HeROfake: Heterogeneous Resources Orchestration in a Serverless Cloud – An Application to Deepfake Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lannurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGrid 2023 - IEEE/ACM 23rd International Symposium on Cluster, Cloud and Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Bangalore, India. pp.154-165, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGrid57682.2023.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrIOt: Graph-based Modeling of HPC Application I/O Call Stacks for Predictive Prefetch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Couvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SC-W 2023: Workshops of The International Conference on High Performance Computing, Network, Storage, and Analysis - 8th International Parallel Data Systems Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Denver CO USA, France. pp.1195-1201, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3624062.3624189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Intrusion Detection Systems On Heterogeneous Embedded Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Morge-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Espes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Euromicro Conference on Digital System Design (DSD'2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Durres, Albania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Multi-tier and QoS-aware Caching based on ARC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ait-Oucheggou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdella Battou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Symposium on Modeling, Analysis, and Simulation of Computer and Telecommunication Systems (MASCOTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Stony Brook, United States. pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Aware HEVC Software Decoding On Mobile Heterogeneous Multi-Cores Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bey Ahmed Khernache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARMA-DITAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.PARMA-DITAM.2022.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerged and emerging NVM: technologies & challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUPSEC - le deuxième atelier sur la supervision de sécurité 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When IoT Data Meets Streaming in the Fog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ait-Oucheggou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Islam Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFEC 2022 - IEEE 6th International Conference on Fog and Edge Computing (ICFEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Messina, Italy. pp.50-57, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICFEC54809.2022.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLRL: a simple least remaining lifetime file evicition policy for HPC multi-tier storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHEOPS Workshop on Challenges and Oportunities of Efficient and Performant Storage Systems at EuroSys 2022 - Seventeenth European Conference on Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Rennes, France. pp.33-39, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3503646.3524297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lannion report on Big Data and Security Monitoring Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Rana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juba Agoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gruenwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Big Data for CyberSecurity (BigCyber-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Osaka, Japan. pp.2960-2969, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData55660.2022.10020852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory hierarchy in scheduling simulation: problems, implementation & return of experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CAPITAL 2022: sCalable And PrecIse Timing AnaLysis for multicore platforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Random Forest on Memory-Constrained Devices through Data Storage Reorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun-Feng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Hao Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RaFIO: a random forest I/O-aware algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun-Feng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Hao Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '21: The 36th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual Event Republic of Korea, South Korea. pp.521-528, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3412841.3441932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StorNIR , a multi-objective replica placement strategy for cloud federations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Boukhalfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '21: The 36th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual Event Republic of Korea, France. pp.50-59, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3412841.3441886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EZIOTracer: unifying kernel and user space I/O tracing for data-intensive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Islam Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trahay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHEOPS 2021: Workshop on Challenges and Opportunities of Efficient and Performant Storage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Edinburgh (online), United Kingdom. pp.4:1-4:11, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3439839.3458731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting file lifetimes for data placement in multi-tiered storage systems for HPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gougeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Challenges and Opportunities of Efficient and Performant Storage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online Event, United Kingdom. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3439839.3458733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salamander: a Holistic Scheduling of MapReduce Jobs on Ephemeral Cloud Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Handaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emile Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGRID 2020 - 20th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Melbourne, Australia. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReLeaSER: A Reinforcement Learning Strategy for Optimizing Utilization Of Ephemeral Cloud Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Handaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emile Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CloudCom 2020 - 12th IEEE International Conference on Cloud Computing Technology and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Bangkok, Thailand. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging cloud unused resources for Big data application while achieving SLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emile Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Meriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Handaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASCOTS 2019 - 27th IEEE International Symposium on the Modeling, Analysis, and Simulation of Computer and Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rennes, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuckoo: Opportunistic MapReduce on Ephemeral and Heterogeneous Cloud Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emile Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heverson B. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOUD 2019 - IEEE 12th International Conference on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Milan, Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLOUD.2019.00070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K -MLIO: Enabling K -Means for Large Data-Sets and Memory Constrained Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 27th International Symposium on Modeling, Analysis, and Simulation of Computer and Telecommunication Systems (MASCOTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rennes, France. pp.262-268, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MASCOTS.2019.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyMAD: a Hybrid Memory-Aware DVFS strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWiLi, the Embedded Operating Systems workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Application Fingerprint in a Trustless Cloud Environment for Sabotage Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emile Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Francoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASCOTS 2019 - 27th IEEE International Symposium on the Modeling, Analysis, and Simulation of Computer and Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rennes, France. pp.74-82, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MASCOTS.2019.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Early Scheduling Verification Of Embedded Real-Time Critical Systems: An Example With AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited speaker at SYRCoSE 2018 - 12th Spring/Summer Young Researchers’ Colloquium on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Novgorod the Great, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graph Partitioning-based Heuristic for Runtime IoT Data Placement Strategies in a Fog infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Islam Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raipin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extension to iFogSim to Enable the Design of Data Placement Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Islam Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raipin Parvedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 2nd International Conference on Fog and Edge Computing (ICFEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Washington DC, France. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CFEC.2018.8358724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Volatile Memories: A New Deal for Operating System Design?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Gestion des resources dans le Cloud"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost Model for Hybrid Storage Systems in a Cloud Federations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Boukhalfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Federated Conference on Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Poznan, Poland. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2018F237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONTRES-NVM: An External Sorting Algorithm for Hybrid Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bey Ahmed Khernache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Laga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 7th Non-Volatile Memory Systems and Applications Symposium (NVMSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Hakodate, France. pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Quantile Regression for Reclaiming Unused Cloud Resources while achieving SLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emile Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Knefati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CloudCom 2018 - 10th IEEE International Conference on Cloud Computing Technology and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nicosia, Cyprus. pp.89-98, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CloudCom2018.2018.00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons de conception pour l’analyse d’ordonnancement temps réel multiprocesseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutoriel présenté à l’école d'été temps réel (ETR'2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iFogStor: an IoT Data Placement Strategy for Fog Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Islam Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raipin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 1st International Conference on Fog and Edge Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICFEC.2017.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPS: Cost Based Object Placement Strategies on Hybrid Storage System for DBaaS Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Boukhelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Boukhalfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Madrid, Spain. pp.659-664 </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID.2017.36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynx: A Learning Linux Prefetching Mechanism For SSD Performance Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Laga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Koskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th IEEE Non-Volatile Memory Systems and Applications Symposium (NVMSA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Daegu, South Korea. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NVMSA.2016.7547186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost Model for DBaaS Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Boukhelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Boukhalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Porto, Portugal. pp.223-239, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44403-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering I/O Processing in CloudSim for Performance and Energy Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Kassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC- High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Francfort, Germany. pp 591-603, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46079-6_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Memory Performance: Mixed Rank Performance Across Microarchitectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Bouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John L. Glover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC- High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Francfort, Germany. pp 579-590, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46079-6_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash and the NVM team to save the data storage world!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifiques de l'Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green metadata based adaptive DVFS for energy efficient video decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 26th International Workshop on Power and Timing Modeling, Optimization and Simulation (PATMOS),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bremen, Germany. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PATMOS.2016.7833693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost Model for Virtual Machine Storage in Cloud IaaS Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Euromicro International Conference on Parallel, Distributed, and Network-Based Processing (PDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2016.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting a Fixed Priority Assignment Algorithm to Real-time Embedded Systems with Cache Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Estimating Performance and Power Consumption of Embedded Flash File Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation de la consommation d’énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An example of early scheduling analysis with AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation invitée à la Journée AADL du GDR SOC-SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFSMark : Un Benchmark pour Systèmes de Fichiers Dédiés aux Mémoires Flash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Cache Related Preemption Delay in Fixed Priority Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Luxembourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Real-Time Scheduling Analysis with Cheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de l’Ecole d’Eté « Temps Réel »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash storage systems: performance and power consumption issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOFAC, Ecole thématique COnception FAible Consommation pour les systèmes embarqués temps réels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Databases on Flash Memories: Performance and Lifetime Issues, the case of SQLite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladjel Bellatreche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-PEOPLE, A Collaborative Platform for Remote & Accurate Measurement And Evaluation of Embedded Systems Power Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benazzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 22nd International Symposium on Modeling, Analysis and Simulation of Computer and Telecommunication Systems (MASCOTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. pp.498-501, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MASCOTS.2014.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of cache related preemption delay analysis into a priority assignment algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWiLi'14, The 4th Embedded Operating Systems Workshop.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166868v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read-ahead Efficiency for Raw NAND Flash Storage in Embedded Linux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWiLi the Embedde operating Systems Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multilevel I/O Tracer for Timing and Performance Analysis of Storage Systems in IaaS Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Real-Time and Distributed Computing in Emerging Applications (REACTION )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruction cache in hard real-time systems: modeling and integration in scheduling analysis tools with AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded and Ubiquitous Computing (EUC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Milan, Italy. pp.104-111, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUC.2014.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Energy Efficiency of Parallel Multi-core vs Hardware Accelerated HD Video Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benazzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWiLi, the Embedded Operating Systems Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can Emerging Hardware do for your DBMS Buffer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Abdelhakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladjel Bellatreche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 17th International Workshop on Data Warehousing and OLAP (DOLAP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2666158.2666181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tracing Toolset for Embedded Linux Flash File Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Performance Evaluation Methodologies and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPP vs DSP : A Performance/Energy Characterization and Evaluation of V ideo Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benazzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Modeling, Analysis and Simulation of Computer and Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Francisco, United States. pp.273-282, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MASCOTS.2013.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyPS: Dynamic Processor Switching for Energy-Aware Video Decoding on Multi-core SoCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benazzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWiLi, the Embedded Operating Systems Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Toulouse, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Driver Level NAND Flash Memory I/O Performance and Power Consumption for Embedded Linux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 11th International Symposium on Programming and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Algiers, Algeria. pp.155-164, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPS.2013.6581480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Performance/Energy Overhead in DSP Video Decoding and its Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benazzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Metting of the GDR SoC SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846463v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flashmon V2: Monitoring Raw NAND Flash Memory I/O Requests on Embedded Linux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWiLi, the Embedded Operating Systems Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Toulouse, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Unified Performance and Power Consumption NAND Flash Memory Model of Embedded and Solid State Secondary Storage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Soc-Sip 2013 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834224v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to exploit the device diversity and database interaction to propose a generic cost model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladjel Bellatreche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Kerkad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Boukorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Database Engineering &amp; Applications Symposium IDEAS '13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelona, Spain. pp.142-147, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2513591.2513660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CACH-FTL: A Cache-Aware Configurable Hybrid Flash Translation Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Euromicro Conference on Parallel, Distributed and Network-based Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Belfast, United Kingdom. pp.94-101, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2013.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption Modeling of H.264/AVC Video Decoding for GPP and DSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benazzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EUROMICRO conference Series on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. pp.890-897, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2013.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Flash File Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hardware/Software CBSE Framework for RTOS Services: the Timing Service Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IFIP International Conference on Embedded and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Phaphos, Cyprus. pp.570--577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral System Level Power Consumption Modeling of Mobile Video Streaming applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benazzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SoC SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flashing the Memory Hierarchy: an Overview on Flash Memory Internals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Logiciels Embarqués et Architectures Matérielles du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-benchmarking Flash Memory File-System Wear leveling and Garbage Collection : a Focus on Initial State Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th IEEE/IFIP International Conference on Embedded and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paphos, Cyprus. pp.437, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCSE.2012.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mécanisme de cache pour les E/S séquentielles en mémoires flash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium d'Architecture nouvelles des machines (SympA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Malo, France. paper_16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchie mémoire avec un focus sur les mémoires non volatiles de type Flash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique ARCHI'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Mont-Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-lash: a Cache System for Optimizing NAND Flash Memory Performance and Lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Information and Communication Technologyand Its Applications (DICTAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Dijon, France. page 599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flashmon : un outil de trace pour les accès à la mémoire flash NAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Khetib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embed With Linux (EWiLi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation Matérielle des Services d'un RTOS sur Circuit Reconfigurable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été du temps réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Brest, France. pp.199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cache Management Strategy to Replace Wear Leveling Techniques for Embedded Flash Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Performance Evaluation of Computer &amp; Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, La Haye, Netherlands. paper_45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of OLTP I/O Workloads for Dimensioning Embedded Write Cache for Flash Memories: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Khetib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Obidos, Portugal. pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sequential Workload Performance Study of Embedded NAND Flash Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Boumerdès, Algeria. pp.track2_esc007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaîne de programmation pour architecture hétérogène reconfigurable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPosium en Architectures nouvelles de machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Fribourgh, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Platform for Heterogeneous Reconfigurable Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Goubier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERSA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Las Vegas, United States. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CDFG Platform in MORPHEUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETHER - MORPHEUS Workshop AMWAS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de traces réelles d'E/S disque de PC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Timsit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'17 / SympA'2006 / CFSE'5 / JC'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Canet en Roussillon, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toolbox for Dimensioning Windows Storage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Timsit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on te Quantitative Evaluation of Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Riverside, United States. pp.31-40, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QEST.2006.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serverless Cloud Computing: State of the Art and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lannurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent D’orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serverless Computing: Principles and Paradigms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 162, Springer International Publishing, pp.275-316, 2023, Lecture Notes on Data Engineering and Communications Technologies, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-26633-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash Based Storage in Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Computing Systems: Applications, Optimization, and Advanced Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, 2013, 9781466639225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flashing in the Cloud: Shedding some Light on NAND Flash Memory Storage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Intensive Storage Services for Cloud Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, 2013, 9781466639348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FABME: File-level placement policy with control admission, burst prefetching, and multi-criteria eviction for HPC multi-tier storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Mahni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gougeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Per3S 2025 - 9th edition of the workshop Performance and Scalability of Storage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Layer Compression and Storage with QoS-Aware Loading for LLM Serving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bouzouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lannurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Hao Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Per3S Performance and Scalability of Storage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing-Based I/O Diagnosis for Performance Optimization of Software-Defined Storage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Sadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Chakib Kedadsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lannurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Skrzyniarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Per3S Performance and Scalability of Storage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115969v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using I/Os for Temperature Regulation for GMM Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Gana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Mohammedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bouzouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SoC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Retrospective on DISPEED - Leveraging Heterogeneity in a Drone Swarm for IDS Execution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lannurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Morge-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Espes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2025 du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPTING THE ARC CACHE MANAGEMENT POLICY TO FILE GRANULARITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Mahni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gougeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Performance and Scalability of Storage Systems (Per3S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Function Cache for Heterogeneous Serverless Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lannurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent D’orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Paquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Per3S - Performance and Scalability of Storage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. pp.1-1, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Any-Time I/O Adaptive K-means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsa Kara Achira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Koudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Per3S - Performance and Scalability of Storage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIGMMES: Partial Incremental Gaussian Mixture Model with Efficient Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bouzouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Benhamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Koudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Per3S - Performance and Scalability of Storage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la gestion des systèmes de stockage, une approche verticale : de l’architecture à l’applicatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Operating Systems [cs.OS]. Université de Brest, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01619474v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISCLESS: A Reinforcement Learning Strategy to Exploit Unused Cloud Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidahmed Yalles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Handaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emile Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ENSTA Bretagne - École nationale supérieure de techniques avancées Bretagne. 2022, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSDBM '24: Proceedings of the 36th International Conference on Scientific and Statistical Database Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suren Byna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Lofstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Chi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSDBM 2024 - 36th International Conference on Scientific and Statistical Database Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, pp.1-165, 2024, 979-8-4007-1020-9. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3676288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Special Issue on Memory and Storage Systems for Embedded and IoT Applications: Part 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Hao Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Han</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (3), pp.1-2, 2022, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3531707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Special Issue on Memory and Storage Systems for Embedded and IoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Hao Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Han</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (1), pp.1-4, 2022, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3505283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation: Special issue of the 27th IEEE International Symposium on the Modeling, Analysis, and Simulation of Computer and Telecommunication Systems (MASCOTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142, pp.102123, 2020, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.peva.2020.102123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on the Use of AI/ML for Storage System Design and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suren Byna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Hao Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safdar Jamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId391"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52420D77"/>
+    <w:nsid w:val="DD58F087"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jalil-boukhobza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2194-4006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09772582X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-4595-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01557987v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01590978v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01302238v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Singhoff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01166165v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ficheux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00977927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00806936v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271582v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Nicolas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Mimouni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Couv&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2025.108034" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750336v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ait-Oucheggou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rubini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdella Battou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.107548" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678956v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Slimani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Morge-Rollet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemarchand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.07.051" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007696v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Sheng Lim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang-Chi Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Shan Hsieh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3723167" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lannurien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#8217;orazio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paquelet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2024.3511332" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678924v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bouzouad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benhamadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3687251.3687252" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678942v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Bitchebe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3626787" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839076v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Feng Wu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Hao Chang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2022.3215898" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699021v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Thomas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544497.3544509" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349819v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chikhaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukhalfa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452741" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349823v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gougeaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3469379.3469392" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349814v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Islam Naas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-021-09571-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276036v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Colin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3469379.3469391" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02013421v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Dartois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Knefati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2019.2898192" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03127340v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bey Ahmed Khernache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Benmoussa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2021.102004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03152032v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nam Tran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2021.102007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02023420v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Boukhelef" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ouarnoughi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02482018v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zili Shao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2019.06.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8L7CP70-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02482032v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Slimani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373400.3373407" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01709571v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renhai Chen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3131848" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01869010v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rufino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Casimiro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nia Lopes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01709575v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derouineau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tizon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2779812" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588600v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Laga" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koskas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2706678" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01557984v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3041710.3041715" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01352435v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2903139" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01302239v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Nam Tran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2907972.2907975" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01141031v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2015.03.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZR3FTWG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01302242v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soula" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Legrand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.valuetools.2014.258179" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01097122v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benazzouz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2014.11.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZCW5HV6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00965159v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers3010036" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00975373v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2597457.2597462" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931885v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01071957v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Plassart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-014-9149-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TJ26KZRQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00818836v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.32.203-228" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5RWC5493-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00725008v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00725015v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00662011v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480663v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494088v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601952v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Mahni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3805687.3806258" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601939v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3805687.3806254" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445714v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2003.1160055" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007690v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3719330.3721227" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295256v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116147v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Acquaviva" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin-Parv&#233;dy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408303v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Burrello" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawei Li" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Jahier Pagliari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742872.3758334" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408305v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chun Liao" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieh-Lin Tsai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742873.3758342" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271597v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733723.3733745" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068378v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gougeaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707969" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095625v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE64628.2025.10992889" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252141v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303046v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER59342.2025.11186469" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393645v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678948v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605098.3635909" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571484v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Orazio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750349v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813505v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD63648.2024.00020" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290802v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Kara Achira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165179v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bernard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weppe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00024" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290790v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3624062.3624189" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159551v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290816v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698253v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695538v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.PARMA-DITAM.2022.4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703516v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFEC54809.2022.00014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652735v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503646.3524297" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03780112v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03951141v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Rana" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juba Agoun" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gruenwald" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData55660.2022.10020852" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217671v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3441932" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217672v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3441886" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290830v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215663v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3439839.3458731" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217669v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3439839.3458733" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497029v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Handaoui" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989286v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303153v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Francoise" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2019.00018" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02362257v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Meriau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179453v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heverson B. Ribeiro" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2019.00070" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02482026v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2019.00037" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02023467v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01825157v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01768636v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01892458v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin Parvedy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CFEC.2018.8358724" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01898438v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom2018.2018.00030" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491303v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01892460v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2018F237" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02023447v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01716933v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558220v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFEC.2017.15" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01557979v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2017.36" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01354911v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NVMSA.2016.7547186" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01378357v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bouache" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John L. Glover" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46079-6_39" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01354593v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44403-1_14" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01378353v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Kassis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46079-6_40" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01356605v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01557982v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2016.7833693" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01302240v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2016.119" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02501377v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01356606v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01419160v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Dridi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166979v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01166127v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01166136v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01067654v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUC.2014.24" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01097128v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205822v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Salmi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Abdelhakim" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2666158.2666181" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01067647v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lanoe" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2014.72" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01166868v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01097126v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01097125v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01011646v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272448v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01097123v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00818840v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPS.2013.6581480" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00846463v4" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00860044v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00859312v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2013.35" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00859316v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834224v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00917882v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bress" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Kerkad" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Boukorca" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2513591.2513660" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00796007v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2013.71" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00874530v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2013.100" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00762513v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Babau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00724988v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00725003v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00762518v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSE.2012.67" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00758454v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00620076v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00607347v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00607339v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00607089v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Khetib" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00620070v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00607350v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00628529v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487066v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488899v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169923v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goubier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487063v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487041v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Timsit" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487023v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QEST.2006.57" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04114984v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26633-1_11" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00796013v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00796016v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115969v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Sadi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Chakib Kedadsa" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Skrzyniarz" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115949v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115937v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116031v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Gana" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Mohammedi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111818v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303902v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Koudil" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303898v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Paquelet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04255285v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303907v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01619474v3" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652738v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidahmed Yalles" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813517v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Byna" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Lofstead" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chi Zhou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3676288" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698240v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Han" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3531707" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591516v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3505283" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02980048v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Luc Beylot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2020.102123" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528520v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safdar Jamil" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jalil-boukhobza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2194-4006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09772582X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=http://scholar.google.com/citations?user=wV7MnBUAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-4595-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01557987v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01590978v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01302238v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Singhoff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01166165v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ficheux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00977927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00806936v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271582v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Nicolas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Mimouni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Couv&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2025.108034" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618197v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chun Liao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieh-Lin Tsai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Hao Chang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Slimani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2026.3691288" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Sheng Lim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang-Chi Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Shan Hsieh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3723167" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678956v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Morge-Rollet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemarchand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.07.051" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750336v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ait-Oucheggou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rubini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdella Battou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.107548" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007698v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lannurien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#8217;orazio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paquelet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2024.3511332" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bouzouad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benhamadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3687251.3687252" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Bitchebe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3626787" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839076v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Feng Wu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2022.3215898" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699021v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Thomas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544497.3544509" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gougeaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3469379.3469392" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349814v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Islam Naas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-021-09571-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chikhaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukhalfa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452741" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02013421v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Dartois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Knefati" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2019.2898192" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276036v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Colin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3469379.3469391" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03127340v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bey Ahmed Khernache" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Benmoussa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2021.102004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03152032v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nam Tran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2021.102007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02023420v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Boukhelef" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ouarnoughi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02482018v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zili Shao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2019.06.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8L7CP70-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02482032v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Slimani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373400.3373407" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01869010v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rufino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Casimiro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nia Lopes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01709571v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renhai Chen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3131848" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01709575v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derouineau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tizon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2779812" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588600v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Laga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koskas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2706678" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01557984v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3041710.3041715" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01352435v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2903139" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01302239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Nam Tran" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2907972.2907975" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01141031v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2015.03.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZR3FTWG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01302242v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soula" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Legrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.valuetools.2014.258179" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01097122v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benazzouz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2014.11.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZCW5HV6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00965159v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers3010036" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00975373v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2597457.2597462" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931885v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01071957v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Plassart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-014-9149-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TJ26KZRQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00818836v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.32.203-228" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5RWC5493-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00725008v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00725015v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00662011v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480663v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05610591v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3805687.3806254" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494088v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601952v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Mahni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3805687.3806258" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601939v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445714v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2003.1160055" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408305v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742873.3758342" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116147v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Acquaviva" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin-Parv&#233;dy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408303v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Burrello" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawei Li" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Jahier Pagliari" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742872.3758334" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007690v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3719330.3721227" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295256v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271597v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733723.3733745" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068378v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gougeaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707969" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095625v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE64628.2025.10992889" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252141v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303046v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER59342.2025.11186469" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393645v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678948v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605098.3635909" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750349v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813505v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD63648.2024.00020" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571484v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Orazio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290802v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Kara Achira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165179v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bernard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weppe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00024" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290790v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3624062.3624189" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159551v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290816v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695538v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.PARMA-DITAM.2022.4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698253v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703516v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFEC54809.2022.00014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652735v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503646.3524297" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03951141v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Rana" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juba Agoun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gruenwald" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData55660.2022.10020852" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03780112v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290830v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217671v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3441932" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217672v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3441886" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215663v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3439839.3458731" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217669v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3439839.3458733" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497029v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Handaoui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989286v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02362257v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Meriau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179453v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heverson B. Ribeiro" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2019.00070" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02482026v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2019.00037" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02023467v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303153v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Francoise" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2019.00018" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01825157v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01768636v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01892458v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin Parvedy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CFEC.2018.8358724" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491303v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01892460v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2018F237" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02023447v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01898438v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom2018.2018.00030" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01716933v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558220v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFEC.2017.15" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01557979v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2017.36" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01354911v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NVMSA.2016.7547186" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01354593v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44403-1_14" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01378353v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Kassis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46079-6_40" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01378357v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bouache" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John L. Glover" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46079-6_39" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01356605v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01557982v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2016.7833693" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01302240v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2016.119" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02501377v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01356606v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01419160v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Dridi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166979v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01166127v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01166136v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01011646v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272448v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01067647v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lanoe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2014.72" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01166868v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01097126v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01097125v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01067654v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUC.2014.24" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01097128v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205822v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Salmi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Abdelhakim" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2666158.2666181" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01097123v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00859312v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2013.35" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00860044v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00818840v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPS.2013.6581480" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00846463v4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00859316v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834224v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00917882v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bress" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Kerkad" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Boukorca" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2513591.2513660" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00796007v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2013.71" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00874530v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2013.100" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00725003v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00762513v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Babau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00724988v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00758454v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00762518v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSE.2012.67" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00607339v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00620076v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00607347v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00607089v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Khetib" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00620070v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00607350v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00628529v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487066v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488899v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169923v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goubier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487063v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487041v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Timsit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487023v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QEST.2006.57" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04114984v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26633-1_11" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00796013v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00796016v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115937v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115949v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115969v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Sadi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Chakib Kedadsa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Skrzyniarz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116031v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Gana" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Mohammedi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111818v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04255285v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303898v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Paquelet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303902v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Koudil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303907v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01619474v3" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652738v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidahmed Yalles" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813517v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Byna" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Lofstead" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chi Zhou" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3676288" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698240v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Han" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3531707" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591516v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3505283" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02980048v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Luc Beylot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2020.102123" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528520v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safdar Jamil" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>